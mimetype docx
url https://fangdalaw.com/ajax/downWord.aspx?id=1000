--- v0 (2026-07-08)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="50A95435" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0E1F626A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002018FB" w:rsidP="002018FB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007354C3">
+            <w:r w:rsidRPr="002018FB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李科武</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0B1050E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+          <w:p w14:paraId="706EB16B" w14:textId="650F41D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002018FB" w:rsidP="002018FB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007354C3">
+            <w:r w:rsidRPr="002018FB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0BFC1A4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+          <w:p w14:paraId="6199424A" w14:textId="155CC971" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002018FB" w:rsidP="002018FB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007354C3">
+            <w:r w:rsidRPr="002018FB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 151 1005 5656</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="61894C17" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+          <w:p w14:paraId="4F910ACA" w14:textId="23A8B7B7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002018FB" w:rsidP="002018FB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007354C3">
+            <w:r w:rsidRPr="002018FB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="421B252B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007354C3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0C821C9F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002018FB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="266DB26C" wp14:editId="1A1E9AF2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7690A4D9" wp14:editId="26857E11">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="068BBA27" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007354C3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="05111942" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002018FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007354C3">
+            <w:r w:rsidRPr="002018FB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李科武律师具有中国和美国的法律执业资格，执业超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="007354C3">
+            <w:r w:rsidRPr="002018FB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>15年，专精于境内外并购、金融机构纾困、PE/VC投资、公司融资、资本市场、合资以及一般公司法律事务，特别是在科技、金融、基建、工业、能源、娱乐、教育、医疗等领域，曾代表诸多境内外客户处理复杂的超大型交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C3E1EE" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="073DAB87" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1687 +446,1658 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604C2766" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007354C3">
+    <w:p w14:paraId="055F0F64" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师负责的多项交易曾被国际领先的评价机构提名年度交易大奖。此外，李律师亦获得诸多国际评级机构的认可，包括被英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorporateINTL评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国跨境并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国风险投资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国合资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，并在Finance Monthly Deal Maker Awards 2024中被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>等。李律师亦在包括ICLG（《国际比较法律指南》）、Lexology、中国核心期刊《科技与法律》等杂志期刊中发表多篇法律文章。在2016年加入方</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>达之前，李律师曾在中国和美国就职于多家领先律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28471943" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="01C388B0" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672117D1" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007354C3">
+    <w:p w14:paraId="58D9515C" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大海外交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076F2689" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="06958E58" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国主权财富基金中国投资有限责任公司的多项海外投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2AACE3" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="67CBB83A" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴与优步中国的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23819160" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="19A86CA6" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TikTok的前身Musical.ly与字节跳动的10亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4B7917" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="5052A871" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上市公司昆仑万维、奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360和金砖资本组成的买方团以5.75亿美元收购挪威上市互联网公司Opera的核心浏览器业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FEE96A" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="268E4C2F" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安以</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>79亿日元向软银出售日本Healthcare Technologies Corp.的股份以及后续的IP授权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52132B71" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="65073247" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维与画啦啦在开曼的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿美元三角合并，同时完成D轮融资，总金额超1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F77F2CE" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="44F12C52" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团以股权投资的方式参与中广核集团与法国电力合资的英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，投资金额10.75亿英镑。HPC项目总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663393CD" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="6C4E5F84" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本和蚂蚁金服以</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.6亿美元投资入股分拆后的美国上市公司Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9C3E9F" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="1D510256" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GL Capital牵头的买方团以6亿美元收购并私有化美国上市医药公司SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B8B2B7" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="42B4B2DC" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIO集团以超10亿美金出售微创临床设备公司Lumenis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F97ABFB" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="0A8D951A" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国大众旗下</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MAN Energy拟向中船重工龙江广瀚燃气轮机有限公司出售其在多个司法辖区的燃气轮机业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47076161" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="5D4A11E0" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司易鑫集团分拆重组二手车业务淘车车并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1AC8AD" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="06C5A620" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新国际投资某匈牙利光伏电站项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1770D" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="40371047" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表神华国华收购澳洲的三座风电场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2D1FEB" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="1A2C2539" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESSVP IV Silenos Zerfree GmbH以1.5亿欧元购买NIDEC的部分压缩机资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E4BF16" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="1FF454B2" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国某汽车零部件供应商拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元收购国内某汽车零部件供应商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB5E9D9" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="51F0DB6E" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京燃气拟议收购某巴西国有能源公司的巴西城市燃气输配资产，总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AE75CD" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="27F32815" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海尔集团收购位于司法重组程序下的巴西某领先白色家电制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40615395" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="2E49523D" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity收购某医院集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267B591A" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="4CEB764B" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医疗器械公司先瑞达的外方股东向中信资本出售股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446E4438" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007354C3">
+    <w:p w14:paraId="468CC710" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2120A12B" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="49BB7344" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家科技公司完成种子轮到</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pre-IPO各轮次的股权融资，包括豌豆思维、淘车车、STARY、Realdream、伏瓦科技、苹芯科技、国汽智图、与光科技、合芯科技、清雷科技、Innovusion、Ever Machine、Pando Group等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8646F4" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="20FD40DE" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国纳斯达克上市公司虎牙在科技和娱乐（包括游戏、互联网、直播和元宇宙等）领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2F9F46" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="3B53FF0E" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表本草资本投资免疫治疗抗体技术平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ADB1AC" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="332369AC" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表真格投资某跨境金融创业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FBA366" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="3F40B3B7" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360国际投资美国短视频公司Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0409DF34" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="18F762AF" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东亚银行投资携程金服</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0FF5F8" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="27182518" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI公司依图科技</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0591CD" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="7FDA7021" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本在汽车领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B80253F" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="332E54B5" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本在医疗领域和娱乐领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED9AF7D" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="56F82A81" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本在消费品领域的股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3773069A" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007354C3">
+    <w:p w14:paraId="649D2038" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78104A65" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+    <w:p w14:paraId="2F396D44" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="06C940E6" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中广核集团与法国电力合资开展英国欣克利角</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C核电项目，总投资超过200亿英镑</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1CD11B" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="401A3F99" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表美国</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rohinni公司与京东方在中国成立micro/mini-LED合资公司</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61896ACD" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="0D2F5F69" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表四维图新在高精地图领域的某合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC593CF" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...7 lines deleted...]
-    <w:p w14:paraId="36B9496B" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表豌豆思维在教育领域的某合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4217AC" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...7 lines deleted...]
-    <w:p w14:paraId="499973AB" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表云天化集团拟与某澳大利亚上市公司在老挝开展钾盐矿项目的合资开发</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B25416" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...7 lines deleted...]
-    <w:p w14:paraId="5A11107C" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表湖南达利化工拟在苏丹开展的硝酸铵合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EF34A4" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...7 lines deleted...]
-    <w:p w14:paraId="6724D18B" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表丹麦石油天然气能源集团在中国的生物燃料、城市固体垃圾处理以及生物质利用领域的综合性投资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694BE166" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...7 lines deleted...]
-    <w:p w14:paraId="3A6E2C3E" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表新西兰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Comvita公司在境内成立合资公司</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2719D275" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>高风险金融机构救助</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3053D28C" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...31 lines deleted...]
-    <w:p w14:paraId="04BEC988" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中央汇金通过划转从财政部取得中国长城</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>73.53%的股权，并完成了后续减资以及增资368亿元的交易</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EF69A4" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="1D2C914A" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中央汇金与中国保险保障基金共同发起设立中汇人寿，注册资本金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>332亿元，并参与天安人寿的重组</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32887ADD" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="160B30BD" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中央汇金以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>600亿元投资恒丰银行，以及后续的股权转让交易</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4186AF26" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="3E45BC81" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表成方汇达以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>102.77亿元投资锦州银行，以450亿元人民币购买锦州银行的特定不良资产，以及750亿元定向债务工具的发行和认购</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0125ECF8" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="412517F5" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>参与华信信托的重整</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782E3F55" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>常年法律顾问</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715FD603" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...24 lines deleted...]
-    <w:p w14:paraId="206B725B" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>长期担任多家公司的常年法律顾问，包括中国投资有限责任公司、中央汇金、好孩子、江苏同和、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>VFS Global、平安科技、七牛云、豌豆思维、虎牙、伏瓦科技、苹芯科技、Cowles LLC等</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1309C573" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>教育背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F3149A" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...33 lines deleted...]
-    <w:p w14:paraId="67787C3F" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国国防科技大学，文学学士（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2005）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E763B2C" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...14 lines deleted...]
-    <w:p w14:paraId="619D08AA" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国克利夫兰马歇尔法学院，法律博士（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Juris Doctor）（2010）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41810A72" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>执业资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F88D7F" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...33 lines deleted...]
-    <w:p w14:paraId="67321A08" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中华人民共和国执业律师</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A07BFE" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...7 lines deleted...]
-    <w:p w14:paraId="59C60A2C" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国俄亥俄州律师资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39521B14" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>工作语言</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15444771" w14:textId="77777777" w:rsidR="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...26 lines deleted...]
-    <w:p w14:paraId="76E54936" w14:textId="77777777" w:rsidR="007354C3" w:rsidRDefault="007354C3" w:rsidP="007354C3">
+      <w:r w:rsidRPr="002018FB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="777588CC" w:rsidR="00A46A04" w:rsidRPr="002018FB" w:rsidRDefault="002018FB" w:rsidP="002018FB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007354C3">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="007354C3">
+      <w:r w:rsidRPr="002018FB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007354C3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002018FB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2332,1274 +2303,1250 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0000304D"/>
+    <w:nsid w:val="0B4B5F69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2404EFCC"/>
+    <w:tmpl w:val="BA96B23A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00043988"/>
+    <w:nsid w:val="0D4701C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C726A622"/>
+    <w:tmpl w:val="4CA0F752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="030F1441"/>
+    <w:nsid w:val="0F6C55E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F6262AE"/>
+    <w:tmpl w:val="B7467CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0406798B"/>
+    <w:nsid w:val="127128A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F79E0C28"/>
+    <w:tmpl w:val="352E7A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="079F0FF0"/>
+    <w:nsid w:val="136116D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="756C09A8"/>
+    <w:tmpl w:val="190AEF6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D0450B"/>
+    <w:nsid w:val="147D4392"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7FEEC5E"/>
+    <w:tmpl w:val="3B70AA78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF92A8D"/>
+    <w:nsid w:val="195D3CB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8BC760A"/>
+    <w:tmpl w:val="1220BE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="114A0033"/>
+    <w:nsid w:val="1BA7125B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF86DCB2"/>
+    <w:tmpl w:val="BB2E7264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14565B31"/>
+    <w:nsid w:val="1BB2206E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA4AA31C"/>
+    <w:tmpl w:val="B8344728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16723821"/>
+    <w:nsid w:val="1C830F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98208FCE"/>
+    <w:tmpl w:val="DA4AE830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19230234"/>
+    <w:nsid w:val="1C95460F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51AEFE74"/>
+    <w:tmpl w:val="4EB04AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3C0D81"/>
+    <w:nsid w:val="1FE14097"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CD833C0"/>
+    <w:tmpl w:val="94285B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D1B4ED6"/>
+    <w:nsid w:val="237A31F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB802EFA"/>
+    <w:tmpl w:val="F014D572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20620E40"/>
+    <w:nsid w:val="242A1B11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8666814"/>
+    <w:tmpl w:val="58B6A632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C73508"/>
+    <w:nsid w:val="24A80616"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FB0E626"/>
+    <w:tmpl w:val="21C84098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="227F10C2"/>
+    <w:nsid w:val="2574178B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="189C72D2"/>
+    <w:tmpl w:val="DB387FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BC5033"/>
+    <w:nsid w:val="261E0CBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC1021FE"/>
+    <w:tmpl w:val="FA10BB1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25FF5C25"/>
+    <w:nsid w:val="27146F76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51AEFE74"/>
+    <w:tmpl w:val="D32CE9B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB033F8"/>
+    <w:nsid w:val="27B9317D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35AED372"/>
+    <w:tmpl w:val="1F36DD6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8F1314"/>
+    <w:nsid w:val="28324EC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="028E5716"/>
+    <w:tmpl w:val="A4DC1446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EAD5726"/>
+    <w:nsid w:val="28465130"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC3A25AE"/>
+    <w:tmpl w:val="FC9A5B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38997FF1"/>
+    <w:nsid w:val="2C4B627B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C824A8CA"/>
+    <w:tmpl w:val="FD02BA28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="392B6C97"/>
+    <w:nsid w:val="2D17003C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="350A1D9E"/>
+    <w:tmpl w:val="5A60745E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5853D3"/>
+    <w:nsid w:val="2F951AB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="442257F8"/>
+    <w:tmpl w:val="7A7434FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D89018B"/>
+    <w:nsid w:val="33D64BE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2378229A"/>
+    <w:tmpl w:val="E61AF374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D896DF5"/>
+    <w:nsid w:val="3688508A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D15A2A32"/>
+    <w:tmpl w:val="EF38F616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E697814"/>
+    <w:nsid w:val="3818237C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3274165A"/>
+    <w:tmpl w:val="7A1C23EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F7D57E6"/>
+    <w:nsid w:val="3B7B2EA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41803AA4"/>
+    <w:tmpl w:val="A4A84C66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40B63E75"/>
+    <w:nsid w:val="3B822EE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EF40A44"/>
+    <w:tmpl w:val="9F80A28E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43BA09BC"/>
+    <w:nsid w:val="3D6C192F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E450619C"/>
+    <w:tmpl w:val="011A81EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="496E3227"/>
+    <w:nsid w:val="3F393FF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3B0E66E"/>
+    <w:tmpl w:val="42E6FA72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8B2BF5"/>
+    <w:nsid w:val="41854434"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FA8C758"/>
+    <w:tmpl w:val="40B2785C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB33B83"/>
+    <w:nsid w:val="4418080B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D7057C6"/>
+    <w:tmpl w:val="1B6EB6DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FF64B95"/>
+    <w:nsid w:val="46FA2C24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD3AA2D8"/>
+    <w:tmpl w:val="9AB0E7AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F92E72"/>
+    <w:nsid w:val="49421C0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B4E1AA6"/>
+    <w:tmpl w:val="C2DCE964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="642F3365"/>
+    <w:nsid w:val="4B1B039A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0624D866"/>
+    <w:tmpl w:val="DA8E33BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645320BB"/>
+    <w:nsid w:val="4F3F5B0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0CCA336"/>
+    <w:tmpl w:val="D5825500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68705D63"/>
+    <w:nsid w:val="510028B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F2880EC"/>
+    <w:tmpl w:val="7AA0C312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69F24763"/>
+    <w:nsid w:val="57AE7159"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F386DD3A"/>
+    <w:tmpl w:val="EBF0DE4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AE04EBA"/>
+    <w:nsid w:val="5F8C5855"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D22F086"/>
+    <w:tmpl w:val="7018B5E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B032566"/>
+    <w:nsid w:val="63DA70AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09B82014"/>
+    <w:tmpl w:val="11AE9A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C1F2E6F"/>
+    <w:nsid w:val="64C475CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEA441D8"/>
+    <w:tmpl w:val="EBEC63AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C3503D5"/>
+    <w:nsid w:val="65F06BF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3424A854"/>
+    <w:tmpl w:val="E086F2B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E395124"/>
+    <w:nsid w:val="6AF1710A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE6C6DCA"/>
+    <w:tmpl w:val="FD18459A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7595250B"/>
+    <w:nsid w:val="73D04DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="075CC2D4"/>
+    <w:tmpl w:val="C1DEF564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75CC6850"/>
+    <w:nsid w:val="755227F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6156AE52"/>
+    <w:tmpl w:val="5950D8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="797E3814"/>
+    <w:nsid w:val="7AC40950"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2BCFB36"/>
+    <w:tmpl w:val="47F4EA7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7994684E"/>
+    <w:nsid w:val="7D2A093F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F852E52A"/>
+    <w:tmpl w:val="2E92E44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA736ED"/>
+    <w:nsid w:val="7DEF1FD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D9887C0"/>
+    <w:tmpl w:val="DE40F13A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ECA6EF0"/>
+    <w:nsid w:val="7E4A1F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF86F884"/>
+    <w:tmpl w:val="E61AF374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15">
-[...110 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3614,99 +3561,99 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
+    <w:rsid w:val="002018FB"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="007354C3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -4832,61 +4779,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007354C3"/>
+    <w:rsid w:val="002018FB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007354C3"/>
+    <w:rsid w:val="002018FB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5172,66 +5119,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E520D61-EA84-4704-8C0D-DB59D2AD47FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA68A714-76CE-45FB-97FF-2590A008CF62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>347</Words>
-  <Characters>1983</Characters>
+  <Words>342</Words>
+  <Characters>1954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2326</CharactersWithSpaces>
+  <CharactersWithSpaces>2292</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>