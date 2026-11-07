--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="530B796E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00820779" w:rsidP="00820779">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6902D618" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00820779">
+            <w:r w:rsidRPr="00FE0A4C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林晓峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0C4F27FB" w14:textId="77777777" w:rsidR="00820779" w:rsidRPr="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+          <w:p w14:paraId="604EE417" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRPr="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00820779">
+            <w:r w:rsidRPr="00FE0A4C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="53BD8C5E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00820779" w:rsidP="00820779">
+          <w:p w14:paraId="706EB16B" w14:textId="4D914210" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00820779">
+            <w:r w:rsidRPr="00FE0A4C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="29BED73A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00820779" w:rsidP="00820779">
+          <w:p w14:paraId="6199424A" w14:textId="58A03561" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00820779">
+            <w:r w:rsidRPr="00FE0A4C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1953A730" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00820779" w:rsidP="00820779">
+          <w:p w14:paraId="4F910ACA" w14:textId="152CB4B7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00820779">
+            <w:r w:rsidRPr="00FE0A4C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6FADCE31" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00820779" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0BC7F2D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE0A4C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79CC1B1E" wp14:editId="2BD01DA1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10BAFAA5" wp14:editId="469000AD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,68 +260,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2282DDF5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00820779" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5AFFF84E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FE0A4C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00820779">
+            <w:r w:rsidRPr="00FE0A4C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林晓峰律师是房地产建筑工程团队的牵头合伙人，其主要执业领域为房地产投融资交易、租赁和建筑工程，公共基础设施及能源项目的投资开发和运营管理，及中国企业“出海”项目。林律师被钱伯斯（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00820779">
+            <w:r w:rsidRPr="00FE0A4C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>CHAMBERS AND PARTNERS）和亚洲法律概况（ASIALAW PROFILES）认可为房地产、建筑工程和基础设施领域领先律师。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201E4599" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="703E24C8" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,2214 +466,2214 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691975AF" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="1D1E8D80" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41634123" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00820779">
+    <w:p w14:paraId="402C9C4A" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产投融资交易及租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C86D4D0" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="7736EB54" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场，为其上海前滩及江湾项目的资产处置，上海长宁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>晶耀虹桥</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商办合作开发项目，以及上海五角场假日酒店收购并改造为长租公寓项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A71B2D" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="0A4B91E8" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫为其投资瑞安旗下的中国新天地提供法律服务，并代表其向绿地香港收购上海五里桥商办项目、收购上海悦荟等五个购物中心以及长租公寓平台投资项目等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05179981" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="6E5847DF" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平就其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C6B46A" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="75638D32" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设在上海及中国其他城市的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目拿地、建设及销售的全过程服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467A7C9D" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="0167E05C" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银就其战略投资贝壳和自如平台提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDC536B" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="385C578F" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为基汇资本在上海及中国其他城市的商业办公地产、工业及生命科学园区项目的收购及处置提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B012E61" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="30209AC4" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC在商业及工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD42EC3" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="152FF290" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG）连同其他投资人再投资万达商管平台；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B7653E" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="2C474C81" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2319F60F" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="619F1B3C" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团与复星集团合作拿地开发上海外滩福佑地块综合体项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A46587" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="73466036" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为香港置地在北京及上海的商业地产收购、开发及运营提供法律服务，包括出售及租赁上海西岸金融城办公物业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3ADB31" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="7F8DD722" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中华企业与香港信德集团组成联合体向华侨城收购上海苏河湾商办项目，以及中华企业和融创合资公司向大地保险出售上海浦东滨江商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33631B95" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="15C9FB9B" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港新世界和周大福集团为其开发位于深圳前海的商办项目以及向汇丰银行出售资产提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5406A0A5" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="10B3AD49" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗集团在上海收购花旗集团大厦、取得大厦命名权以及物业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/设施管理提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F52C1F" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="3970F956" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR合作开发运营诺华园区二期生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F38F35" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="7D137FB9" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州就其与高麓合作开发运营生命科学产业园一期及二期项目提供法律服务，其向张江集团收购一在建工程项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0749BA41" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="76C5A2B2" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为资本策略集团在上海向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA出售新茂大厦和盛邦国际大厦、自凯雷收购华府天地商场以及自凯德集团收购别墅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29474DE8" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="179D2831" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表歌斐基金与融创联合收购位于上海徐汇滨江的住宅地块；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0B3178" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="210E9C14" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宝矿国际在上海的酒店及办公楼的综合收购项目提供法律服务，包括收购上海浦东四季酒店和四季汇服务式公寓；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2FC5AD" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="7B63B97A" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港利丰集团向凯德出售位于广东番禺的大型住宅项目的权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC8EE86" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="290B6B3D" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为远洋地产在海南三亚收购住宅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB2B982" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="2AE92191" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在上海收购办公</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/商业地产项目，以及租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>办公楼及数据中心物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0600DFF5" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="5B541CED" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国浩地产投资重庆十八梯综合体开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BE57EF" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="252EFF68" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海世博发展集团位于世博园区城市最佳实践区内的商办项目合作开发事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F7528D" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="38B29117" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞安集团将成都中汇广场出售给平安保险集团的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4856F173" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="0B032753" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世纪商贸广场的所有权人就世纪商贸广场出售给太平洋人寿保险的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48656CE4" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="1EE49881" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石处理其位于上海闵行的“翎丰维璟”商办项目的租赁事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B823F5" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="4A352BB5" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南丰集团向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WPP集团公司出租南丰宝矿广场20个楼层提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02641D55" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="29444EA6" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克就其租赁并装修新江湾城耐克大中华区总部项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF6A992" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="52F1AE54" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为飞利浦在上海静安区定建租赁其总部物业项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C52F138" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="192689F5" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在上海兴业太古汇租赁并开设其海外首家咖啡烘焙工坊及臻选品鉴馆提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7417E6D9" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="6E1AC59F" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海商城处理上海商城的租赁和物业管理等法律事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777CCD66" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="46864A18" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表家乐福处理其在中国各个城市的超市及购物中心租赁项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A06229" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="6424A9FE" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期以来在物流仓储及产业地产领域积累了丰富的经验，代表众多投资人和开发商在中国的工业地产、仓储物业及产业园区的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供综合性法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD9069E" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="5653B8DE" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与众多与不良资产项目相关的债务重整、破产清算及法拍项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B22EA8E" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="5FE7ECD8" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多客户处理其在中国各个城市及开发区内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的租赁及定建租赁项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657C153E" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00820779">
+    <w:p w14:paraId="1508330C" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在基础设施投融资及运营管理领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD869A8" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="6A12A5BC" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与基础设施公募</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITs首批试点发行项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A3DCC9" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="738FE05B" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家投资人就其在国内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）及分布式能源站（CHP）项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB08C5D" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="43BD48A6" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家能源公司，为其在中国多个城市设立合资企业以开发、建造和运营液化天然气（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LNG）接收站、管廊项目以及相关的码头使用安排提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B33B16" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="3BC96FE7" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表买方财团向沙钢集团收购欧洲和亚太地区领先的数据中心开发运营商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Switch；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094DE047" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="2E9554B2" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家新能源车企提供“出海”项目日常法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDB0A57" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="6508A388" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海电气在中国和中美洲、南美洲、欧洲的电站建设项目提供咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E99D25" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="40E67E31" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>THi控股集团在阿联酋和沙特投资运营产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4127D872" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="7A6C2896" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武太钢集团，为其在印度尼西亚中苏拉威西省投资建设码头、燃煤电厂以及镍铁加工线项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7897CC6F" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="33E243F5" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国卡万塔能源，为其在中国投资、建设及运营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DCBF0F" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="65458166" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表易商红木就其屋顶光伏项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC60A63" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="087479FC" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威立雅，就其在中国开发、运营及管理城市供水、污水处理及能源项目提供法律及合规服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B47D39" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="52A31A90" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柏林水务，为其在中国的污水处理项目的竞标、投资、建设、融资和运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ACB0E7" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="6DE0CE4D" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为通用电气在广州设立海上风电机组总装基地以及海上风电运营和开发中心提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4AC1F3" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="69FB5C61" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为法国电力在中国的风力发电项目投资、建设及运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8C8167" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="115E7327" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表明阳新能源集团就其境外各国风电投资及设备供应项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA50D97" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="4E2D6618" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葡萄牙</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sunseap集团在国内收购光伏电站项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758B1F29" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="45EFC7AC" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield可再生能源部门为其收购TerraForm持有的中国境内的太阳能发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C7FE61" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="24E49555" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表索尔维，为其参与在中国辽宁省盘锦市开发大型炼油化工一体化联合装置、炼油厂和石化项目综合体项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A29F21" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="42F40778" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为空气化工在中国的气体供应和管廊工程的建设运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1012DC44" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="0992AEE4" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为雪弗龙在中国的管廊和码头项目法律服务，包括相关的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC7879A" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="784E10DD" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中联重工在东欧和南美的工厂投资和建设项目提供全方位法律服务，项目均为“一带一路”战略指导下的重大标志性项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574831C6" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="366F2F0B" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东方国际集团在非洲投资建设渔业加工厂、并拟议投资建设开发区提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5D5878" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="0B16CA53" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK资本，为其对金州环境集团进行的投资提供法律服务，金州环境集团主要从事污水处理、自来水供应以及垃圾发电等项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3040A91F" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00820779">
+    <w:p w14:paraId="7CE0CF74" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建筑工程领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22268F20" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="32A06E22" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表森株式会社为上海环球金融中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31195B91" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="73E77B2D" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体，为其在上海临港的半导体生产线</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405D405B" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="199B4F96" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为特斯拉上海浦东</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Giga 3工厂的建设项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15697EE9" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="54A914E6" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺华制药位于上海张江的诺华上海研发中心项目的开发和建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01607BAD" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="3F95CA08" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为字节跳动位于厦门的办公综合体项目提供建设全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D4DCC6" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="4E638DE3" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为默林娱乐在中国各地改造、装修杜莎夫人蜡像馆及上海乐高乐园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C57D46" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="43DFEA62" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳在上海和南京的化学品生产设施的建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5D4F3C" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="17D6AAF5" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为迪卡侬在中国的商场建设的设计、施工、监理、项目管理等合同的标准化提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3800D999" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="74D56086" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为庆隆集团在上海长风生态园区内的住宅建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A1EEAA" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="6DAC3076" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为罗氏制药在上海浦东的制药厂及研发中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3467E24B" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="094D2208" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为波士顿科学在上海临港的生产基地项目建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D954BC2" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="1D09F24E" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为强生集团提供工程建设项目标准施工合同起草和审阅的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF8453C" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="0F2E7EC2" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为江森自控在重庆、浙江和沈阳的生产基地建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3F238C" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="7CE23CC5" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事食品位于上海浦江高科技园内的研发中心的开发建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0486A2CF" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="3CA56321" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时在中国的生产、零售及研发设施的建设和装修项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433F6998" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="68F7A8BE" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音在浦东国际机场的飞机修理机库工程的设计和建造提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E9CAC3" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="5D2B8D69" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在英特尔大连晶圆制造厂的建造承包项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EC55DC" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="260EDBEF" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在南京收购一家国内设计院提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559E6E14" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="230CD275" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多境外建筑设计公司在中国的设计项目及相关合同提供法律服务，并代表其他众多国外及国内的业主及承包商为其工业、仓储、住宅、办公及商业设施的建设及管理项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019ACB2F" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="46FBE073" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4106057C" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="0784FC28" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAB0007" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="13A9FACE" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>挪威商学院，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBA）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713E5461" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="3376A909" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F08C893" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="276D1B4B" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C35E6C8" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="11F12B4B" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49009036" w14:textId="77777777" w:rsidR="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="7BFEC259" w14:textId="77777777" w:rsidR="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3A43AB89" w:rsidR="00A46A04" w:rsidRPr="00820779" w:rsidRDefault="00820779" w:rsidP="00820779">
+    <w:p w14:paraId="4F0A196B" w14:textId="0A358F6A" w:rsidR="00A46A04" w:rsidRPr="00FE0A4C" w:rsidRDefault="00FE0A4C" w:rsidP="00FE0A4C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820779">
+      <w:r w:rsidRPr="00FE0A4C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00820779" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FE0A4C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2879,2037 +2879,2037 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0169417E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="045EEE2E"/>
+    <w:nsid w:val="05C20282"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A94AF192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04376183"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="606C6A82"/>
+    <w:nsid w:val="09D97A13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EB6AD14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04624AF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91143208"/>
+    <w:nsid w:val="0D1F02A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4F2583A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0489375A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5240DF94"/>
+    <w:nsid w:val="0D953CD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44422C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05471959"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCA4946E"/>
+    <w:nsid w:val="11E5308B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3CE9912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="061511E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92229728"/>
+    <w:nsid w:val="15801259"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1668E718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07625C6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CADCE218"/>
+    <w:nsid w:val="15A519ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A626860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095B0F5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13865464"/>
+    <w:nsid w:val="16212971"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="074C389E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09DF5777"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A15CB30A"/>
+    <w:nsid w:val="18E25CC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78E45F8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ECC6729"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1F2CE3C"/>
+    <w:nsid w:val="193C59C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D31C68AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F183850"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44F2497C"/>
+    <w:nsid w:val="1A0736F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0AC0F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F43241A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD80005E"/>
+    <w:nsid w:val="1B931089"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="384AC024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10152F51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD16C670"/>
+    <w:nsid w:val="1D9048CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13D6551A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121C60AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BE68F10"/>
+    <w:nsid w:val="1D9D38C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4776DEBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F84372"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2662028"/>
+    <w:nsid w:val="20C012B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3852FE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183C75D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="367EF0EA"/>
+    <w:nsid w:val="236E6B30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5BEA25E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19417F54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D4440DE"/>
+    <w:nsid w:val="23773337"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEEE6176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A207E2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29B0D0D8"/>
+    <w:nsid w:val="24A45644"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5082FAF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C702919"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BCE16AA"/>
+    <w:nsid w:val="24BE4450"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BDC2C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CAB14F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CECE46C6"/>
+    <w:nsid w:val="2911311A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FC0F21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC932F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F606B5A"/>
+    <w:nsid w:val="2A302ECA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCC8FA66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE014AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A22E6BC2"/>
+    <w:nsid w:val="2B6A3145"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7802773C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206325F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C0EB874"/>
+    <w:nsid w:val="2F6032B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C96609E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208665C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F81E5718"/>
+    <w:nsid w:val="31EE40D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C046224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208C641B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1804ABE6"/>
+    <w:nsid w:val="31F3745F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A4AFC40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23DF55E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1CF2EF8A"/>
+    <w:nsid w:val="32412CD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D0EC636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25113D24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91365AF4"/>
+    <w:nsid w:val="32676246"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02108B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25A27260"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB384710"/>
+    <w:nsid w:val="33797178"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1248A6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25AE4D37"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73DE79F6"/>
+    <w:nsid w:val="33DD590F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F8EEA4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B84A84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9526494A"/>
+    <w:nsid w:val="35595469"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC647D42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29322F4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4808C0C"/>
+    <w:nsid w:val="392E5680"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="235C0700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="298C2A7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49AA6B10"/>
+    <w:nsid w:val="3AC42332"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="792C0740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF249D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2988D036"/>
+    <w:nsid w:val="3DC57F6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C40A4EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED67951"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DA8B290"/>
+    <w:nsid w:val="3F3B01E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2612FFBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F3C59A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13F4B812"/>
+    <w:nsid w:val="3F72326A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC7AE722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="315B284E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D985CD0"/>
+    <w:nsid w:val="3FF71B3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F32C308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B641E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6910F518"/>
+    <w:nsid w:val="403022BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65D40360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31C9380F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA368EE0"/>
+    <w:nsid w:val="4399078F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91AAA970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33AD27C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF262272"/>
+    <w:nsid w:val="44274F97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3718ECD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37F024EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7786F80"/>
+    <w:nsid w:val="48FD434C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="036ED37C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393B457A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C980DE2"/>
+    <w:nsid w:val="49225E1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C1AAA42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0C68C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCB66320"/>
+    <w:nsid w:val="49231514"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DCA76A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC6624C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB74D6A0"/>
+    <w:nsid w:val="4DFD192F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B09845B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E847D98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A22E6BC2"/>
+    <w:nsid w:val="4F30207D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8796E6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FB67778"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1D8F61E"/>
+    <w:nsid w:val="4F7F11F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EA4BFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AE04BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7242AEC0"/>
+    <w:nsid w:val="501F0AB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9BF80EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422C637E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8738EB48"/>
+    <w:nsid w:val="51974C02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73B45D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4373563D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17662874"/>
+    <w:nsid w:val="53CF754A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0DA17D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44401FAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D96052E"/>
+    <w:nsid w:val="54E40212"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6F63776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45016972"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DBCD4CC"/>
+    <w:nsid w:val="57F11084"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30BC1DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46904AD7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="885EF020"/>
+    <w:nsid w:val="57F754EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A852EF74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D63566"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="656EA8BA"/>
+    <w:nsid w:val="58377E68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33D61720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472A4D13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BE0E0D4"/>
+    <w:nsid w:val="58697050"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B81ECAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B91E82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01F6A67C"/>
+    <w:nsid w:val="5AFE1A96"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47107C3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50732463"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB3CA66C"/>
+    <w:nsid w:val="5CF56552"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB02C456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54883EBE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="476A35BE"/>
+    <w:nsid w:val="5D251714"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD005726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550273C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F989D6A"/>
+    <w:nsid w:val="5D6C380F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4240EF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56182F61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8B8AD90"/>
+    <w:nsid w:val="5DDD27F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5042800E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589D41AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3824F26"/>
+    <w:nsid w:val="5E470D55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C100D334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="596E1309"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98685E10"/>
+    <w:nsid w:val="622201E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23CCC684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E75082F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E5C36E4"/>
+    <w:nsid w:val="631B4FAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7430E75C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F435276"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D146E56"/>
+    <w:nsid w:val="64BE08DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED3CA9C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="642D52F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADCACF2C"/>
+    <w:nsid w:val="65BF2F95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CA2B830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661B6E00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90C4121A"/>
+    <w:nsid w:val="6A8077DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49FEE1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671854BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="834A30D8"/>
+    <w:nsid w:val="6B6C4C8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3318A244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67EA5B2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5158F234"/>
+    <w:nsid w:val="6F072CC9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D05A9144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686B1232"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9438BACE"/>
+    <w:nsid w:val="6F240DAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="090ED1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68857691"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AED221FC"/>
+    <w:nsid w:val="70D319EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="842AD30C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A478BE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7514FD76"/>
+    <w:nsid w:val="728B2005"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF1C272A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E575183"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0681AA2"/>
+    <w:nsid w:val="745232D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0A434A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E673EEF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA42C4FA"/>
+    <w:nsid w:val="750230C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8DAA84A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2B1E26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F788D58"/>
+    <w:nsid w:val="75447167"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64243EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F4C1438"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A068225A"/>
+    <w:nsid w:val="758C4277"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13029940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="713C5F99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEA6EC6C"/>
+    <w:nsid w:val="76405230"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FCC471A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="716873E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3190ED1E"/>
+    <w:nsid w:val="766C5E27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8796E6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CE45C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27C8A014"/>
+    <w:nsid w:val="776E13BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E12B29A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DE1E4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A12E14C"/>
+    <w:nsid w:val="777E7D0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C0EA208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76DD59F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1034DC10"/>
+    <w:nsid w:val="77A7018B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="572CBDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773D232B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B02936A"/>
+    <w:nsid w:val="7AE6182D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C7C5A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A305056"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98AECC2E"/>
+    <w:nsid w:val="7B5E2221"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE46CD7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8E1CE6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="500EBF00"/>
+    <w:nsid w:val="7BBA677F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65A4DBAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E653DB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42E242FA"/>
+    <w:nsid w:val="7DB021B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CD885A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F4E2AEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2AACB06"/>
+    <w:nsid w:val="7E124A83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="110C5E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="59">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="78">
     <w:abstractNumId w:val="76"/>
   </w:num>
-  <w:num w:numId="5">
-[...80 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="79">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="33">
-[...2 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="82">
     <w:abstractNumId w:val="74"/>
-  </w:num>
-[...142 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="83">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="83"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -4987,51 +4987,50 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="00820779"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -5063,50 +5062,51 @@
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FE0A4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -6147,61 +6147,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00820779"/>
+    <w:rsid w:val="00FE0A4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00820779"/>
+    <w:rsid w:val="00FE0A4C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6487,51 +6487,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46503503-FD3F-43C5-A71B-3BA02E085DF3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{340C3081-42A1-4112-9ADC-69EB7577265C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>534</Words>
   <Characters>3044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>