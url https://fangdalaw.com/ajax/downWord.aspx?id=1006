--- v0 (2026-07-06)
+++ v1 (2026-09-05)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0DC9E4C4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0E84B162" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A30CD3">
+            <w:r w:rsidRPr="002345E1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林彦华</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="21ACF8BC" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRPr="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+          <w:p w14:paraId="604FD781" w14:textId="77777777" w:rsidR="002345E1" w:rsidRPr="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A30CD3">
+            <w:r w:rsidRPr="002345E1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="03CEF860" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+          <w:p w14:paraId="706EB16B" w14:textId="720B66C6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A30CD3">
+            <w:r w:rsidRPr="002345E1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="361B3791" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+          <w:p w14:paraId="6199424A" w14:textId="3A729DE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A30CD3">
+            <w:r w:rsidRPr="002345E1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5653 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4D2F9476" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A1FCCEE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A30CD3">
+            <w:r w:rsidRPr="002345E1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanhua.lin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="53B2D68F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A30CD3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="49DD68C0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EDE1BD2" wp14:editId="5B48B695">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E08657E" wp14:editId="4DFDD1AB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="355F4417" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A30CD3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="11059A89" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A30CD3">
+            <w:r w:rsidRPr="002345E1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林彦华律师的主要执业领域为争议解决，包括诉讼仲裁和合规及政府执法等事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DF03EE" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3B11300D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1325 +458,1325 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E8D0A0" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="68AAAC4A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4363C2" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="1A6B0A2E" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决（诉讼仲裁）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7751AB6F" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="15D8223C" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业参与在香港国际仲裁中心进行的涉及房地产投资项目（包含酒店管理事项）的仲裁以及与该纠纷相关的项目公司治理工作，并成功代表客户达成和解协议，涉案标的达数十亿人民币，案件管辖法律为香港法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A00154" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="0767F43B" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人参加在香港进行的国际商会仲裁院仲裁并同时参与涉及禁止令的附带性诉讼。该仲裁由股权收购协议引发，涉案金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，该案件最终成功和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5B6824" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="0E589B3E" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型东南亚企业的中国子公司参与在香港的临时仲裁，该案件涉及大宗商品采购合同纠纷，管辖法律香港法，代表客户答辩并取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA9E938" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="29B1F123" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士企业的多位创始人参与依据《香港国际仲裁中心机构仲裁规则》在香港国际仲裁中心进行的与投资纠纷有关的仲裁，案件涉及香港法和瑞士法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D5AD46" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="3854DAD1" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网领域的公司处理其创始人之间在香港的多个仲裁，包括公司控制权引发的董事是否能被免职、股权等争议，其中涉及拆除</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE后由上市公司发行股份购买资产的复杂交易结构以及创始人争议导致该交易无法进行的责任归属等诸多问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5435ED9D" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="27549A9C" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家长租公寓领域的企业参加在中国国际经济贸易仲裁委员会进行的与投资及上市有关的投资纠纷仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BA9B81" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="152C5E6B" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某教育企业在北京仲裁委员会应对与收购及股权转让有关的仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E306B12" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="148CAD3A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲客户参与一项有关在中国执行国际商会仲裁院仲裁裁决的案件。在这一具有开创性的案件中，最高人民法院首次引用《纽约公约》下的“公共政策”理由作出决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6863E44F" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="7F162E73" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家以色列公司在中国法院申请承认及执行国际商会仲裁院仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B053BE9" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="3932FF43" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国公司在中国法院申请承认及执行瑞典斯德哥尔摩商会仲裁院裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB8D47C" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="1B3C64FA" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国高级人民法院诉讼程序中为雷曼兄弟（欧洲）的破产管理人就其在某些金融衍生品构建中的角色进行答辩，涉案金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元；管辖法律为英国法、香港法和中国法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E8971B" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="30CCF88E" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康菲石油中国有限公司，在其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21名海参养殖户有关因蓬莱19-3溢油事件引起的水产养殖损害赔偿纠纷的二审程序中进行答辩，并成功令法院驳回上诉，维持一审判决。该案例入选人民法院报评选的2016年度法院十大民事行政案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFD7F33" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="557CF932" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际知名投资机构，处理其与相关税务部门的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BA679F" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="3B5AB31F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某企业处理与公司控制权有关的系列民事及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6344F76E" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="78332FD8" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国法院为一家四大会计师事务所，就一系列有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>130位原告的证券虚假陈述案件进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4C943A" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="785F8C24" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大会计师事务所参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)一起涉及税务咨询服务的专业责任侵权诉讼以及(ii)一起涉及审计业务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05968E1B" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="4A2ABAF7" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理与不良资产处置、债务重组相关法院诉讼和执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1719AA42" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="64403716" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海外破产管理人处理与境内资产处置、债务追收相关法院诉讼等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DBAA92" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="3BB0A405" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家客户处理对赌条款引发的诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C856CA" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="09F62D9D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，协助其处理在美国纽约南区联邦地区法院及在加州法院的集体诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259CB030" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="6B471FD9" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家美国上市的中概股公司就美国法院的证券诉讼提供协助，以及为其他中国企业在海外的诉讼提供包括证据开示在内的各种协助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501E1D6D" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="378DF005" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规及政府执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A28CBB" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="61F70DC9" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家知名对冲基金进行答辩，涉案金额达数十亿，并成功达成行政和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CD44F9" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="73E76174" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家会计师事务所进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E454E0" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="743E4E63" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起由中国公安机关发起的涉嫌违反个人信息保护法的调查中，为一家跨国公司提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F614D3" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="2A12EE02" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国证监会发起的行政程序中，以及其他与跨境监管调查有关的数十个项目中，代表“四大”会计师事务所，并就与保密法、个人信息保护、及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9216C8" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="00B596B0" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国监管机关发起的调查中，为多家在美上市的中国公司提供法律服务，并就与保密法、个人隐私法及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136DFDE4" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="51C4660D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家互联网巨头及其集团中关联企业提供与境外调查、海外诉讼等跨境数据传输场景相关的、涉及网安法、保密法、隐私法等方面数据安全和隐私保护等意见，并参与数十万文件审阅等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6B7A18" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="668FC3D7" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的依托互联网技术的民营银行，就有关个人信息保护、互联网数据获取及分享以及与此相关的反不正当竞争等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442EE7CF" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="0C0912D2" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家著名投行拟投资的某医疗大数据企业的数据合规和用户隐私保护政策进行尽调并提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79343C3B" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="0C39C31B" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司有关美国《海外反腐败法》的内部调查中，就涉及到的中国反贿赂法、国家保密法、个人信息保护法等问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3F86E2" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="1045D40F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742E8F73" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="606E7BE4" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7281B2D7" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="5E8D33D6" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，普通法硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lee Shiu Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42008EB6" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="2C04559D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士（荣誉毕业，其中</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年至2004年担任北京大学法学院学生会主席）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5889511F" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="20D299F0" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2774D085" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="57200FFA" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506B6678" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="4FEB6C20" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3B6C3C" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="623B571F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2E5DE4" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="72A8F67A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ECED79" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="7F8D20FA" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E89178B" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="51E36216" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1B614E" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="234F0502" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F609B3" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="600004FF" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765BF293" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="1C8B3C62" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734D7370" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="32FFDC0A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师曾在一家顶级英国律师事务所和一家领先的美国律师事务所工作。林律师曾于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017-2019年担任国际商会青年仲裁员论坛北亚地区委员会委员。2019年至今，林律师担任香港国际仲裁中心旗下HK45中国区大使。林律师被Benchmark Litigation Asia-Pacific 2019评为Commercial and Transactions International Arbitration领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；并被Asialaw Leading Lawyer评为2020受瞩目律师（Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A324FD4" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="61C726E4" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A9949D" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="31EC7C2F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCE5466" w14:textId="77777777" w:rsidR="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="0A51828A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>集体诉讼2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="171357EC" w:rsidR="00A46A04" w:rsidRPr="00A30CD3" w:rsidRDefault="00A30CD3" w:rsidP="00A30CD3">
+    <w:p w14:paraId="4F0A196B" w14:textId="3052D975" w:rsidR="00A46A04" w:rsidRPr="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lexology Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券诉讼2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30CD3">
+      <w:r w:rsidRPr="002345E1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A30CD3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002345E1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1982,1339 +1982,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E41E30"/>
+    <w:nsid w:val="077C4C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B60A519C"/>
+    <w:tmpl w:val="14A66192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F11180"/>
+    <w:nsid w:val="0AF50317"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DCA00B2"/>
+    <w:tmpl w:val="4874DC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0927508A"/>
+    <w:nsid w:val="1284737A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D78000F8"/>
+    <w:tmpl w:val="7DEC4052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD5446C"/>
+    <w:nsid w:val="13943D48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A30EDA80"/>
+    <w:tmpl w:val="FDC61DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B22438B"/>
+    <w:nsid w:val="15F044DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD002FE0"/>
+    <w:tmpl w:val="5E5669B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C694146"/>
+    <w:nsid w:val="168D5152"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA4A52BE"/>
+    <w:tmpl w:val="117867A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100E28DD"/>
+    <w:nsid w:val="184A0509"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E11453F2"/>
+    <w:tmpl w:val="0224623A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11005BCE"/>
+    <w:nsid w:val="199B7F91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F021DF0"/>
+    <w:tmpl w:val="2A80F55E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B7542E"/>
+    <w:nsid w:val="1A6A78D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6FCC420"/>
+    <w:tmpl w:val="14BCDF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196C7770"/>
+    <w:nsid w:val="1AA30BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B840DDE4"/>
+    <w:tmpl w:val="4414228C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D864B0F"/>
+    <w:nsid w:val="1D8B1D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66E6F1CA"/>
+    <w:tmpl w:val="9DA41AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217C5A62"/>
+    <w:nsid w:val="1DE17C3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99943E2E"/>
+    <w:tmpl w:val="EAD8ED68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29932E36"/>
+    <w:nsid w:val="2340000D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="818A240A"/>
+    <w:tmpl w:val="6220F488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A525639"/>
+    <w:nsid w:val="273B3194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE3AF358"/>
+    <w:tmpl w:val="76866DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B5C277B"/>
+    <w:nsid w:val="29001072"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9342AD0"/>
+    <w:tmpl w:val="0E74F41E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8079DC"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7B2D80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BBCA36C"/>
+    <w:tmpl w:val="67023EB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE07EB6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BA4B8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D21AC4BC"/>
+    <w:tmpl w:val="252EB586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CA2C3A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E3B1C8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0066901A"/>
+    <w:tmpl w:val="24DA3356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38170B22"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F4F6D69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABE0362A"/>
+    <w:tmpl w:val="1926307C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AAE62F0"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="443314C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22DA5BD2"/>
+    <w:tmpl w:val="CDC486C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C037B10"/>
+    <w:nsid w:val="446B7C9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9622B86"/>
+    <w:tmpl w:val="CC2A0F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2E284F"/>
+    <w:nsid w:val="462E09C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAFE5AA4"/>
+    <w:tmpl w:val="52225682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E17BA1"/>
+    <w:nsid w:val="46E92D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9E21B60"/>
+    <w:tmpl w:val="1DEAFC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B181034"/>
+    <w:nsid w:val="4A7D53FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F746FD62"/>
+    <w:tmpl w:val="CFBE59C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B5968B2"/>
+    <w:nsid w:val="4CC31F6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37D2BB9E"/>
+    <w:tmpl w:val="43EC0E8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="509C287E"/>
+    <w:nsid w:val="4E456728"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B83A0A0C"/>
+    <w:tmpl w:val="FD680B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="527A5DA9"/>
+    <w:nsid w:val="4EDE6ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FB81AA6"/>
+    <w:tmpl w:val="51349D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54BD2770"/>
+    <w:nsid w:val="4FAC525C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B840DDE4"/>
+    <w:tmpl w:val="5D004E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59A975DC"/>
+    <w:nsid w:val="503B3D3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="939AF876"/>
+    <w:tmpl w:val="AA16B544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DC06A49"/>
+    <w:nsid w:val="50BB6878"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B1020A0"/>
+    <w:tmpl w:val="BCC8E6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D86381"/>
+    <w:nsid w:val="54655F1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5406D782"/>
+    <w:tmpl w:val="D95A1522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="626756DA"/>
+    <w:nsid w:val="572270A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A10FF66"/>
+    <w:tmpl w:val="79484F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633A035E"/>
+    <w:nsid w:val="57EE0C0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC38D0DE"/>
+    <w:tmpl w:val="63E0DFCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643063DB"/>
+    <w:nsid w:val="587423EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="783AC42C"/>
+    <w:tmpl w:val="DF38E338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65CF7474"/>
+    <w:nsid w:val="5A5C52FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2F69DD8"/>
+    <w:tmpl w:val="E418EB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A075015"/>
+    <w:nsid w:val="5B64541D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BC4C80A"/>
+    <w:tmpl w:val="8B8A94BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A48122B"/>
+    <w:nsid w:val="5D671363"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3386246C"/>
+    <w:tmpl w:val="E3909C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B1432C9"/>
+    <w:nsid w:val="62EB2457"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E42AD102"/>
+    <w:tmpl w:val="B2B42DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4516B1"/>
+    <w:nsid w:val="6A99467D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BBACC8A"/>
+    <w:tmpl w:val="E0E2F162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4F2E40"/>
+    <w:nsid w:val="6AA767B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C924FA8"/>
+    <w:tmpl w:val="EAD8ED68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709566B9"/>
+    <w:nsid w:val="6BC951E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="520C1DEE"/>
+    <w:tmpl w:val="FF48F178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7259012B"/>
+    <w:nsid w:val="75FA591A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2525596"/>
+    <w:tmpl w:val="5FB2BA54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78FC278A"/>
+    <w:nsid w:val="7BC21D18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="765043CE"/>
+    <w:tmpl w:val="D278FAE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B8E4D41"/>
+    <w:nsid w:val="7FEB219A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="163C5F0C"/>
+    <w:tmpl w:val="0D6668C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
-[...8 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="15">
-[...41 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3335,50 +3335,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
+    <w:rsid w:val="002345E1"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
@@ -3419,51 +3420,50 @@
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
-    <w:rsid w:val="00A30CD3"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
@@ -4548,61 +4548,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A30CD3"/>
+    <w:rsid w:val="002345E1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A30CD3"/>
+    <w:rsid w:val="002345E1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4888,51 +4888,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2AF1C6-F62E-450A-ABE5-7C6008DFFDFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031C6EDD-DD82-4929-A0ED-16E20D64FCA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>364</Words>
   <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>