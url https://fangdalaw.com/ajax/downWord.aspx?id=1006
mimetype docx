--- v1 (2026-09-05)
+++ v2 (2026-11-06)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0E84B162" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4FDB89F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004630F8" w:rsidP="004630F8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002345E1">
+            <w:r w:rsidRPr="004630F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林彦华</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="604FD781" w14:textId="77777777" w:rsidR="002345E1" w:rsidRPr="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+          <w:p w14:paraId="3CFBAE42" w14:textId="77777777" w:rsidR="004630F8" w:rsidRPr="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002345E1">
+            <w:r w:rsidRPr="004630F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="720B66C6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+          <w:p w14:paraId="706EB16B" w14:textId="1E58DD0A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004630F8" w:rsidP="004630F8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002345E1">
+            <w:r w:rsidRPr="004630F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3A729DE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+          <w:p w14:paraId="6199424A" w14:textId="522491E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004630F8" w:rsidP="004630F8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002345E1">
+            <w:r w:rsidRPr="004630F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5653 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5A1FCCEE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+          <w:p w14:paraId="4F910ACA" w14:textId="5FFE8A35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004630F8" w:rsidP="004630F8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002345E1">
+            <w:r w:rsidRPr="004630F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanhua.lin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="49DD68C0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1861B5F0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004630F8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E08657E" wp14:editId="4DFDD1AB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="778D78B3" wp14:editId="4F8946B9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="11059A89" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002345E1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4309090B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004630F8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002345E1">
+            <w:r w:rsidRPr="004630F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林彦华律师的主要执业领域为争议解决，包括诉讼仲裁和合规及政府执法等事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B11300D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0413FB09" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1325 +458,1325 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AAAC4A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="2C9BFD7F" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6B0A2E" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="3A09F777" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决（诉讼仲裁）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D8223C" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="1E7E83D2" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业参与在香港国际仲裁中心进行的涉及房地产投资项目（包含酒店管理事项）的仲裁以及与该纠纷相关的项目公司治理工作，并成功代表客户达成和解协议，涉案标的达数十亿人民币，案件管辖法律为香港法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0767F43B" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="78DC3338" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人参加在香港进行的国际商会仲裁院仲裁并同时参与涉及禁止令的附带性诉讼。该仲裁由股权收购协议引发，涉案金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，该案件最终成功和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E589B3E" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="7D40C354" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型东南亚企业的中国子公司参与在香港的临时仲裁，该案件涉及大宗商品采购合同纠纷，管辖法律香港法，代表客户答辩并取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B1F123" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="3AE01E34" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士企业的多位创始人参与依据《香港国际仲裁中心机构仲裁规则》在香港国际仲裁中心进行的与投资纠纷有关的仲裁，案件涉及香港法和瑞士法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3854DAD1" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="710B89D0" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网领域的公司处理其创始人之间在香港的多个仲裁，包括公司控制权引发的董事是否能被免职、股权等争议，其中涉及拆除</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE后由上市公司发行股份购买资产的复杂交易结构以及创始人争议导致该交易无法进行的责任归属等诸多问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27549A9C" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="23BE133D" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家长租公寓领域的企业参加在中国国际经济贸易仲裁委员会进行的与投资及上市有关的投资纠纷仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152C5E6B" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="618AA7C5" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某教育企业在北京仲裁委员会应对与收购及股权转让有关的仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148CAD3A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="2DCAB709" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲客户参与一项有关在中国执行国际商会仲裁院仲裁裁决的案件。在这一具有开创性的案件中，最高人民法院首次引用《纽约公约》下的“公共政策”理由作出决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F162E73" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="2E4EB7AF" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家以色列公司在中国法院申请承认及执行国际商会仲裁院仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3932FF43" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="6C0496C0" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国公司在中国法院申请承认及执行瑞典斯德哥尔摩商会仲裁院裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3C64FA" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="2A1714EC" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国高级人民法院诉讼程序中为雷曼兄弟（欧洲）的破产管理人就其在某些金融衍生品构建中的角色进行答辩，涉案金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元；管辖法律为英国法、香港法和中国法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CCF88E" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="4151EC4F" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康菲石油中国有限公司，在其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21名海参养殖户有关因蓬莱19-3溢油事件引起的水产养殖损害赔偿纠纷的二审程序中进行答辩，并成功令法院驳回上诉，维持一审判决。该案例入选人民法院报评选的2016年度法院十大民事行政案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557CF932" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="73D823A7" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际知名投资机构，处理其与相关税务部门的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5AB31F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="3242591C" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某企业处理与公司控制权有关的系列民事及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78332FD8" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="2EC01BF5" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国法院为一家四大会计师事务所，就一系列有</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>130位原告的证券虚假陈述案件进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785F8C24" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="255ECAC9" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大会计师事务所参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)一起涉及税务咨询服务的专业责任侵权诉讼以及(ii)一起涉及审计业务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2ABAF7" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="4A334685" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理与不良资产处置、债务重组相关法院诉讼和执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64403716" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="62C67D17" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海外破产管理人处理与境内资产处置、债务追收相关法院诉讼等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0A405" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="45BA8659" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家客户处理对赌条款引发的诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F62D9D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="641C1745" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，协助其处理在美国纽约南区联邦地区法院及在加州法院的集体诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B471FD9" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="001A98AD" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家美国上市的中概股公司就美国法院的证券诉讼提供协助，以及为其他中国企业在海外的诉讼提供包括证据开示在内的各种协助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378DF005" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="274EEEA8" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规及政府执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F70DC9" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="55D39F93" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家知名对冲基金进行答辩，涉案金额达数十亿，并成功达成行政和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E76174" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="75F62373" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家会计师事务所进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743E4E63" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="1E6F12AE" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起由中国公安机关发起的涉嫌违反个人信息保护法的调查中，为一家跨国公司提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A12EE02" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="18483150" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国证监会发起的行政程序中，以及其他与跨境监管调查有关的数十个项目中，代表“四大”会计师事务所，并就与保密法、个人信息保护、及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B596B0" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="60378E8E" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国监管机关发起的调查中，为多家在美上市的中国公司提供法律服务，并就与保密法、个人隐私法及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C4660D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="1AF75FB5" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家互联网巨头及其集团中关联企业提供与境外调查、海外诉讼等跨境数据传输场景相关的、涉及网安法、保密法、隐私法等方面数据安全和隐私保护等意见，并参与数十万文件审阅等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668FC3D7" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="327E1A5A" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的依托互联网技术的民营银行，就有关个人信息保护、互联网数据获取及分享以及与此相关的反不正当竞争等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0912D2" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="68D968B6" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家著名投行拟投资的某医疗大数据企业的数据合规和用户隐私保护政策进行尽调并提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C39C31B" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="35D41822" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司有关美国《海外反腐败法》的内部调查中，就涉及到的中国反贿赂法、国家保密法、个人信息保护法等问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1045D40F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="2204F650" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606E7BE4" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="5E359321" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8D33D6" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="21D55F63" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，普通法硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lee Shiu Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C04559D" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="636686FD" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士（荣誉毕业，其中</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年至2004年担任北京大学法学院学生会主席）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D299F0" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="6E80B403" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57200FFA" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="6B46E6A5" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEB6C20" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="60162CD8" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623B571F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="7FC0E001" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A8F67A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="0D08C703" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8D20FA" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="700B8397" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E36216" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="4E0729FD" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234F0502" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="08DBD596" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600004FF" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="4CE03F1E" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8B3C62" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="1BC2DD10" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FFDC0A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="004182A7" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师曾在一家顶级英国律师事务所和一家领先的美国律师事务所工作。林律师曾于</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017-2019年担任国际商会青年仲裁员论坛北亚地区委员会委员。2019年至今，林律师担任香港国际仲裁中心旗下HK45中国区大使。林律师被Benchmark Litigation Asia-Pacific 2019评为Commercial and Transactions International Arbitration领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；并被Asialaw Leading Lawyer评为2020受瞩目律师（Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C726E4" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="5868E6A8" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EC7C2F" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="29CE9B14" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A51828A" w14:textId="77777777" w:rsidR="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="0CE35561" w14:textId="77777777" w:rsidR="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>集体诉讼2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3052D975" w:rsidR="00A46A04" w:rsidRPr="002345E1" w:rsidRDefault="002345E1" w:rsidP="002345E1">
+    <w:p w14:paraId="4F0A196B" w14:textId="5DC3AC32" w:rsidR="00A46A04" w:rsidRPr="004630F8" w:rsidRDefault="004630F8" w:rsidP="004630F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lexology Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券诉讼2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002345E1">
+      <w:r w:rsidRPr="004630F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002345E1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004630F8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1982,1339 +1982,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077C4C2D"/>
+    <w:nsid w:val="09216530"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14A66192"/>
+    <w:tmpl w:val="85128368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AF50317"/>
+    <w:nsid w:val="0B3816E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4874DC06"/>
+    <w:tmpl w:val="7CA685B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1284737A"/>
+    <w:nsid w:val="12882AE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DEC4052"/>
+    <w:tmpl w:val="CCB60DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13943D48"/>
+    <w:nsid w:val="13A256D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDC61DB6"/>
+    <w:tmpl w:val="41C0AD46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F044DB"/>
+    <w:nsid w:val="14996E87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E5669B8"/>
+    <w:tmpl w:val="CA70EA14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168D5152"/>
+    <w:nsid w:val="1BD32F2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="117867A6"/>
+    <w:tmpl w:val="8E5CCC8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184A0509"/>
+    <w:nsid w:val="1D214357"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0224623A"/>
+    <w:tmpl w:val="1610B978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199B7F91"/>
+    <w:nsid w:val="1D585F03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A80F55E"/>
+    <w:tmpl w:val="175EE406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6A78D6"/>
+    <w:nsid w:val="22096DC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14BCDF38"/>
+    <w:tmpl w:val="6D62C046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA30BE6"/>
+    <w:nsid w:val="23A9488A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4414228C"/>
+    <w:tmpl w:val="BFC6BE22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D8B1D89"/>
+    <w:nsid w:val="29F431E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DA41AFC"/>
+    <w:tmpl w:val="3462E80C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE17C3E"/>
+    <w:nsid w:val="2A681248"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAD8ED68"/>
+    <w:tmpl w:val="AB345A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2340000D"/>
+    <w:nsid w:val="2E38451E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6220F488"/>
+    <w:tmpl w:val="6D6A1840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="273B3194"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36397288"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76866DF2"/>
+    <w:tmpl w:val="CD2A7396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29001072"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39C630F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E74F41E"/>
+    <w:tmpl w:val="2ED61E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7B2D80"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46323DAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67023EB8"/>
+    <w:tmpl w:val="85A48294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BA4B8E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4686564F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="252EB586"/>
+    <w:tmpl w:val="1B644310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E3B1C8D"/>
+    <w:nsid w:val="4D381F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24DA3356"/>
+    <w:tmpl w:val="A5B6D86E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4F6D69"/>
+    <w:nsid w:val="4F105488"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1926307C"/>
+    <w:tmpl w:val="984E5A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="443314C1"/>
+    <w:nsid w:val="50DF37F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDC486C0"/>
+    <w:tmpl w:val="FA0C59BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="446B7C9C"/>
+    <w:nsid w:val="51E160A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC2A0F08"/>
+    <w:tmpl w:val="9D8EF098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="462E09C8"/>
+    <w:nsid w:val="53203ABE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52225682"/>
+    <w:tmpl w:val="C17A0BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E92D6C"/>
+    <w:nsid w:val="54D001BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DEAFC66"/>
+    <w:tmpl w:val="1F0C8392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A7D53FC"/>
+    <w:nsid w:val="54EB02B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFBE59C0"/>
+    <w:tmpl w:val="5F9A2F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CC31F6E"/>
+    <w:nsid w:val="55155A73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43EC0E8E"/>
+    <w:tmpl w:val="80B4E4D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E456728"/>
+    <w:nsid w:val="5B8C4C06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD680B1E"/>
+    <w:tmpl w:val="7AAEF300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDE6ADE"/>
+    <w:nsid w:val="5D0C6F28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51349D1E"/>
+    <w:tmpl w:val="6FD83DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FAC525C"/>
+    <w:nsid w:val="5DAD0E63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D004E92"/>
+    <w:tmpl w:val="C1FECF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503B3D3C"/>
+    <w:nsid w:val="610F425D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA16B544"/>
+    <w:tmpl w:val="D80CE18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BB6878"/>
+    <w:nsid w:val="62733156"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCC8E6CA"/>
+    <w:tmpl w:val="E60CD940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54655F1C"/>
+    <w:nsid w:val="62936FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D95A1522"/>
+    <w:tmpl w:val="FA3C6D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="572270A3"/>
+    <w:nsid w:val="6557148D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79484F6C"/>
+    <w:tmpl w:val="E676ECBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57EE0C0C"/>
+    <w:nsid w:val="6BA272F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63E0DFCC"/>
+    <w:tmpl w:val="3CD4EB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587423EB"/>
+    <w:nsid w:val="6D57665D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF38E338"/>
+    <w:tmpl w:val="0C4E5E40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A5C52FB"/>
+    <w:nsid w:val="712277F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E418EB94"/>
+    <w:tmpl w:val="79E82378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B64541D"/>
+    <w:nsid w:val="72091E78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B8A94BC"/>
+    <w:tmpl w:val="496E8132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D671363"/>
+    <w:nsid w:val="74006FE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3909C96"/>
+    <w:tmpl w:val="00E23BC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62EB2457"/>
+    <w:nsid w:val="75BE4A3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2B42DD8"/>
+    <w:tmpl w:val="6D62C046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A99467D"/>
+    <w:nsid w:val="780C3C3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0E2F162"/>
+    <w:tmpl w:val="B99E660C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AA767B0"/>
+    <w:nsid w:val="78E00B8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAD8ED68"/>
+    <w:tmpl w:val="50F2A9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC951E4"/>
+    <w:nsid w:val="7C0F13C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF48F178"/>
+    <w:tmpl w:val="AEE05E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75FA591A"/>
+    <w:nsid w:val="7CB1773A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FB2BA54"/>
+    <w:tmpl w:val="EAB8349E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC21D18"/>
+    <w:nsid w:val="7D696826"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D278FAE4"/>
+    <w:tmpl w:val="800604D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FEB219A"/>
+    <w:nsid w:val="7E54320D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D6668C4"/>
+    <w:tmpl w:val="5B74D0AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
-[...38 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="28">
-[...2 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="31">
-[...8 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="35">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3335,70 +3335,70 @@
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
-    <w:rsid w:val="002345E1"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
+    <w:rsid w:val="004630F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
@@ -4548,61 +4548,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002345E1"/>
+    <w:rsid w:val="004630F8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002345E1"/>
+    <w:rsid w:val="004630F8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4888,51 +4888,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031C6EDD-DD82-4929-A0ED-16E20D64FCA5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3F37846-5CD9-4800-9A4F-1FD0AFC3012F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>364</Words>
   <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>