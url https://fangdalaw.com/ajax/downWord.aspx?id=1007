--- v0 (2026-07-06)
+++ v1 (2026-09-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="332D6C22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3EDCBC06" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00122CC3">
+            <w:r w:rsidRPr="003E711E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>施巍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="709A2280" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+          <w:p w14:paraId="706EB16B" w14:textId="3525F863" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00122CC3">
+            <w:r w:rsidRPr="003E711E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="642A73A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+          <w:p w14:paraId="6199424A" w14:textId="0CB6CF60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00122CC3">
+            <w:r w:rsidRPr="003E711E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1109 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4BA3778D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+          <w:p w14:paraId="4F910ACA" w14:textId="5C3E4E72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00122CC3">
+            <w:r w:rsidRPr="003E711E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jshin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="087AF1AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00122CC3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="09AA9C45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F963C3B" wp14:editId="6BC4D58C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7139BAF6" wp14:editId="1D66EC4E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5FF351EB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00122CC3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="05BDB71B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00122CC3">
+            <w:r w:rsidRPr="003E711E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>施巍律师专长于公司和商事法律事务，并在多个行业都拥有令人信服的经验积累，包括制药、生命科学、大健康、私立学校教育以及一般工业领域。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00122CC3">
+            <w:r w:rsidRPr="003E711E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE8C9F8" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="392C9012" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1732 +446,1732 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76552057" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00122CC3">
+    <w:p w14:paraId="785BB3D1" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>施律师在交易类事务与合规咨询类事务之间维持着较为平衡的执业重心。作为事务所公司业务组生命科学业务板块的牵头人，施律师擅长为客户范围广阔的法律议题提供见解。一方面，他被认为是在相关行业领域各类交易中最活跃及最具影响力的中国律师之一，涉及的交易类型包括授权许可、合作交易以及兼并收购等。在这些交易实践中，他以“敏锐的商业直觉”和“理解客户的需求”获得赞誉。此外，施律师在为客户提供合规监管相关咨询服务，尤其是对其中所蕴含的各种前沿法律课题提供意见方面亦有丰富的经验。施律师的客户评价道：“要找到一个既能掌控全局，又能潜心研究最小细节以确保工作成果质量的人并不容易。施律师以其专业性、对事业的热忱以及对行业的敏感而脱颖而出。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED22844" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="7A93A29C" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2B931D" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00122CC3">
+    <w:p w14:paraId="2475C543" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购和兼并</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/股权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EEC970" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="179A6C7A" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾科联生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Newco融资4100万元美元（由红杉中国、元生和杏泽领投），并许可引进乐普生物开发、生产与商业化两款T细胞衔接器管线的全球独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367F7820" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="6289139F" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康全球风险投资部门，为其参与多家中国生物医药研发企业（包括格治生物、元思生肽等）的股权融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E61ADE" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="0E369530" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，就其以全股票交易方式被一家纽交所上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio（纽交所股票代码：NUVB）完全收购提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABBF5C4" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="20E7AC51" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药为其跨境重组以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+/A2/B/C轮私募融资事宜提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E9DB4D" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="5FCBE6E3" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR (益商红木集团)为其在中国对30+桩物流资产的收购/剥离项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEE3440" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="25B4A10B" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其斥资上百亿人民币在青岛、泰州和无锡投资新生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798E2390" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="2BD05809" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Redwood China Logistics Fund及其他卖方为他们向ESR和宏利金融集团设立的实体出售位于中国大陆的物流资产提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E915AED" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="7D0A545E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家生命科学领域的创业企业，例如凯思凯迪，亿腾医药和以星</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MitrAssist，为其多轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0F328E" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="57DBDE1F" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿腾医药，为其向礼来制药收购抗感染药物产品组合（希刻劳和稳可信）以及位于苏州的生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219F43A0" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="3F918647" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药，为其剥离部分中成药资产组合以及位于昆明的一处生产设施并出售给一家领先的中国医药企业提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D67E6F" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="14EB65E4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management（德威学校品牌的亚洲运营商）为其进行的数轮私募融资以及其中国业务的重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140B6665" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="4D045582" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股为其对深圳先健科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(01302.HK)进行投资提供法律服务，先健科技为一家业内领先的心血管微创介入医疗器械供应商。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08644856" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="0D4AFFC4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安集团，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA, LOGOS（乐歌物流）以及森瑶资本为其在中国进行物流资产的系列收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72276B51" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="1819B37B" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药中国，为在拜耳全球收购默克</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OTC业务后与默克OTC的中国部分整合提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C07B42" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="4580E4C5" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳，为其收购滇虹药业集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权提供法律服务，滇虹药业集团为一家中国领先的非处方药和中成药企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749B1A16" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="12355D81" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德，为其与梅奥诊所共同设立一家提供先进临床检验技术的合资公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781E461B" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="37FF7504" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>World Strides，一家世界最大的修学旅行公司为其在中国收购夏令营业务提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00077368" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="53559B59" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百汇医疗，一家总部位于新加坡的地区领先医疗服务提供商，为其在中国的若干私立医院以及诊所的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B63FDE" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00122CC3">
+    <w:p w14:paraId="6EEC683F" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产品许可与合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D153343" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="47306CE4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表协和麒麟在就其亚太地区业务重组提供法律服务，该等重组交易通过一系列交易将协和麒麟中国所有权益转让给维健医药，并授予维健医药在中国商业化和生产五种处于商业化阶段的原研品牌药品以及两种全球产品的中国商业化许可权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBBDCDC" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="673D3560" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康就其与就其与亚盛医药、无锡智康弘义、上海津曼特、勤浩医药等新药研发企业之间的多项联合用药临床试验合作项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337B8921" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="392E30AF" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表映恩生物，就其授予三生制药旗下沈阳三生制药授予其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DB-1303产品 (HER2 ADC) 多个适应症在中国大陆、香港和澳门的商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78325542" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="41E9C45D" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物与赛诺菲达成许可战略合作，以授予赛诺菲在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗(Uliledlimab)的独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A508968" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="3795F6A7" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复宏汉霖就其获得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Palleon Pharmaceuticals Inc.的first-in-class人唾液酸酶融合蛋白E-602在中国的独家开发和商业化权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41758883" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="7095C236" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表石药集团全资子公司津曼特生物与江苏康宁杰瑞达成独家授权许可协议，用以在中国大陆地区开发和商业化</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JSKN003(一种靶向HER2双表位抗体偶联药物)，首付款及近期研发里程碑逾一亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A1632" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="5B3C8D1A" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康华生物就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HilleVax授予其在大中华区以外市场开发、生产及商业化重组六价诺如病毒疫苗的独家许可权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26588B5F" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="273B6925" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药就其创新药抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSLP单克隆抗体 (SHR-1905) 在大中华地区以外的市场许可授权Aiolos Bio提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444D74CE" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="28184C1E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业就其向三生制药授予中国大陆地区开发、注册、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-1单抗Nofazinlimab的独家许可权益合作安排提供服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4B30BF" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="5733A837" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国制药公司就其各自核心产品在中国市场与推广商达成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSO安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0378CB6F" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="6F401B29" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其与第一三共就代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DS8201的ADC产品根据该等产品的全球授权协议在中国市场达成共同推广安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B09F673" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="59C735B0" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，为其授予恒瑞制药有关基石旗下主要管线之一抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CTLA-4（CS1002）的大中华区独家研发、注册、生产及商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C7DF0F" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="4F67CA94" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cordis和百特在内的数家医疗器械公司，为其在中国执行产品的委托设计、研发和制造提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52727F50" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="49BE3023" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表昂阔医药从普众发现医药科技公司获得关于抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH-6抗体偶联药物在全球（除大中华区外）开发、注册和商业化的排他性权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42539B49" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="6A45EF5C" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，为其将葆元的主要候选药物之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taletrectinib 分别在中国市场的商业化权利授予信达药业、将日本市场的商业化权利授予Nippon Kayaku (一家日本上市公司) 提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026DD88E" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="32F89DE9" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3AA962" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="3FE750A6" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其从绿叶制药取得血脂康</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(用于高血脂一线治疗的天然药)独家推广权利提供法律服务。该项目是首次由一家大型跨国制药企业由一家中国本土公司获得创新药的市场推广权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED5B383" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="2BBF5A85" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.1亿美元授权费以及持续的经济利益分享为对价向康哲药 业授予波依定在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C05FF7" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="1EE0C2B0" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 亿美元的授权费以及持续的经济利益分享为对价向三生药业授予糖尿病药物组合在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E04D29" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00122CC3">
+    <w:p w14:paraId="0C8A9203" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日常运营</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/合规事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6A2BB9" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="54C0CF11" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表庄信万丰、科思创、易商红木、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management、诺德安达、塞拉尼斯等多家企业为其日常业务涉及的法律问题提供意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F595C4" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="494B88D5" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多生命科学企业，如阿斯利康，百时美施贵宝、腾盛博药、葆元医药、辉瑞、欧加隆、施乐辉、万益特、诺华、勃林格殷格翰、罗氏、基石药业、再鼎医药、渤健生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Biogen)、通化东宝、映恩生物以及复宏汉霖等为其日常业务涉及的法律及合规问题提供意见，包括研发、临床试验、上市许可、应对来自药监部门的调查和执法行动、产品经销、患者援助/服务项目、患者福利项目、产品推广、与NGO/PAG互动等各类议题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB4521B" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="331FEC11" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德威学校在中国的国际学校、其姐妹学校民办德闳学校、康德双语学校以及诺德安达就其运营涉及的法律问题提供服务，包括新学校设立、校园建设</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/扩建、监管合规、关联交易、采购、数据保护、贷款融资、学校管理等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC70D86" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="2604E6E4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506E6705" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="2C191BBD" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦大学学院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UCL）法律系，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2449471F" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="4FFCD209" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3307720E" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="76F0B179" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C497713" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="147F6C46" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C6CECB" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="1A42BB12" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199E9FFE" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="0DF25021" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6F9887" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="41A2DCDD" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为行业领军人物，施律师经常性被邀请在各个国家举办的各类专业会议和论坛发表演讲或参与小组讨论，以分享其对生命科学产业、并购及BD交易以及合规监管问题的见解。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4138BF" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="01A54EA2" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF8D740" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="53CC80E8" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharma Boradroom出版的《中国制药法律监管手册》（2019和2021版）牵头作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D546BE" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="0D9B602E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal 500出版的《中国生命科学: 交易洞见及瞩目行业趋势》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101A3015" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="0DEB5170" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal500出版的《生命科学与医疗健康2024年鉴: 中国篇问答指引》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D089A2" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="224F4172" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55692BE1" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="2B1FDDBB" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2019至2021年度连续被钱伯斯亚太(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asia Pacific)推荐为在医药健康法律服务领域领先的律师，在2022至2025年度被钱伯斯大中华区(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greater China)推荐为在医药健康法律服务领域领先的律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8B9323" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="495BBCF4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2020-2024年度连续被法律五百强(Legal 500)推荐为医药健康和生命科学领域中资所领先个人(Leading individual)。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362D6A5D" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="1D54D25E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2022至2024年度被亚洲法律(Asia Law)评为医药健康领域的杰出业者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5093935E" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="5D6B3F12" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">被Merger Market评为2019年制药、医疗和生物科技并购交易法律顾问。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB68465" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="57DB12E4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年被CHC医疗咨询和中信证券联合评为医疗健康行业五强最佳律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439AAA68" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="20D41F35" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A20BAEA" w14:textId="77777777" w:rsidR="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="587D6586" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">目前担任上海市生物医药协会法律和合规专委会副会长。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1924DBBA" w:rsidR="00A46A04" w:rsidRPr="00122CC3" w:rsidRDefault="00122CC3" w:rsidP="00122CC3">
+    <w:p w14:paraId="4F0A196B" w14:textId="426223A3" w:rsidR="00A46A04" w:rsidRPr="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122CC3">
+      <w:r w:rsidRPr="003E711E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">施律师多年来致力于公益事业和青年专业人士的职业成长，并且是青年法律人成长公益组织NGLegal积极的贡献者和前理事会成员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00122CC3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003E711E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2377,1426 +2377,1426 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01997E67"/>
+    <w:nsid w:val="008B7ABF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="224408A2"/>
+    <w:tmpl w:val="2076A0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05430307"/>
+    <w:nsid w:val="00F564F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59AC6DAE"/>
+    <w:tmpl w:val="11F8DC54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A33A74"/>
+    <w:nsid w:val="03A87863"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0722F7A4"/>
+    <w:tmpl w:val="93FA5A9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092044C5"/>
+    <w:nsid w:val="06F51279"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8980905E"/>
+    <w:tmpl w:val="CC16DDD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE21E8C"/>
+    <w:nsid w:val="07CA7233"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FE62310"/>
+    <w:tmpl w:val="0CFEA7FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="108C0683"/>
+    <w:nsid w:val="0930188D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF4A00AC"/>
+    <w:tmpl w:val="465A730E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12CA7D3B"/>
+    <w:nsid w:val="09E6797D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9D81F6C"/>
+    <w:tmpl w:val="028062D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196A2B48"/>
+    <w:nsid w:val="09EA0AF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCA25EC4"/>
+    <w:tmpl w:val="4B6A841E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8D229A"/>
+    <w:nsid w:val="09EC66FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D92CF97A"/>
+    <w:tmpl w:val="E146FB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CFD5C67"/>
+    <w:nsid w:val="0AAF7F02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BB62768"/>
+    <w:tmpl w:val="5A58356C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F0221A"/>
+    <w:nsid w:val="0C054B06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C1AADBA"/>
+    <w:tmpl w:val="97AAD08C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A55D4B"/>
+    <w:nsid w:val="0D1F7E9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3A0EC80"/>
+    <w:tmpl w:val="70BA2AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258C25D5"/>
+    <w:nsid w:val="0E114FDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0E096AA"/>
+    <w:tmpl w:val="DF36CB3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27622160"/>
+    <w:nsid w:val="12B029F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2924C6E8"/>
+    <w:tmpl w:val="4C908BC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B7F627A"/>
+    <w:nsid w:val="16E44B0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9F0A628"/>
+    <w:tmpl w:val="BB58A932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4F661E"/>
+    <w:nsid w:val="185A7834"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B0043C8"/>
+    <w:tmpl w:val="C34E396C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5076F6"/>
+    <w:nsid w:val="186C22B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9640A61E"/>
+    <w:tmpl w:val="93FA5A9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E691F8E"/>
+    <w:nsid w:val="1BA41465"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3734575E"/>
+    <w:tmpl w:val="2698156E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32720A77"/>
+    <w:nsid w:val="214A3C64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="869CAFE4"/>
+    <w:tmpl w:val="E0081DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36325062"/>
+    <w:nsid w:val="22B1135B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="905A6B84"/>
+    <w:tmpl w:val="BED0A0DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="369105FB"/>
+    <w:nsid w:val="23FC304C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFAAA2FA"/>
+    <w:tmpl w:val="6F1AC3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D453582"/>
+    <w:nsid w:val="2810251A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="109C7DA8"/>
+    <w:tmpl w:val="8B141032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47EA300C"/>
+    <w:nsid w:val="28C702E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BF83E58"/>
+    <w:tmpl w:val="6EAE6D42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="483A0BA3"/>
+    <w:nsid w:val="29BD01DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43B4C00C"/>
+    <w:tmpl w:val="FD2AF050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="494235E8"/>
+    <w:nsid w:val="2BB21480"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C1AADBA"/>
+    <w:tmpl w:val="3E34AAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F73D2E"/>
+    <w:nsid w:val="2F712DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8247F2C"/>
+    <w:tmpl w:val="F8E4EEE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A6135E3"/>
+    <w:nsid w:val="322568F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D956357C"/>
+    <w:tmpl w:val="10F4CF6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A74137E"/>
+    <w:nsid w:val="36E822E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C89483E6"/>
+    <w:tmpl w:val="C2C8F6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B6A5E8F"/>
+    <w:nsid w:val="3C4726C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09F2C58A"/>
+    <w:tmpl w:val="0CD21A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DBA0BE4"/>
+    <w:nsid w:val="3E0C25AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4052153E"/>
+    <w:tmpl w:val="B6300066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FFC2F9E"/>
+    <w:nsid w:val="41D41E77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9CC4264"/>
+    <w:tmpl w:val="2E8E5A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50157FDA"/>
+    <w:nsid w:val="42630200"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87121E40"/>
+    <w:tmpl w:val="E6C6E6B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50341612"/>
+    <w:nsid w:val="46491DAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8B647D2"/>
+    <w:tmpl w:val="002877DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52623ADD"/>
+    <w:nsid w:val="4FD43E62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB7C871A"/>
+    <w:tmpl w:val="1A127398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52E143BE"/>
+    <w:nsid w:val="55C82DF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8604B510"/>
+    <w:tmpl w:val="1D464C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D66F20"/>
+    <w:nsid w:val="5972414B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2692312C"/>
+    <w:tmpl w:val="F75AD86A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54840539"/>
+    <w:nsid w:val="5B5D413D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D05E34C8"/>
+    <w:tmpl w:val="391C5C5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557C4F26"/>
+    <w:nsid w:val="5DA12754"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCEEC4DC"/>
+    <w:tmpl w:val="D41E29F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56182ED2"/>
+    <w:nsid w:val="5F3B26BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="880242DA"/>
+    <w:tmpl w:val="BCBCE90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="562042B6"/>
+    <w:nsid w:val="5FCC53CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83863280"/>
+    <w:tmpl w:val="8A623FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563A3981"/>
+    <w:nsid w:val="61670007"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6E8CE86"/>
+    <w:tmpl w:val="583E96E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AC32EE3"/>
+    <w:nsid w:val="617F1AAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1656465A"/>
+    <w:tmpl w:val="8BD2977A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F8243F3"/>
+    <w:nsid w:val="61EA2B1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD3C0050"/>
+    <w:tmpl w:val="31BECA8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65111013"/>
+    <w:nsid w:val="63131C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED6CD624"/>
+    <w:tmpl w:val="99ACF254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="660A4D5A"/>
+    <w:nsid w:val="67B83923"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E81AE3CC"/>
+    <w:tmpl w:val="9564B950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC97A00"/>
+    <w:nsid w:val="69577703"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="225C7EB6"/>
+    <w:tmpl w:val="28CC9B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF26C50"/>
+    <w:nsid w:val="6EE33E59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D1CFD50"/>
+    <w:tmpl w:val="6A2478C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C0D043B"/>
+    <w:nsid w:val="712C0503"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE86C6AC"/>
+    <w:tmpl w:val="A9BC1928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71133F46"/>
+    <w:nsid w:val="73D9268C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5FE7AD4"/>
+    <w:tmpl w:val="EAAA00DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71256954"/>
+    <w:nsid w:val="7433243F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED986986"/>
+    <w:tmpl w:val="CB6A56F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B4592F"/>
+    <w:nsid w:val="74675212"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03D678DA"/>
+    <w:tmpl w:val="F3800DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79EE021E"/>
+    <w:nsid w:val="7A31021B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="406034DE"/>
+    <w:tmpl w:val="B748C4FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B5F34D4"/>
+    <w:nsid w:val="7C466684"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C45EF8E8"/>
+    <w:tmpl w:val="2BC45308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CDE2FA8"/>
+    <w:nsid w:val="7E6A71DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4CE99FA"/>
+    <w:tmpl w:val="67EAFC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="14">
-[...91 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
-    <w:rsid w:val="00122CC3"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
+    <w:rsid w:val="003E711E"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -4949,61 +4949,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00122CC3"/>
+    <w:rsid w:val="003E711E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00122CC3"/>
+    <w:rsid w:val="003E711E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5289,51 +5289,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18D80C3D-793F-4A71-9116-853DC6EA3114}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F382D2-3E7C-42FA-8C68-83057F32D05D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>