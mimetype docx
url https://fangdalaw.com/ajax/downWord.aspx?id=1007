--- v1 (2026-09-06)
+++ v2 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3EDCBC06" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="528DEAD2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003E711E">
+            <w:r w:rsidRPr="00564C4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>施巍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3525F863" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+          <w:p w14:paraId="706EB16B" w14:textId="29766B6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003E711E">
+            <w:r w:rsidRPr="00564C4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0CB6CF60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+          <w:p w14:paraId="6199424A" w14:textId="3F043F71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003E711E">
+            <w:r w:rsidRPr="00564C4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1109 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5C3E4E72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+          <w:p w14:paraId="4F910ACA" w14:textId="21029BC8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003E711E">
+            <w:r w:rsidRPr="00564C4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jshin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="09AA9C45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="641C3F3E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00564C4A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7139BAF6" wp14:editId="1D66EC4E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AB329FB" wp14:editId="5C10F78E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05BDB71B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003E711E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4FCDE865" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00564C4A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003E711E">
+            <w:r w:rsidRPr="00564C4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>施巍律师专长于公司和商事法律事务，并在多个行业都拥有令人信服的经验积累，包括制药、生命科学、大健康、私立学校教育以及一般工业领域。</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E711E">
+            <w:r w:rsidRPr="00564C4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392C9012" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2420E4B7" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1732 +446,1732 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785BB3D1" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E711E">
+    <w:p w14:paraId="5ABD283B" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>施律师在交易类事务与合规咨询类事务之间维持着较为平衡的执业重心。作为事务所公司业务组生命科学业务板块的牵头人，施律师擅长为客户范围广阔的法律议题提供见解。一方面，他被认为是在相关行业领域各类交易中最活跃及最具影响力的中国律师之一，涉及的交易类型包括授权许可、合作交易以及兼并收购等。在这些交易实践中，他以“敏锐的商业直觉”和“理解客户的需求”获得赞誉。此外，施律师在为客户提供合规监管相关咨询服务，尤其是对其中所蕴含的各种前沿法律课题提供意见方面亦有丰富的经验。施律师的客户评价道：“要找到一个既能掌控全局，又能潜心研究最小细节以确保工作成果质量的人并不容易。施律师以其专业性、对事业的热忱以及对行业的敏感而脱颖而出。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A93A29C" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="432E8432" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2475C543" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E711E">
+    <w:p w14:paraId="281D8C86" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购和兼并</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/股权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179A6C7A" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="0C37F25B" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾科联生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Newco融资4100万元美元（由红杉中国、元生和杏泽领投），并许可引进乐普生物开发、生产与商业化两款T细胞衔接器管线的全球独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6289139F" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="53B073FD" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康全球风险投资部门，为其参与多家中国生物医药研发企业（包括格治生物、元思生肽等）的股权融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E369530" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="291AE382" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，就其以全股票交易方式被一家纽交所上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio（纽交所股票代码：NUVB）完全收购提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E7AC51" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="0EEF490E" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药为其跨境重组以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+/A2/B/C轮私募融资事宜提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCBE6E3" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="21E32F70" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR (益商红木集团)为其在中国对30+桩物流资产的收购/剥离项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B4A10B" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="1FB40BAA" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其斥资上百亿人民币在青岛、泰州和无锡投资新生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD05809" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="28E8937A" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Redwood China Logistics Fund及其他卖方为他们向ESR和宏利金融集团设立的实体出售位于中国大陆的物流资产提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0A545E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="0E7746E3" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家生命科学领域的创业企业，例如凯思凯迪，亿腾医药和以星</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MitrAssist，为其多轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DBDE1F" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="284C0A9F" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿腾医药，为其向礼来制药收购抗感染药物产品组合（希刻劳和稳可信）以及位于苏州的生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F918647" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="3F7A5FF3" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药，为其剥离部分中成药资产组合以及位于昆明的一处生产设施并出售给一家领先的中国医药企业提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EB65E4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="6201595F" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management（德威学校品牌的亚洲运营商）为其进行的数轮私募融资以及其中国业务的重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D045582" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="54832442" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股为其对深圳先健科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(01302.HK)进行投资提供法律服务，先健科技为一家业内领先的心血管微创介入医疗器械供应商。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4AFFC4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="75D07166" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安集团，</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA, LOGOS（乐歌物流）以及森瑶资本为其在中国进行物流资产的系列收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1819B37B" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="36F93F70" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药中国，为在拜耳全球收购默克</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OTC业务后与默克OTC的中国部分整合提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4580E4C5" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="4E2334F1" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳，为其收购滇虹药业集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权提供法律服务，滇虹药业集团为一家中国领先的非处方药和中成药企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12355D81" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="0231A5FA" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德，为其与梅奥诊所共同设立一家提供先进临床检验技术的合资公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FF7504" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="75B11875" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>World Strides，一家世界最大的修学旅行公司为其在中国收购夏令营业务提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53559B59" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="793FACD3" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百汇医疗，一家总部位于新加坡的地区领先医疗服务提供商，为其在中国的若干私立医院以及诊所的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEC683F" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E711E">
+    <w:p w14:paraId="79842AB8" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产品许可与合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47306CE4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="6688E471" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表协和麒麟在就其亚太地区业务重组提供法律服务，该等重组交易通过一系列交易将协和麒麟中国所有权益转让给维健医药，并授予维健医药在中国商业化和生产五种处于商业化阶段的原研品牌药品以及两种全球产品的中国商业化许可权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3560" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="3CD35EC8" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康就其与就其与亚盛医药、无锡智康弘义、上海津曼特、勤浩医药等新药研发企业之间的多项联合用药临床试验合作项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392E30AF" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="7BE80D21" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表映恩生物，就其授予三生制药旗下沈阳三生制药授予其</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DB-1303产品 (HER2 ADC) 多个适应症在中国大陆、香港和澳门的商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E9C45D" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="17B2D422" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物与赛诺菲达成许可战略合作，以授予赛诺菲在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗(Uliledlimab)的独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3795F6A7" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="50ED07A5" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复宏汉霖就其获得</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Palleon Pharmaceuticals Inc.的first-in-class人唾液酸酶融合蛋白E-602在中国的独家开发和商业化权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7095C236" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="12D67BF2" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表石药集团全资子公司津曼特生物与江苏康宁杰瑞达成独家授权许可协议，用以在中国大陆地区开发和商业化</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JSKN003(一种靶向HER2双表位抗体偶联药物)，首付款及近期研发里程碑逾一亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3C8D1A" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="2E4642B1" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康华生物就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HilleVax授予其在大中华区以外市场开发、生产及商业化重组六价诺如病毒疫苗的独家许可权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273B6925" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="331D6DBC" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药就其创新药抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSLP单克隆抗体 (SHR-1905) 在大中华地区以外的市场许可授权Aiolos Bio提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28184C1E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="60B3B8E4" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业就其向三生制药授予中国大陆地区开发、注册、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-1单抗Nofazinlimab的独家许可权益合作安排提供服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5733A837" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="124A122D" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国制药公司就其各自核心产品在中国市场与推广商达成</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSO安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F401B29" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="5E27DA1A" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其与第一三共就代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DS8201的ADC产品根据该等产品的全球授权协议在中国市场达成共同推广安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C735B0" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="373DA6FA" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，为其授予恒瑞制药有关基石旗下主要管线之一抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CTLA-4（CS1002）的大中华区独家研发、注册、生产及商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F67CA94" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="33BD5D32" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cordis和百特在内的数家医疗器械公司，为其在中国执行产品的委托设计、研发和制造提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BE3023" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="5B0DBCAF" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表昂阔医药从普众发现医药科技公司获得关于抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH-6抗体偶联药物在全球（除大中华区外）开发、注册和商业化的排他性权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A45EF5C" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="1F5A37AB" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，为其将葆元的主要候选药物之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taletrectinib 分别在中国市场的商业化权利授予信达药业、将日本市场的商业化权利授予Nippon Kayaku (一家日本上市公司) 提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F89DE9" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="064C0343" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE750A6" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="615932D4" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其从绿叶制药取得血脂康</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(用于高血脂一线治疗的天然药)独家推广权利提供法律服务。该项目是首次由一家大型跨国制药企业由一家中国本土公司获得创新药的市场推广权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBF5A85" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="1D6FC0E3" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.1亿美元授权费以及持续的经济利益分享为对价向康哲药 业授予波依定在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE0C2B0" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="364C425A" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 亿美元的授权费以及持续的经济利益分享为对价向三生药业授予糖尿病药物组合在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8A9203" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E711E">
+    <w:p w14:paraId="1040A8DC" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日常运营</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/合规事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C0CF11" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="361CEB16" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表庄信万丰、科思创、易商红木、</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management、诺德安达、塞拉尼斯等多家企业为其日常业务涉及的法律问题提供意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494B88D5" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="0CB6FB65" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多生命科学企业，如阿斯利康，百时美施贵宝、腾盛博药、葆元医药、辉瑞、欧加隆、施乐辉、万益特、诺华、勃林格殷格翰、罗氏、基石药业、再鼎医药、渤健生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Biogen)、通化东宝、映恩生物以及复宏汉霖等为其日常业务涉及的法律及合规问题提供意见，包括研发、临床试验、上市许可、应对来自药监部门的调查和执法行动、产品经销、患者援助/服务项目、患者福利项目、产品推广、与NGO/PAG互动等各类议题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331FEC11" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="2B443D06" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德威学校在中国的国际学校、其姐妹学校民办德闳学校、康德双语学校以及诺德安达就其运营涉及的法律问题提供服务，包括新学校设立、校园建设</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/扩建、监管合规、关联交易、采购、数据保护、贷款融资、学校管理等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2604E6E4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="70F22BE1" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C191BBD" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="5B74A081" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦大学学院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UCL）法律系，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFCD209" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="32E5CB57" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F0B179" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="2DF293E7" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147F6C46" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="3C53ADFB" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A42BB12" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="05E20C4B" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF25021" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="23CBF08E" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A2DCDD" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="53AD596C" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为行业领军人物，施律师经常性被邀请在各个国家举办的各类专业会议和论坛发表演讲或参与小组讨论，以分享其对生命科学产业、并购及BD交易以及合规监管问题的见解。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A54EA2" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="00EB2AFC" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CC80E8" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="3AA4F231" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharma Boradroom出版的《中国制药法律监管手册》（2019和2021版）牵头作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9B602E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="7BBE9CAC" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal 500出版的《中国生命科学: 交易洞见及瞩目行业趋势》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEB5170" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="00DCD047" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal500出版的《生命科学与医疗健康2024年鉴: 中国篇问答指引》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224F4172" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="5EF6F4BA" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1FDDBB" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="667FFE9B" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2019至2021年度连续被钱伯斯亚太(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asia Pacific)推荐为在医药健康法律服务领域领先的律师，在2022至2025年度被钱伯斯大中华区(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greater China)推荐为在医药健康法律服务领域领先的律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495BBCF4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="46DD6975" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2020-2024年度连续被法律五百强(Legal 500)推荐为医药健康和生命科学领域中资所领先个人(Leading individual)。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D54D25E" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="5AA8B8DA" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2022至2024年度被亚洲法律(Asia Law)评为医药健康领域的杰出业者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6B3F12" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="42CF7D89" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">被Merger Market评为2019年制药、医疗和生物科技并购交易法律顾问。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DB12E4" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="0FE11797" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年被CHC医疗咨询和中信证券联合评为医疗健康行业五强最佳律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D41F35" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="72CE183B" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587D6586" w14:textId="77777777" w:rsidR="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="17ED3A58" w14:textId="77777777" w:rsidR="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">目前担任上海市生物医药协会法律和合规专委会副会长。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="426223A3" w:rsidR="00A46A04" w:rsidRPr="003E711E" w:rsidRDefault="003E711E" w:rsidP="003E711E">
+    <w:p w14:paraId="4F0A196B" w14:textId="7D23D567" w:rsidR="00A46A04" w:rsidRPr="00564C4A" w:rsidRDefault="00564C4A" w:rsidP="00564C4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E711E">
+      <w:r w:rsidRPr="00564C4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">施律师多年来致力于公益事业和青年专业人士的职业成长，并且是青年法律人成长公益组织NGLegal积极的贡献者和前理事会成员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003E711E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00564C4A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2377,1344 +2377,1344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008B7ABF"/>
+    <w:nsid w:val="039A69E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2076A0CE"/>
+    <w:tmpl w:val="389C1288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F564F0"/>
+    <w:nsid w:val="048F146D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11F8DC54"/>
+    <w:tmpl w:val="7EDAD884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03A87863"/>
+    <w:nsid w:val="09EC5973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93FA5A9A"/>
+    <w:tmpl w:val="7E5ADDD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06F51279"/>
+    <w:nsid w:val="0C832275"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC16DDD8"/>
+    <w:tmpl w:val="C7E08954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CA7233"/>
+    <w:nsid w:val="0C9613E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CFEA7FC"/>
+    <w:tmpl w:val="E5E89732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0930188D"/>
+    <w:nsid w:val="0FD510E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="465A730E"/>
+    <w:tmpl w:val="C57C9B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E6797D"/>
+    <w:nsid w:val="169A3815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="028062D0"/>
+    <w:tmpl w:val="9ADED9D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09EA0AF1"/>
+    <w:nsid w:val="186044DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B6A841E"/>
+    <w:tmpl w:val="03868C74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09EC66FD"/>
+    <w:nsid w:val="1910296C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E146FB96"/>
+    <w:tmpl w:val="1CFE7C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAF7F02"/>
+    <w:nsid w:val="1ABC6531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A58356C"/>
+    <w:tmpl w:val="91D89772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C054B06"/>
+    <w:nsid w:val="1B525F71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97AAD08C"/>
+    <w:tmpl w:val="540A9BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D1F7E9E"/>
+    <w:nsid w:val="1B9843E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70BA2AF2"/>
+    <w:tmpl w:val="761EC828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E114FDF"/>
+    <w:nsid w:val="1BA11B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF36CB3A"/>
+    <w:tmpl w:val="A23088B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12B029F8"/>
+    <w:nsid w:val="1BAC4792"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C908BC4"/>
+    <w:tmpl w:val="77963F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E44B0A"/>
+    <w:nsid w:val="1EFA1137"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB58A932"/>
+    <w:tmpl w:val="030070FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185A7834"/>
+    <w:nsid w:val="20685C32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C34E396C"/>
+    <w:tmpl w:val="A9BAD05E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="186C22B7"/>
+    <w:nsid w:val="20D07EF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93FA5A9A"/>
+    <w:tmpl w:val="5F6408FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA41465"/>
+    <w:nsid w:val="21600E81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2698156E"/>
+    <w:tmpl w:val="E25A16BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214A3C64"/>
+    <w:nsid w:val="22FC5983"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0081DD8"/>
+    <w:tmpl w:val="399C90DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B1135B"/>
+    <w:nsid w:val="23CB5F21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BED0A0DE"/>
+    <w:tmpl w:val="4442ED2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23FC304C"/>
+    <w:nsid w:val="242E43B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F1AC3FC"/>
+    <w:tmpl w:val="C57C9B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2810251A"/>
+    <w:nsid w:val="26454C41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B141032"/>
+    <w:tmpl w:val="A266A2D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C702E5"/>
+    <w:nsid w:val="26890546"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EAE6D42"/>
+    <w:tmpl w:val="08F0224C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BD01DE"/>
+    <w:nsid w:val="26E25C3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD2AF050"/>
+    <w:tmpl w:val="B6926D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB21480"/>
+    <w:nsid w:val="29207D57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E34AAAC"/>
+    <w:tmpl w:val="F19C9D24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F712DCE"/>
+    <w:nsid w:val="2DE56E18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8E4EEE2"/>
+    <w:tmpl w:val="FDE85D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="322568F1"/>
+    <w:nsid w:val="2E622498"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10F4CF6A"/>
+    <w:tmpl w:val="8BFCE8D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E822E2"/>
+    <w:nsid w:val="35D45576"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2C8F6DC"/>
+    <w:tmpl w:val="F83CA58C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C4726C3"/>
+    <w:nsid w:val="378D65DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CD21A1E"/>
+    <w:tmpl w:val="5350BAFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0C25AD"/>
+    <w:nsid w:val="3B46256F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6300066"/>
+    <w:tmpl w:val="46B05676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D41E77"/>
+    <w:nsid w:val="3BF42E6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E8E5A36"/>
+    <w:tmpl w:val="37BC7F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42630200"/>
+    <w:nsid w:val="3CF12C5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6C6E6B2"/>
+    <w:tmpl w:val="CC0A3348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46491DAA"/>
+    <w:nsid w:val="404A14FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="002877DE"/>
+    <w:tmpl w:val="A4C6D7A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FD43E62"/>
+    <w:nsid w:val="40FC4348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A127398"/>
+    <w:tmpl w:val="25769E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55C82DF9"/>
+    <w:nsid w:val="431F3E12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D464C1A"/>
+    <w:tmpl w:val="7C6255DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5972414B"/>
+    <w:nsid w:val="45034EC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F75AD86A"/>
+    <w:tmpl w:val="C222075E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5D413D"/>
+    <w:nsid w:val="452A12E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="391C5C5C"/>
+    <w:tmpl w:val="DF1845DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA12754"/>
+    <w:nsid w:val="514621D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D41E29F4"/>
+    <w:tmpl w:val="26EC7004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3B26BD"/>
+    <w:nsid w:val="527D530A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCBCE90E"/>
+    <w:tmpl w:val="186645FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FCC53CD"/>
+    <w:nsid w:val="528D2952"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A623FB8"/>
+    <w:tmpl w:val="DE8AEA10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61670007"/>
+    <w:nsid w:val="575470F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="583E96E2"/>
+    <w:tmpl w:val="2EAABD78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617F1AAA"/>
+    <w:nsid w:val="5DBE79C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD2977A"/>
+    <w:tmpl w:val="F9049046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EA2B1F"/>
+    <w:nsid w:val="60B42063"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31BECA8C"/>
+    <w:tmpl w:val="CE4A9C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63131C93"/>
+    <w:nsid w:val="61E00BD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99ACF254"/>
+    <w:tmpl w:val="C42456A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67B83923"/>
+    <w:nsid w:val="62952EE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9564B950"/>
+    <w:tmpl w:val="7A8CE056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69577703"/>
+    <w:nsid w:val="644F77F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28CC9B84"/>
+    <w:tmpl w:val="BB52B3C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE33E59"/>
+    <w:nsid w:val="663C606B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A2478C6"/>
+    <w:tmpl w:val="32F40EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="712C0503"/>
+    <w:nsid w:val="6890315B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9BC1928"/>
+    <w:tmpl w:val="16482E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D9268C"/>
+    <w:nsid w:val="6B3632DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAAA00DE"/>
+    <w:tmpl w:val="D8FA9E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7433243F"/>
+    <w:nsid w:val="703A1F69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB6A56F2"/>
+    <w:tmpl w:val="1EFC0B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74675212"/>
+    <w:nsid w:val="76031E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3800DC0"/>
+    <w:tmpl w:val="9B3CCF12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A31021B"/>
+    <w:nsid w:val="795039CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B748C4FE"/>
+    <w:tmpl w:val="ADB46D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C466684"/>
+    <w:nsid w:val="7C965C66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BC45308"/>
+    <w:tmpl w:val="B08ED7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E6A71DD"/>
+    <w:nsid w:val="7F634719"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67EAFC28"/>
+    <w:tmpl w:val="BCCC92B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
-[...5 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
-[...67 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3752,62 +3752,62 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
-    <w:rsid w:val="003E711E"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
+    <w:rsid w:val="00564C4A"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
@@ -4949,61 +4949,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E711E"/>
+    <w:rsid w:val="00564C4A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E711E"/>
+    <w:rsid w:val="00564C4A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5289,51 +5289,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F382D2-3E7C-42FA-8C68-83057F32D05D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA35CE67-4E89-45E9-87C1-D7C21351BDE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>