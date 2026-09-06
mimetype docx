--- v0 (2026-07-06)
+++ v1 (2026-09-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="477535C4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577250" w:rsidP="00577250">
+          <w:p w14:paraId="2C4F11E8" w14:textId="09646DCF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00577250">
+            <w:r w:rsidRPr="00EC2235">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>谢郑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="769C7518" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577250" w:rsidP="00577250">
+          <w:p w14:paraId="706EB16B" w14:textId="6CD54443" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00577250">
+            <w:r w:rsidRPr="00EC2235">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6B451233" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577250" w:rsidP="00577250">
+          <w:p w14:paraId="6199424A" w14:textId="4CA8A2AB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00577250">
+            <w:r w:rsidRPr="00EC2235">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1009 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="53D831BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577250" w:rsidP="00577250">
+          <w:p w14:paraId="4F910ACA" w14:textId="7C755C59" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00577250">
+            <w:r w:rsidRPr="00EC2235">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zxie@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="57EDA954" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577250" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3D90E1A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5385D7C0" wp14:editId="501DD313">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A2D3DAC" wp14:editId="30BFDBC3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0499B833" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00577250" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5E486AED" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00577250">
+            <w:r w:rsidRPr="00EC2235">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>谢郑律师为本所上海办公室的合伙人。谢律师擅长银行融资、兼并收购和重组破产业务。谢律师已在前述领域拥有超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="00577250">
+            <w:r w:rsidRPr="00EC2235">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20年的执业经历。他在劳动和就业方面也有丰富的经验。他曾就许多跨国公司在中国的劳工和就业问题向它们提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7A7430" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="04C72BEB" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1132 +446,1132 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4AE4A8" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="2E31E4D5" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379F4A26" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="033E6E75" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>融资领域的代表性交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6618FF87" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="78EBAC3E" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向广州富力地产股份有限公司下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>119.4亿元人民币贷款，用于收购大连万达旗下77家酒店资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0718D017" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="3011DC1C" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与汇丰银行的金额分别为美元97,800,000元及人民币60,000,000元的境外及境内贷款交易提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660FF076" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="2736BB43" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与ING银行、法国巴黎银行及东方汇理银行所组银团的金额分别为美元250,000,000元及人民币100,000,000元的授信提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4D6A50" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="4FE5EC03" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以周鸿祎为代表的买方团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为其向招商银行股份有限公司深圳分行安排的银团取得3,000,000,000美元等值人民币银团贷款用于Qihoo 360 Technology Co., Ltd.的私有化提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC70FD5" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="7044224D" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs为其牵头安排的对Biostime Healthy Australia Investment Pty Ltd.用于偿还于Biostime Healthy Australia Investment Pty Ltd.于2015年为收购Swiss Wellness Group Pty Limited绝大多数股权的过桥贷款的一笔4.5亿美元的再融资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAF6B3B" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="41268922" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其安排的三笔总金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27,000,000,000港币的定期贷款，用于提供给大连万达集团在境外设立的三家特殊目的公司用于大连万达商业地产H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767022B2" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="53A109A3" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其向许氏家族在境外设立的特殊目的公司提供的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,500,000,000港币的定期贷款，用于匹克体育的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED5C7DF" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="198FCE9C" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由国家开发银行香港分行、中国民生银行香港分行、美国银行、花旗银行、瑞士信贷新加坡分行、星展银行、德意志银行香港分行、工银国际等银行牵头的银团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为分众传媒控股有限公司(纳斯达克代码: FMCN)私有化项目15.25 亿美元银团贷款协议提供法律建议并起草相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDB8A1E" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="043F5A13" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited及其分支机构参与其向摩根大通银行香港分行安排的银团借取118,000,000美元贷款，用于收购一家国际教育集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CA9E5" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="2361191D" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行参与其向鼎晖旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH Giant Health (HK) Limited提供的320,000,000美元定期贷款，用于收购福建南平南孚电池有限公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19188D25" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="67B89586" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并领域的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323B89D7" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="134752D7" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为其收购一家中国主要非处方药和中医药生产商昆明滇虹药业有限公司100%股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D585C1" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="6D35E8CD" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合利华为其收购一家饮水机和净化器业务领导者沁园集团股份有限公司股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F68AAC" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="3BAD5BA2" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百特公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter）为其投资一家中国领先肠道营养产品公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E43781" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="113B9376" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为建立并重组其在中国的投资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48085A96" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="7860CFC6" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CCMP/联宇投资（Unitas Capital）为其收购一家中国领先环保公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D15076" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="37DCBBAE" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛直接投资部门（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs PIA）为其股权投资一家中国领先船运公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3A4606" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="1D4D4617" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表代表凯德集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capitaland）为其通过收购恒裕控股有限公司所持有的深圳南油购物公园多数股权的方式重组恒裕发行的累计本金金额为RMB 1,200,000,000的可换股债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4603C28A" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="7AF64F41" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百事集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pepsi）为其在上海建立亚洲研发物流中心项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F32C95" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="0AAF378D" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AstraZeneca）为其在中国建立一家新的药物生产厂提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71459136" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="438B88D8" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国迈威尔半导体公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marvell Semiconductor）为其位于张江的新建高科技园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717785B1" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="11116E7C" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表许多国际领先的私募股权基金在中国市场进行投资及兼并收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4A231F" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="430B2CEF" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表其他多家跨国公司处理它们在中国投资的日常事项，包括建立控股公司、独资公司、合资公司、重组中国业务、取得政府审批、销售和分销、劳动雇佣、外汇管制及土地事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE53140" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="63C79B2B" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组和破产方面的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA26662" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="7077BA9F" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国银行江苏省分行牵头的金融机构债权人委员会处理雨润集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C9DF72" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="38E074E1" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由南京银行和中信银行牵头的金融机构债权人委员会处理三胞集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABD2FF2" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="0C067C99" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中信银行牵头的金融机构债权人委员会处理丰盛集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28731657" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="15021686" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由花旗银行牵头的银团贷款人以及其委任的行政接管人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(普华永道)处理中国金属有限公司的破产问题，以及向常熟光大及中国金属有限公司子公司的管理人主张债权、并参与常熟光大的破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F511E3D" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="7923CC1A" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银团贷款人向一家中国房地产开发公司发放金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0283102C" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="38A86965" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行牵头的银团贷款机构，为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIT在中国的子公司发放30亿元人民币的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E5106B" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="6708AE8B" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EBB1B2" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="48F27C60" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法律系，学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C2D2FA" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="166FB7AC" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士法律学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE和LPC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F19E470" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="0897198A" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF188C9" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="79242822" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D350AD" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="7398BF86" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71892B64" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="1A7FE353" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644CBD67" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="0626DBA0" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谢律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年作为合伙人加入方达律师事务所。1996年至2004年间, 谢律师在英国高伟绅律师事务所(Clifford Chance LLP)执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FC7A4C" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="014D0DF4" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F5C19" w14:textId="77777777" w:rsidR="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="6D28B8A6" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0C9E3372" w:rsidR="00A46A04" w:rsidRPr="00577250" w:rsidRDefault="00577250" w:rsidP="00577250">
+    <w:p w14:paraId="4F0A196B" w14:textId="229474C1" w:rsidR="00A46A04" w:rsidRPr="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577250">
+      <w:r w:rsidRPr="00EC2235">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">谢律师连续被《亚洲法律与实务》杂志(Asia Law &amp; Practice)评为杰出律师。谢律师还被 Chambers &amp; Partners评为银行及融资业务领域、公司/并购业务领域的领先中国律师。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00577250" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC2235" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1777,1123 +1777,1123 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09454FC4"/>
+    <w:nsid w:val="07A507F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5BE878E"/>
+    <w:tmpl w:val="9092AE10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B626AB2"/>
+    <w:nsid w:val="09DD09B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="177A19E4"/>
+    <w:tmpl w:val="0B9A7964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BAE356A"/>
+    <w:nsid w:val="0DAB129A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63D8C57E"/>
+    <w:tmpl w:val="E5DEFF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14301FAE"/>
+    <w:nsid w:val="0FA90448"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15166B1C"/>
+    <w:tmpl w:val="2124C39C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E55BC8"/>
+    <w:nsid w:val="13333B6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8560068"/>
+    <w:tmpl w:val="BCBE64A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194D6713"/>
+    <w:nsid w:val="19E5193D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09901A90"/>
+    <w:tmpl w:val="D58842BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A171EE2"/>
+    <w:nsid w:val="1AD80791"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9046598C"/>
+    <w:tmpl w:val="BD0E63E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F424EA2"/>
+    <w:nsid w:val="2A7C03FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B1A9AAA"/>
+    <w:tmpl w:val="9BDAA54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8F76E0"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31275B9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D66A4E46"/>
+    <w:tmpl w:val="59AC9E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21D176F1"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3745072B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E98BC50"/>
+    <w:tmpl w:val="689EE946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA80F71"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="389E3A6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="222C5DF4"/>
+    <w:tmpl w:val="2FCCEC04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31971848"/>
+    <w:nsid w:val="3B0918B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="256C1C04"/>
+    <w:tmpl w:val="0D2A4DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32714EC8"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCF3A99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4148C9F2"/>
+    <w:tmpl w:val="95E294E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360341AB"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3A43EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E356059E"/>
+    <w:tmpl w:val="F2E25C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E8C45B7"/>
+    <w:nsid w:val="3F4B67E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="270EAB32"/>
+    <w:tmpl w:val="3ECC8E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A12489"/>
+    <w:nsid w:val="408B4DD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E41CB348"/>
+    <w:tmpl w:val="8BFCE920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B35B77"/>
+    <w:nsid w:val="44B3483E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B7CE294"/>
+    <w:tmpl w:val="F46A360A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48A94848"/>
+    <w:nsid w:val="47D7535A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F8C39FA"/>
+    <w:tmpl w:val="0D0E23D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D322A3F"/>
+    <w:nsid w:val="4B9D04AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="585046A6"/>
+    <w:tmpl w:val="E72AF25E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55BF4AE8"/>
+    <w:nsid w:val="4D824571"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="840ADB32"/>
+    <w:tmpl w:val="63C61FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57DC4BAD"/>
+    <w:nsid w:val="4DD07A62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA442A1E"/>
+    <w:tmpl w:val="DEE2369C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59665931"/>
+    <w:nsid w:val="53010E80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B84E3628"/>
+    <w:tmpl w:val="7B34D960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9B64B1"/>
+    <w:nsid w:val="5DEB5839"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6358BE36"/>
+    <w:tmpl w:val="EF367286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC2444B"/>
+    <w:nsid w:val="63893B5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF44C61A"/>
+    <w:tmpl w:val="CEAC2A70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E646E53"/>
+    <w:nsid w:val="646A051C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="919EC294"/>
+    <w:tmpl w:val="C804F01A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D85A01"/>
+    <w:nsid w:val="64B423CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="881AE8E0"/>
+    <w:tmpl w:val="6BB20D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63074365"/>
+    <w:nsid w:val="68C92F85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="585046A6"/>
+    <w:tmpl w:val="1520CD3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65CD28D7"/>
+    <w:nsid w:val="68D0310F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B83A1A14"/>
+    <w:tmpl w:val="75E65620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66EA7EA0"/>
+    <w:nsid w:val="694C4706"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60145246"/>
+    <w:tmpl w:val="689EE946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F7243FE"/>
+    <w:nsid w:val="69AD5C46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B1AFB94"/>
+    <w:tmpl w:val="D1345442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="716A4A25"/>
+    <w:nsid w:val="6CE26F0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A796A0DE"/>
+    <w:tmpl w:val="CE2C0C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71F22A8A"/>
+    <w:nsid w:val="6FC23E36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26E2F37A"/>
+    <w:tmpl w:val="DC1227DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B15BEB"/>
+    <w:nsid w:val="78290053"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14D6D2B2"/>
+    <w:tmpl w:val="0E4E3E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B12435A"/>
+    <w:nsid w:val="7D016491"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8946C000"/>
+    <w:tmpl w:val="2F4249C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F941F9B"/>
+    <w:nsid w:val="7D69672B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BE8E200"/>
+    <w:tmpl w:val="CB46B400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="27"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2942,51 +2942,50 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="00577250"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -3032,50 +3031,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EC2235"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4127,61 +4127,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00577250"/>
+    <w:rsid w:val="00EC2235"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00577250"/>
+    <w:rsid w:val="00EC2235"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4467,51 +4467,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17DB04E2-BF05-4A2C-8705-D8A3314716B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F88C472-1685-456A-B82C-BC1472EE1B2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>359</Words>
   <Characters>2051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>