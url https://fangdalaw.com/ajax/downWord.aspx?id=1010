--- v1 (2026-09-06)
+++ v2 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="09646DCF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+          <w:p w14:paraId="2C4F11E8" w14:textId="636923AB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00391687" w:rsidP="00391687">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EC2235">
+            <w:r w:rsidRPr="00391687">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>谢郑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6CD54443" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+          <w:p w14:paraId="706EB16B" w14:textId="538A33B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00391687" w:rsidP="00391687">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EC2235">
+            <w:r w:rsidRPr="00391687">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4CA8A2AB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+          <w:p w14:paraId="6199424A" w14:textId="77EE0A47" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00391687" w:rsidP="00391687">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EC2235">
+            <w:r w:rsidRPr="00391687">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1009 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7C755C59" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+          <w:p w14:paraId="4F910ACA" w14:textId="020D451A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00391687" w:rsidP="00391687">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EC2235">
+            <w:r w:rsidRPr="00391687">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zxie@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3D90E1A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="02E8BCF5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00391687" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A2D3DAC" wp14:editId="30BFDBC3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35A5B701" wp14:editId="2FA0519F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5E486AED" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC2235" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="47E4AE46" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00391687" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EC2235">
+            <w:r w:rsidRPr="00391687">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>谢郑律师为本所上海办公室的合伙人。谢律师擅长银行融资、兼并收购和重组破产业务。谢律师已在前述领域拥有超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC2235">
+            <w:r w:rsidRPr="00391687">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20年的执业经历。他在劳动和就业方面也有丰富的经验。他曾就许多跨国公司在中国的劳工和就业问题向它们提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C72BEB" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="176CE7A8" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1132 +446,1132 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E31E4D5" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="265DAAAC" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033E6E75" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="62181FA6" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>融资领域的代表性交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EBAC3E" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="5C8A74BC" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向广州富力地产股份有限公司下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>119.4亿元人民币贷款，用于收购大连万达旗下77家酒店资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3011DC1C" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="5591D6B0" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与汇丰银行的金额分别为美元97,800,000元及人民币60,000,000元的境外及境内贷款交易提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2736BB43" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="43BED1BB" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与ING银行、法国巴黎银行及东方汇理银行所组银团的金额分别为美元250,000,000元及人民币100,000,000元的授信提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE5EC03" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="1C0E1B9A" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以周鸿祎为代表的买方团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为其向招商银行股份有限公司深圳分行安排的银团取得3,000,000,000美元等值人民币银团贷款用于Qihoo 360 Technology Co., Ltd.的私有化提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7044224D" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="32BB4F3D" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs为其牵头安排的对Biostime Healthy Australia Investment Pty Ltd.用于偿还于Biostime Healthy Australia Investment Pty Ltd.于2015年为收购Swiss Wellness Group Pty Limited绝大多数股权的过桥贷款的一笔4.5亿美元的再融资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41268922" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="58851ECA" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其安排的三笔总金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27,000,000,000港币的定期贷款，用于提供给大连万达集团在境外设立的三家特殊目的公司用于大连万达商业地产H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A109A3" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="7B24ECBF" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其向许氏家族在境外设立的特殊目的公司提供的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,500,000,000港币的定期贷款，用于匹克体育的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198FCE9C" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="1601E2C3" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由国家开发银行香港分行、中国民生银行香港分行、美国银行、花旗银行、瑞士信贷新加坡分行、星展银行、德意志银行香港分行、工银国际等银行牵头的银团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为分众传媒控股有限公司(纳斯达克代码: FMCN)私有化项目15.25 亿美元银团贷款协议提供法律建议并起草相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043F5A13" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="07E54AE3" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited及其分支机构参与其向摩根大通银行香港分行安排的银团借取118,000,000美元贷款，用于收购一家国际教育集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2361191D" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="138CEA05" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行参与其向鼎晖旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH Giant Health (HK) Limited提供的320,000,000美元定期贷款，用于收购福建南平南孚电池有限公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B89586" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="386EA203" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并领域的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134752D7" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="6C7127B2" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为其收购一家中国主要非处方药和中医药生产商昆明滇虹药业有限公司100%股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D35E8CD" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="1AC97332" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合利华为其收购一家饮水机和净化器业务领导者沁园集团股份有限公司股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAD5BA2" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="55944BCB" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百特公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter）为其投资一家中国领先肠道营养产品公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113B9376" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="611874B8" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为建立并重组其在中国的投资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7860CFC6" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="6D9C2685" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CCMP/联宇投资（Unitas Capital）为其收购一家中国领先环保公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DCBBAE" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="41A99BC7" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛直接投资部门（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs PIA）为其股权投资一家中国领先船运公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4D4617" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="5D6ECD57" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表代表凯德集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capitaland）为其通过收购恒裕控股有限公司所持有的深圳南油购物公园多数股权的方式重组恒裕发行的累计本金金额为RMB 1,200,000,000的可换股债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF64F41" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="5369DCB7" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百事集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pepsi）为其在上海建立亚洲研发物流中心项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAF378D" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="32C20042" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AstraZeneca）为其在中国建立一家新的药物生产厂提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438B88D8" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="1AFE57DE" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国迈威尔半导体公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marvell Semiconductor）为其位于张江的新建高科技园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11116E7C" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="13C9C02B" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表许多国际领先的私募股权基金在中国市场进行投资及兼并收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430B2CEF" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="5F60C85E" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表其他多家跨国公司处理它们在中国投资的日常事项，包括建立控股公司、独资公司、合资公司、重组中国业务、取得政府审批、销售和分销、劳动雇佣、外汇管制及土地事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C79B2B" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="000B4D3B" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组和破产方面的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7077BA9F" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="60803368" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国银行江苏省分行牵头的金融机构债权人委员会处理雨润集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E074E1" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="579EB28B" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由南京银行和中信银行牵头的金融机构债权人委员会处理三胞集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C067C99" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="1D4F3F10" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中信银行牵头的金融机构债权人委员会处理丰盛集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15021686" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="301E59C9" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由花旗银行牵头的银团贷款人以及其委任的行政接管人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(普华永道)处理中国金属有限公司的破产问题，以及向常熟光大及中国金属有限公司子公司的管理人主张债权、并参与常熟光大的破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7923CC1A" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="4631A787" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银团贷款人向一家中国房地产开发公司发放金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A86965" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="05AB9A03" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行牵头的银团贷款机构，为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIT在中国的子公司发放30亿元人民币的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6708AE8B" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="64C76609" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F27C60" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="7E02048D" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法律系，学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166FB7AC" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="3E3508A0" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士法律学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE和LPC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0897198A" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="15700E3D" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79242822" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="16E97ED4" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7398BF86" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="1A0D5136" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7FE353" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="61276B99" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0626DBA0" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="5695FCD5" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谢律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年作为合伙人加入方达律师事务所。1996年至2004年间, 谢律师在英国高伟绅律师事务所(Clifford Chance LLP)执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014D0DF4" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="44D4DF52" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D28B8A6" w14:textId="77777777" w:rsidR="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="2A631C94" w14:textId="77777777" w:rsidR="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="229474C1" w:rsidR="00A46A04" w:rsidRPr="00EC2235" w:rsidRDefault="00EC2235" w:rsidP="00EC2235">
+    <w:p w14:paraId="4F0A196B" w14:textId="7D094528" w:rsidR="00A46A04" w:rsidRPr="00391687" w:rsidRDefault="00391687" w:rsidP="00391687">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2235">
+      <w:r w:rsidRPr="00391687">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">谢律师连续被《亚洲法律与实务》杂志(Asia Law &amp; Practice)评为杰出律师。谢律师还被 Chambers &amp; Partners评为银行及融资业务领域、公司/并购业务领域的领先中国律师。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC2235" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00391687" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1777,218 +1777,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A507F2"/>
+    <w:nsid w:val="0151208A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9092AE10"/>
+    <w:tmpl w:val="49687B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09DD09B9"/>
+    <w:nsid w:val="03E34D19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B9A7964"/>
+    <w:tmpl w:val="2A9C286C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DAB129A"/>
+    <w:nsid w:val="09E41462"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5DEFF62"/>
+    <w:tmpl w:val="46300052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA90448"/>
+    <w:nsid w:val="0A96522E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2124C39C"/>
+    <w:tmpl w:val="608C553A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13333B6B"/>
+    <w:nsid w:val="0CB703A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCBE64A2"/>
+    <w:tmpl w:val="EC64581C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E5193D"/>
+    <w:nsid w:val="0DCC754C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D58842BC"/>
+    <w:tmpl w:val="BA0627A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AD80791"/>
+    <w:nsid w:val="10FD601D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD0E63E6"/>
+    <w:tmpl w:val="24367C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A7C03FE"/>
+    <w:nsid w:val="14733138"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BDAA54A"/>
+    <w:tmpl w:val="5412CEFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15587D87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95543824"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17512DCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60C279B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17B35C1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11F89B18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="195E6348"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A55A1EAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AE20ECA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3450726C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C4D64E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF5C8024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CC5659D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B74C6686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D283F66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F90DD1C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="200520EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DEA3964"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B692670"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF5C8024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2057,135 +2267,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31275B9C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FBA1DF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59AC9E2E"/>
+    <w:tmpl w:val="0BC25718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3745072B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="301F58B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="689EE946"/>
+    <w:tmpl w:val="F9B070AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="389E3A6F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30F55E13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FCCEC04"/>
+    <w:tmpl w:val="76DC7B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0918B8"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36312F88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D2A4DFC"/>
+    <w:tmpl w:val="CBCE50DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A41C0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32B4879C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2257,643 +2488,412 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BCF3A99"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="425E5E27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95E294E6"/>
+    <w:tmpl w:val="61765FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3A43EB"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47380531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2E25C8A"/>
+    <w:tmpl w:val="31562B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4B67E3"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E01489"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3ECC8E1A"/>
+    <w:tmpl w:val="182A49CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="408B4DD1"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48E54346"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BFCE920"/>
+    <w:tmpl w:val="D29AD838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B3483E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A4A3D23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F46A360A"/>
+    <w:tmpl w:val="F22C2DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D7535A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BFA0471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D0E23D2"/>
+    <w:tmpl w:val="3CB2CE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9D04AB"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C0E7DE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E72AF25E"/>
+    <w:tmpl w:val="F55A44F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D824571"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50644E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63C61FD2"/>
+    <w:tmpl w:val="DD1068B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD07A62"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54A92984"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEE2369C"/>
+    <w:tmpl w:val="4AFAEB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53010E80"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65AD73A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B34D960"/>
+    <w:tmpl w:val="AAB46244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DEB5839"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71CC6D10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF367286"/>
+    <w:tmpl w:val="F072D2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63893B5A"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741A5A02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEAC2A70"/>
+    <w:tmpl w:val="EAA689E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...229 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-[...44 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="17"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2928,50 +2928,51 @@
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="00391687"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -3031,51 +3032,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EC2235"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4127,61 +4127,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC2235"/>
+    <w:rsid w:val="00391687"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EC2235"/>
+    <w:rsid w:val="00391687"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4467,51 +4467,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F88C472-1685-456A-B82C-BC1472EE1B2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F53A17B7-3E24-4763-8400-EA166E8DA461}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>359</Words>
   <Characters>2051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>