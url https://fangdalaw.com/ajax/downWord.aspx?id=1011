--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4BFF74A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7618A66A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D53651">
+            <w:r w:rsidRPr="00E45D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>许馨月</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="222A3E79" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+          <w:p w14:paraId="706EB16B" w14:textId="2AB53788" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D53651">
+            <w:r w:rsidRPr="00E45D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="49AB76B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+          <w:p w14:paraId="6199424A" w14:textId="05201C2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D53651">
+            <w:r w:rsidRPr="00E45D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="51F5D3EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+          <w:p w14:paraId="4F910ACA" w14:textId="3BE58D91" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D53651">
+            <w:r w:rsidRPr="00E45D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3115D7A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D53651" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="122F2CB9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45D38" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DFE40B6" wp14:editId="6DD060C4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36D37DE3" wp14:editId="3261DD0C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5ECFDA3A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D53651" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7074B563" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E45D38" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D53651">
+            <w:r w:rsidRPr="00E45D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>许馨月律师主要执业领域为跨境收购与兼并、外商直接投资、海外投资和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C5A290" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4DDC4B45" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1495 +438,1685 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5485F3" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+    <w:p w14:paraId="6F6D7A36" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F717CC" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="52C340A2" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性并购和重组交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67477E55" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+    <w:p w14:paraId="71F9227D" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表南微医学收购总部西班牙的医疗器械公司</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Creo Medical S.L.U.（CME） 51%股权，该公司在法国、比利时、德国和英国均有子公司，涉及多国 FDI 申报；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BECA6DE" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表南京迪威尔完成对新加坡油气行业设备</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OEM 制造商 HME Technologies 100%股权的收购；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7510F0" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表汉高集团完成对苏州博克的收购；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131908DD" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表霍尼韦尔境内业务的重组；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF6AE34" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表某知名新能源企业在阿曼和欧洲进行技术许可、当地设厂咨询和贸易协议的起草和谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1537B293" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表某知名浙江化妆品公司小股权投资某英国化妆品公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2010CC2B" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英孚教育出售其全球少儿英语项目多数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B97D70" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="670E61AA" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海海立集团收购汽车零件公司马瑞利全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HVAC业务多数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB080AE" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="191B45A1" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购全球物流服务提供商Apex Logistics的24.9%的股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1DAB7E" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="6803AC34" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购零售展示设备供应商BCR（邦全）多数股权以及其附加收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20975EA0" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="710F23DF" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美元基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C-Bridge参与对武田部分医药类资产的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABA8C43" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="4E33D7A1" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表霍尼韦尔交通和智能家居资产的剥离项目，其中包括其投资性公司以及子公司的分立；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F556AC" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="3D893A10" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABB的电网业务重组项目以及中国控股公司分立；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F46A02" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="63024DB2" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴收购联华超市股份有限公司股份；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493786BF" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="5C32B29D" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>51Job对拉勾网的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FA70FA" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="630DD8CB" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Axcel下属企业对山东某机械企业的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B069240" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="4C5C909D" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创医疗对以色列企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rapid的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692FBE1A" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="6B7D9FC8" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光明食品斥资约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>60 亿元收购以色列最大食品集团Tnuva的控股股权以及与小股东的股东协议的谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0A08F2" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="1ED35977" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株洲时代电气（中车子公司）收购英国水下机器人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMD 公司100%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9012C6" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="37CAFC24" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株洲时代新材（中车子公司）收购德国汽车部件生产商采埃孚的金属橡胶业务，这项交易涉及多个国家的股权和资产交易，是第一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A 股上市公司海外并购且构成重大资产重组的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C06117" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="6F79F8FC" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞乐音响收购喜万年集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80%股权以及与小股东的股东协议的谈判，该公司在全球有超过50 家子公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2150BEB5" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="33A3EC5A" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠普出售其杭州的一家子公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H3C，该公司为国内领先监控产品制造商；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25514730" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="24F2AE41" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表远东宏信香港证券交易所上市项目保荐人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186B642F" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="02188103" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表性合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521CC87C" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表上海汽车与通用汽车的合资协议续期谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADCD4B0" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表霍尼韦尔境内合资公司的延期谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEDFA1D" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表医疗器械公司</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ortho与润达成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106CEDCA" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表上海海立集团收购马瑞利全球</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HVAC业务并成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15894CBE" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表上海海立集团在印度成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD281A2" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表海立马瑞利在印度尼西亚成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C947465" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表屈臣氏旗下百佳超市与永辉、腾讯成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12825B31" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表阿里巴巴与万豪成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE3D149" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表酒店企业同派与携程成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6D64BC" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vopak在中国成立液化天然气供应站合资项目；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E45624A" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表光明食品与其以色列子公司小股东的股东协议的谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227D89DF" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表飞乐音响收购喜万年集团</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>80%股权以及与小股东的股东协议的谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242A85B3" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表嘉年华集团与中船集团以及中投成立船东合伙企业；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30795511" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tesco 与华润合资项目，该项目将两家中国领先零售商的业务结合在一起；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FE2B47" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表百事与康师傅战略合作项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116DC56F" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A972111" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="2FFE182C" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表施耐德投资苏州安驰和苏州新联；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F47BE68" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资财税企业诺诺</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148C6EE1" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="1D8FB79A" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC发行企业信联科技;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353CBDB9" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="5B6420D3" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资金融企业中和农信；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF9A8DC" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="1D837F48" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百威英博对酒类企业贝瑞甜心小股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366EB9AF" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="0EB0F3C4" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰投资食品公司三顿半；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A39D57" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="518AF9F0" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰投资Moody隐形眼镜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0688A28E" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="15BC8823" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业星思；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A5BFF3" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="333A42E1" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业星云；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370F4105" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="358894AC" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业韬润；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582A0066" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="114A4979" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业芯迈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEE1A1F" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="4A012C60" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资一家化妆品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OEM企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D168E18" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="19702B42" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资网易云音乐；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E511C8" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="3E4CDE37" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创医疗集团融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66613059" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...366 lines deleted...]
-    <w:p w14:paraId="18074B9D" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+    <w:p w14:paraId="0B4DD894" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648057F7" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="2DFBF0E1" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D41588" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="35CA5D9F" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBB15D1" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+    <w:p w14:paraId="260AFFDB" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中欧商学院卓越服务</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45D38">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>EMBA，2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A792E5" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4C4B18" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="25E9CE8B" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35168CC5" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="5A110DE7" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3EF037" w14:textId="77777777" w:rsidR="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
+    <w:p w14:paraId="757930ED" w14:textId="77777777" w:rsidR="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6788BF08" w:rsidR="00A46A04" w:rsidRPr="00D53651" w:rsidRDefault="00D53651" w:rsidP="00D53651">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D53651">
+    <w:p w14:paraId="4F0A196B" w14:textId="3459FA8C" w:rsidR="00A46A04" w:rsidRPr="00E45D38" w:rsidRDefault="00E45D38" w:rsidP="00E45D38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许馨月律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年加入方达律师事务所。加入方达之前，她自2010年至2017年在一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>魔术圈</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53651">
+      <w:r w:rsidRPr="00E45D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国律师事务所工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D53651" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E45D38" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2132,1250 +2322,1442 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00695788"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA887CE4"/>
+    <w:nsid w:val="01944560"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4489B68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A221C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60A2B658"/>
+    <w:nsid w:val="05705185"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA700E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06BD2187"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B54BA6C"/>
+    <w:nsid w:val="072D6DFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED347898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E35032"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7189B70"/>
+    <w:nsid w:val="0A63195D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0448A2AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148A2064"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B65EB8AA"/>
+    <w:nsid w:val="0D43675F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6C60058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15383207"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="222C7C3C"/>
+    <w:nsid w:val="0ED81CA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1823379F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CD86CE0"/>
+    <w:nsid w:val="15464A04"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A65A370E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA43013"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6A0358E"/>
+    <w:nsid w:val="18DA1A97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2B81926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE57ED4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="082A8D10"/>
+    <w:nsid w:val="1B007EF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31284988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFF2B08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81A03598"/>
+    <w:nsid w:val="1BC46AC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A48E81CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F91738"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92820516"/>
+    <w:nsid w:val="1C657822"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43403894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="268E60C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="085E8072"/>
+    <w:nsid w:val="1FAF277A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B634946A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26902A60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9080176E"/>
+    <w:nsid w:val="20A8177D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F381402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5F42F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3E4A6B6"/>
+    <w:nsid w:val="22637AE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10EC9210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B1D3432"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76D4FCB8"/>
+    <w:nsid w:val="247E3A6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FF4AC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE9506F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC90C134"/>
+    <w:nsid w:val="26AB14CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6DCC910"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9D0199"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D99024CA"/>
+    <w:nsid w:val="26E13AEE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FFA3666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB852F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9A6B57C"/>
+    <w:nsid w:val="27B46105"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E14A8A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30EC185E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7ABC20F4"/>
+    <w:nsid w:val="29B96A87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A88C9660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CB446C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48C8851E"/>
+    <w:nsid w:val="2D2A5A38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5D812CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3731177B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C18EFE64"/>
+    <w:nsid w:val="31F076A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CB64D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C511DDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F1A3A52"/>
+    <w:nsid w:val="35971810"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61489040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA139E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9502F530"/>
+    <w:nsid w:val="36A633DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75629B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DE96244"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E182C430"/>
+    <w:nsid w:val="38780654"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D8CF5FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EC7078F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28022A6A"/>
+    <w:nsid w:val="39C27E43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3134EFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B035F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45E8318C"/>
+    <w:nsid w:val="3CBC2776"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23F620FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46045C56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5EC90D4"/>
+    <w:nsid w:val="3F0D1AC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D665208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465B5D76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB083BC2"/>
+    <w:nsid w:val="3FBD7255"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D7A47B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E136C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E436AB1A"/>
+    <w:nsid w:val="417C7AAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F050ED30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AAC6AF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E761F9A"/>
+    <w:nsid w:val="431B2C48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D94CDE36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52721DB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63AC4558"/>
+    <w:nsid w:val="43DF7594"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6ADE3898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541D2B60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7EC07D4"/>
+    <w:nsid w:val="45383652"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A758810E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5631677F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DEA13CE"/>
+    <w:nsid w:val="46254EB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5D812CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57436A7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9FEBE8A"/>
+    <w:nsid w:val="466A1AF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC3CFBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="580A4DB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EACD3C8"/>
+    <w:nsid w:val="46D929D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A02417E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="585B5538"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AF66D2C"/>
+    <w:nsid w:val="47012A38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6D28334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58EA6263"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDC0FEA4"/>
+    <w:nsid w:val="4B705E09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCE620C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59960CF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96885BCE"/>
+    <w:nsid w:val="4C5D41CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E044BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA23929"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24809778"/>
+    <w:nsid w:val="4E043ABC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="981024F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F034711"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70446B62"/>
+    <w:nsid w:val="4F3D141F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EF425AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657D2713"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8758B54C"/>
+    <w:nsid w:val="53E429FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="937452CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6D30A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB8AC080"/>
+    <w:nsid w:val="59E622EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="956CDCCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C4474B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="082A8D10"/>
+    <w:nsid w:val="605F5578"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FC2BCBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="780E7C81"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EDC5F6C"/>
+    <w:nsid w:val="611F2B65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A552E6C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E300FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A874EDE8"/>
+    <w:nsid w:val="63671FBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78ACCAE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78F52C78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7C8759C"/>
+    <w:nsid w:val="65DC0795"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE224414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B8C7284"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="653880E6"/>
+    <w:nsid w:val="668D72D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F32CDCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD733F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A32EDE2"/>
+    <w:nsid w:val="69996B6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4246D7F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C174439"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14CC5EBA"/>
+    <w:nsid w:val="6D842676"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5792FFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE8389C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D40C8484"/>
+    <w:nsid w:val="6DE52DF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6E88444"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7021013C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="095C4F5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="723F20CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BCEF3FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72736DDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06AAF608"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74900B52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25081186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="788C5CC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C34C8E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79365CBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="563A524A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A793D71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB4E9278"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E683C8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="428683AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="2">
-[...35 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15">
-[...70 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="41">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="42">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="54">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="45">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="50"/>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3499,62 +3881,62 @@
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
-    <w:rsid w:val="00D53651"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
+    <w:rsid w:val="00E45D38"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4608,61 +4990,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D53651"/>
+    <w:rsid w:val="00E45D38"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D53651"/>
+    <w:rsid w:val="00E45D38"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4948,66 +5330,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{429CA799-B28B-4CFC-8AAE-867BCA9179F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7936396D-BF09-4121-B1BB-C65CC3B4304F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>234</Words>
-  <Characters>1340</Characters>
+  <Words>269</Words>
+  <Characters>1538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1571</CharactersWithSpaces>
+  <CharactersWithSpaces>1804</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>