--- v0 (2026-08-16)
+++ v1 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="60E26641" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5D8C5E03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C553E" w:rsidP="009C553E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F85F14">
+            <w:r w:rsidRPr="009C553E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>胡斌</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6879C36C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+          <w:p w14:paraId="706EB16B" w14:textId="6CFF6E95" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C553E" w:rsidP="009C553E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F85F14">
+            <w:r w:rsidRPr="009C553E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="224AF116" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+          <w:p w14:paraId="6199424A" w14:textId="1E422DA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C553E" w:rsidP="009C553E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F85F14">
+            <w:r w:rsidRPr="009C553E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="300F8D38" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+          <w:p w14:paraId="4F910ACA" w14:textId="6BDD8215" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C553E" w:rsidP="009C553E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F85F14">
+            <w:r w:rsidRPr="009C553E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jhu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="741BDBF8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F85F14" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="02DEBA83" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C553E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BD2AE5B" wp14:editId="6926A3FB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35A5EC50" wp14:editId="672839FF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5FA967F9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F85F14" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2BD43E7D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009C553E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F85F14">
+            <w:r w:rsidRPr="009C553E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>胡斌律师的执业领域专注于争议解决，特别是在知识产权、反垄断、竞争法、以及商业交易领域的诉讼和仲裁。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ECD1FA" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4D8F731F" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,754 +438,754 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB97A3E" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="43764688" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>胡斌律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000年加入方达律师事务所。加入方达之前，胡斌律师曾在上海市法院系统工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1448ADB9" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="5B173E9F" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>胡斌律师专长于专利、反垄断、不正当竞争、著作权、商标、以及商业交易等领域的重大复杂诉讼与仲裁，具有广泛的专业实践和超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30年的深厚经验，并为众多的跨国公司及中国公司客户提供专业法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28824F44" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="3C966BA8" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>胡斌律师在标准必要专利争议领域的代表性案例包括但不限于：美国交互数字公司与华为公司案件，该案是中国法院首例判决确定标准必要专利</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可费、以及中国法院首例判决标准必要专利反垄断侵权的案例，案件判决在全球范围内受到高度关注，并在之后的诸多标准必要专利纠纷中被参考和引用；OPPO公司与诺基亚公司案件，该案是中国法院首次就受到业界瞩目的5G标准必要专利的全球许可费率作出裁判，案件判决再次在全球范围内受到高度关注。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333AEA53" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="4C4EE18C" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C36662" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="0353D66A" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118D8AF1" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="6E090BC5" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国无线通信科技公司应对一系列作为全球诉讼一部分的在中国涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5G、4G、3G和2G通信标准必要专利许可的多项民事诉讼，其中包括，中国首例涉及通信领域标准必要专利许可的反垄断侵权民事诉讼、以及中国首例法院判决确定标准必要专利许可费的民事诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBA11F0" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="2B7AC1AB" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中国移动通信科技公司提起一系列作为全球诉讼一部分的在中国涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5G、4G、3G和2G通信标准必要专利的全球许可费率确定以及违反FRAND义务责任承担的民事诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338AD9EE" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="50D44E38" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的美国无线通信科技公司就其标准必要专利许可而受到国家发改委反垄断行政调查一案出具法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F07D08C" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="44A98252" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国的互联网公司向国家工商总局提起针对一款全球知名的大型在线游戏软件许可的反垄断行政调查程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E8CE79" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="4C61F277" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国芯片科技公司应对涉及集成电路芯片微控制器复杂技术的专利和著作权侵权民事诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FBBA01" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="542160B8" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国芯片制造公司应对作为全球诉讼一部分的在中国涉及电脑处理器芯片复杂技术的专利侵权民事诉讼及专利无效行政程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0823344C" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="7A552BC1" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国工具制造公司应对一系列在中国的专利诉讼及专利无效行政程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EAFBEA" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="75465224" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国无线通信科技公司获得了多项中国法院的有利判决，撤销了专利复审委员会对多个通信技术专利做出的无效决定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7009080A" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="6FC9F49C" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中国集成电路芯片制造公司提起针对其主要市场竞争对手的不正当竞争及商誉损害的禁令及侵权诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDA8A9A" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="0574C0B5" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名的日本跨国公司提起一系列针对在中国多个城市的多个侵权产品制造商及销售商的商标侵权及不正当竞争的禁令及索赔诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CDF059" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="41EDC62A" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国硫酸化工设备制造公司提起针对其中国公司前任高级技术管理人员的侵犯公司技术秘密的不正当竞争侵权诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C0A8BC" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="0B28483A" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的欧洲太阳能坩埚制造公司提起针对其中国公司前任高级技术管理人员及由该前员工设立的从事相同竞争业务的企业侵犯公司技术秘密的不正当竞争侵权诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1692D608" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="74F2F0ED" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国芯片科技公司提起针对一家集成电路设计公司的涉及集成电路芯片微程序及数据手册的复杂的著作权侵权诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEA546B" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="5DDBC638" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国户外用品制造公司成功应对一起涉及实用艺术作品的著作权侵权诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D0F458" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="366CD781" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球知名的商业公司成功应对其与一著名体育明星之间的肖像权侵权诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB8F23C" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="220FA4DF" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中国互联网公司在上海法院成功获得了首例商誉侵权的行为保全禁令，并获得针对一家中国报纸媒体及一家新闻网站媒体的名誉权侵权案件的胜诉判决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DD3F2E" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="5009670B" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国跨国公司在商事仲裁和诉讼中解决因燃气轮机销售及维护保养合同而引起的涉及复杂技术问题的产品质量争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5931615A" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="5A7DD861" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的电脑公司在商事仲裁中针对一家供应商因其提供的印刷电路板产生严重质量瑕疵而引起的涉及复杂技术争议的高额索赔诉讼，以及仲裁中的财产保全。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099F0B98" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="603B7C2E" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的台湾上市公司针对其经销商提起涉及复杂合同及抵押结构安排的商事仲裁，以及仲裁中的财产保全和仲裁后的法院执行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3EA040" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="1F13FAE5" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国公司在商事仲裁中解决其与一家国有企业之间关于资产和债务转让以及合作经营的纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F967E5F" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="73C12ECA" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国公司在一系列商事诉讼及行政程序中解决其与国内合资公司的合资中方及合资公司管理层之间关于合资公司控制权的争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76391E40" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="3EC0870D" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国上市公司针对一家其对外投资公司的创始股东提起关于业绩补偿对赌协议的商事仲裁，以及该被投资公司所涉及的控制权、解散及清算等一系列争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13527FDD" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="16880135" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E3DB45" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="6FDF66BA" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416B4A94" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="3DE36D60" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学法律系，学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F4AA0B" w14:textId="77777777" w:rsidR="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="2A42D65D" w14:textId="77777777" w:rsidR="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="192C5385" w:rsidR="00A46A04" w:rsidRPr="00F85F14" w:rsidRDefault="00F85F14" w:rsidP="00F85F14">
+    <w:p w14:paraId="4F0A196B" w14:textId="61267052" w:rsidR="00A46A04" w:rsidRPr="009C553E" w:rsidRDefault="009C553E" w:rsidP="009C553E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85F14">
+      <w:r w:rsidRPr="009C553E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F85F14" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009C553E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1391,239 +1391,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B51B20"/>
+    <w:nsid w:val="03185F12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8352811C"/>
+    <w:tmpl w:val="D312070A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13497FA0"/>
+    <w:nsid w:val="0B806FE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38243BAA"/>
+    <w:tmpl w:val="6D9A2F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13512D17"/>
+    <w:nsid w:val="0C9F5F7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52701A12"/>
+    <w:tmpl w:val="B4525382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14036ABE"/>
+    <w:nsid w:val="0D4F422C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEDE34EA"/>
+    <w:tmpl w:val="F81AB88C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14703C2F"/>
+    <w:nsid w:val="123A77C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A380F4A0"/>
+    <w:tmpl w:val="58762F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154E11E1"/>
+    <w:nsid w:val="1C4705ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC606726"/>
+    <w:tmpl w:val="6BA64E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8C236B"/>
+    <w:nsid w:val="1D0D27F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C13A625E"/>
+    <w:tmpl w:val="355ED014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="227E624B"/>
+    <w:nsid w:val="1F29171F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E78A3A48"/>
+    <w:tmpl w:val="BD6A3436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281D1687"/>
+    <w:nsid w:val="2B593BB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F041328"/>
+    <w:tmpl w:val="B2B0AB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA0758F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB547476"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1692,72 +1713,198 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335D404F"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="313739B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDC6CF7E"/>
+    <w:tmpl w:val="46221894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F70CB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44221A66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CD0023"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A572A878"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="349318DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F9C2E38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35750DF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCAC361C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="382074D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B42EADC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="392B66DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35D6A592"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1829,469 +1976,322 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D354DF9"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C000A56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9187784"/>
+    <w:tmpl w:val="738A0C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41260B66"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC44AB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ECE4C9A"/>
+    <w:tmpl w:val="355ED014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="430028E1"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42BD0E35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFA8B8E4"/>
+    <w:tmpl w:val="901053D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43350914"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55E0397D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33EAF132"/>
+    <w:tmpl w:val="95EAE0BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437F17DF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58C124CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14FC6D12"/>
+    <w:tmpl w:val="77BCF87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="449C5DAD"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BB14C6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A3E3358"/>
+    <w:tmpl w:val="AA94962E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476946AC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69994FCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A72AE9A"/>
+    <w:tmpl w:val="D3005370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA03035"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78BD4DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68A01EBC"/>
+    <w:tmpl w:val="947E49F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503665AD"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BC511AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18CA7DE8"/>
+    <w:tmpl w:val="B812217C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
-[...23 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
-[...11 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20">
-[...11 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2390,94 +2390,94 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
+    <w:rsid w:val="009C553E"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
-    <w:rsid w:val="00F85F14"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -3525,61 +3525,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F85F14"/>
+    <w:rsid w:val="009C553E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F85F14"/>
+    <w:rsid w:val="009C553E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3865,51 +3865,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC38F748-58CB-4D92-BA01-E80F03822876}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{415074AD-5382-41E4-90A3-CA25D8E69BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>280</Words>
   <Characters>1598</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>