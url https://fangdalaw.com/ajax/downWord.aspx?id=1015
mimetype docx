--- v0 (2026-09-06)
+++ v1 (2026-11-08)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5466CE49" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="133BB4EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B217DA">
+            <w:r w:rsidRPr="007C60F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙海萍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0704A6A8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+          <w:p w14:paraId="706EB16B" w14:textId="7498E945" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B217DA">
+            <w:r w:rsidRPr="007C60F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="587A303B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+          <w:p w14:paraId="6199424A" w14:textId="293A01F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B217DA">
+            <w:r w:rsidRPr="007C60F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="62991FEC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+          <w:p w14:paraId="4F910ACA" w14:textId="316A2AFC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B217DA">
+            <w:r w:rsidRPr="007C60F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5E7DEE51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B217DA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3B574647" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007C60F6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="202C7E35" wp14:editId="31FB2070">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E2FE126" wp14:editId="1467D1B9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="276A8E6E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B217DA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="50FFDF9C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007C60F6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B217DA">
+            <w:r w:rsidRPr="007C60F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙海萍律师专长投资并购、公司业务及合规业务，尤其在中日之间的直接投资、跨境并购、公司重组、解散清算、合规及一般公司法律事务方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDFB0AC" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="134F5902" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1671 +438,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE62880" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="64C3E003" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793E4866" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B217DA">
+    <w:p w14:paraId="029A5B92" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外商投资、跨境并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0F55E5" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="207EBD37" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某化工企业为其收购境内某化工企业提供法务服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505846FB" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="56B9653B" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT公司为其投资中国AI企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E6B6C8" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="3F9AF080" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过股权转让及认缴增资的形式向中国某道路交通运输车辆生产制造企业出资项目，主要负责投资协议、合资合同的起草与谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E7EA33" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="7FC13508" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国合资项目的投资架构调整提供全程法律服务，包括既有合资公司的股权转让、新设合资公司并进行经营者集中申报、合资公司运营涉及的长期租赁及管理协议的起草和谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B77CB1F" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="0761D541" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式参与中国某国有专业公司混合所有制改革项目，包括主要参与投资协议、合资合同等交易文件的起草与谈判、参与协调和处理产权交易所挂牌手续等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15834060" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1E5DAAE3" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式投资中国山东省某兽药生产企业提供法律服务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153C19D1" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="652A7958" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名饮料企业通过认缴增资的形式投资某食品企业在中国境内的速食品生产销售及便利店业务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A44E29" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="4BCEEF9F" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名制造企业通过取得新加坡上市公司股份的形式收购该上市公司在中国的药品生产及销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281F5BA3" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="4D6235BD" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名商社通过股份转让及认缴增资的形式向中国某兽药企业出资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4728F154" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1CA3290B" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某教育集团通过取得中国境外持股公司股份的形式收购该公司在中国的教育培训业务（该项目最终未实施）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188CF421" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1AB11B2F" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过资产转让、认缴增资等一系列交易收购某时尚品牌在中国的销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3617D637" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="6C943824" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过认缴增资的形式投资中国境内塑料制品生产企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE690B4" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="2ED5BB23" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名游戏开发公司通过认缴增资的形式出资中国某网页游戏及手机游戏开发公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C141BFC" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="128F0E42" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名房地产开发公司通过认缴中国境外持股公司增资的形式投资中国长春住宅开发项目及购物中心项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462B7B12" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="031CF868" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国境内某投资机构投资日本虚拟货币交易所</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7E798B" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1FAA2186" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名有色金属生产企业为其转让中国合资公司股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660DF19F" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5CC8E642" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多日本知名企业为其在中国的合资、合作、独资企业设立、重组、解散清算等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F2856E" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="0B9B07D8" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本三大航运公司处理其在中国的业务统合涉及的法律问题，包括新设中外合资公司、申请业务资质、多家分公司新设与注销、业务及人员转移等具体工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D63F77B" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1D1476B7" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名证券公司为其在中国设立其控股的合资证券公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5219EF12" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="09F9EC97" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其在北京设立包装行业合资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D757F6" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="303B631C" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社处理其在中国的多家中日合资公司的股权转让、增资、重组等相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F6DC56" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="7A301272" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名音像制品及电子产品生产企业为其在中国与某国有企业设立合资公司事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22881A5F" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="156CB809" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某娱乐内容企业为其在中国设立合资公司、并进行一系列业务转让和重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469B9A9B" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="7B4C1E07" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电信企业为其在中国设立从事通讯产品制造与销售的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6B9859" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5F9AB1CA" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电气生产企业为其在中国设立从事保健产品生产企业的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2457C4B5" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="38A83FAD" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其与上海某商业地产运营公司新设合资公司提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A908DA7" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="7555C837" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国新设合资房地产开发企业以及合资公司从事房地产开发及运营所涉及问题提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BF63A9" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="038D39AE" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名教育集团为其与中国某知名出版社新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD7E2B0" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="63BB7EE0" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名化工企业为其在中国新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570BB4A2" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1D61AEC7" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名女性及婴儿护理用品企业，为其与某中国包装材料公司新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7A9511" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B217DA">
+    <w:p w14:paraId="62CAB023" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F49E27" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="64B5D7C0" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名汽车行业企业处理内部舞弊行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274BC030" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="2B1265F9" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名电信企业处理其中国境内子公司的内部职务侵占行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9B8ECD" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5B638815" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本生产型企业处理工商部门对其发起的违反中国反商业贿赂相关法律的调查，并加强其合规政策制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301D6456" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="0C83388C" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业对其上海子公司员工的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D545D0" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5BC10301" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某化学行业企业对其在上海的子公司进行内部反舞弊、合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085DF641" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="16FFBBE6" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某金属行业企业对其江苏子公司财务人员的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEF5D69" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="595ED179" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某电子行业企业对其在中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006B44EE" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="7C0AD413" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某印刷行业企业对其在上海、深圳等地区的多家境内子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2422D72C" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5F52B20B" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某汽车零部件生产型企业对其在上海、天津、广东地区的中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D187BFF" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="386EBD62" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某生产型企业处理反垄断执法部门对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A25039A" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1041344B" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某知名企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1806A50A" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="6FDB0C8B" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某服务行业企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEFCD6F" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="0FE175C8" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某食品生产企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375EEF18" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="205DF69E" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业中国子公司应对华南地区海关对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9DF0AD" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="57021F1A" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某日本零售行业企业建设网络安全、数据合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405DEB14" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="2807FEE9" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家日本企业提供网络安全、个人信息保护方面的合规建议，协助其修改个人信息保护、网络安全相关制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F159731" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="15A6B3CB" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助数十家日本企业办理合规培训、提供合规咨询、完善合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62344394" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="7522B173" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660EF795" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="2C57C19C" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C96F851" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="60DE8F00" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东京大学，国际经济法方向硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CA7CF6" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1B24C118" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1770F034" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1B219CDE" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456D6081" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="535CBC03" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A039308" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="087D7B50" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年作为合伙人加入方达律师事务所。在此之前，她曾在中国知名律师事务所的日本业务团队、美国律师事务所的日本业务团队以及日本四大律师事务所之一森</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:eastAsia="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>滨田松本律师事务所累计工作十余年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1979FF36" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5E77CA9B" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FE98A2" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="6222338D" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A58373B" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1EA469F6" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国经济六法》，日本国际贸易促进协会，共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4330B8FD" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5D3F5297" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国商务法必携》，日本贸易振兴机构（JETRO），共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566EEB22" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="3DE097E9" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《在华投资新型态-外商投资合伙》，共同编著，NBL NO.921 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451E3B4F" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="3A1642F2" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资合伙企业相关规定》，共同编著，载《国际商事法务》2010年4月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E1AA39" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="6C6ABC84" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于外债登记新规公布》，载《国际商事法务》2013年7月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCAD477" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5CEA9C2F" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国法专栏月刊连载，载《China Concierge》2013年7月-2014年6月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFB3821" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="114A52DD" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于中国（上海）自由贸易试验区》，载《国际商事法务》2013年11月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CE01CE" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="6A24CEF2" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资企业的外汇资本金结汇改革的试验运用》，载《国际商事法务》2014年10月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1D1BD9" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5103A789" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国个人信息保护规制的强化及其对策》（共同著作）（国际商事法务、2018年2月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4E12F7" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="5F1B00FA" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业贿赂规制的修订》（共同著作）（国际商事法务、2018年6月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5867322F" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="4D8A71C0" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中华人民共和国新民事诉讼法司法解释实务解说（上下）》（共著）HSJ株式会社2018年6月、2018年7月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602D104A" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="1C88BD9C" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对虚假宣传规制的修订》（共同著作）（国际商事法务、2018年8月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7D160C" w14:textId="77777777" w:rsidR="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="64073DFB" w14:textId="77777777" w:rsidR="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业秘密相关规制的修订》（共同著作）（国际商事法务、2018年10月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5BDD6366" w:rsidR="00A46A04" w:rsidRPr="00B217DA" w:rsidRDefault="00B217DA" w:rsidP="00B217DA">
+    <w:p w14:paraId="4F0A196B" w14:textId="643E28D7" w:rsidR="00A46A04" w:rsidRPr="007C60F6" w:rsidRDefault="007C60F6" w:rsidP="007C60F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B217DA">
+      <w:r w:rsidRPr="007C60F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国民事执行财产调查和执行措施相关新对策》（共同著作）（国际商事法务、2018年11月号） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B217DA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007C60F6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2315,1608 +2315,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02703602"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89146734"/>
+    <w:nsid w:val="009B71D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31B8EA88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03521932"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43C8D24C"/>
+    <w:nsid w:val="01152E09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D789CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E76C48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="543E2E94"/>
+    <w:nsid w:val="090B24EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE823A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08055069"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA7E7D60"/>
+    <w:nsid w:val="09720D33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E6AC872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D2D1EC9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16A04586"/>
+    <w:nsid w:val="09DD1940"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="151AEF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11C0293B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2F66336"/>
+    <w:nsid w:val="0CD924B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0150C30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13555161"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCD29600"/>
+    <w:nsid w:val="11286729"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BE82B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13B41948"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9C6BF18"/>
+    <w:nsid w:val="11F7661E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A488458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145834AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78DC2DF6"/>
+    <w:nsid w:val="144C52AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76E6B248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14E37278"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EB61732"/>
+    <w:nsid w:val="16C715E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCB25130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15116A84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE742B7C"/>
+    <w:nsid w:val="185C40F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA661902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE4581D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="413869A6"/>
+    <w:nsid w:val="18F93141"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7548DEC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3C0A46"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A156CFAA"/>
+    <w:nsid w:val="28C37204"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF60D31C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B9E3A01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="774890B0"/>
+    <w:nsid w:val="29F8517F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E356EFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21777AC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A6CB69A"/>
+    <w:nsid w:val="2D2D483D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21E2530A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A956E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="102241A0"/>
+    <w:nsid w:val="2D543CA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5890E230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22F726E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1AE639A"/>
+    <w:nsid w:val="2E4C5BCD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34FCEDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="253A5D05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD7CA6BE"/>
+    <w:nsid w:val="2E890C8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CBE2A78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25F85EDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA183F10"/>
+    <w:nsid w:val="2FCA0632"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="425C5432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26A11BA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6958CA5E"/>
+    <w:nsid w:val="31F23DD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E720467C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB448A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFC46576"/>
+    <w:nsid w:val="37185E8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E00E3A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4A0206"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53B81DA0"/>
+    <w:nsid w:val="37FD15CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="778242A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B76E80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A624E66"/>
+    <w:nsid w:val="3891512D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCE05EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31F07B2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C8CF65E"/>
+    <w:nsid w:val="389D1358"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C65C33FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="334466C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B91AC56C"/>
+    <w:nsid w:val="3B821BE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EE0D7C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A73893"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1A4AFFE"/>
+    <w:nsid w:val="3BD65268"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD562C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383459C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6CCCCE2"/>
+    <w:nsid w:val="3D8565EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC6CCBB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE810A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EE41ED2"/>
+    <w:nsid w:val="3E870C11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E0A23A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F795090"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE742B7C"/>
+    <w:nsid w:val="3EBD0C31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D8C0C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC77C8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB58E422"/>
+    <w:nsid w:val="3F950121"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F623F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42A75463"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74DE0E80"/>
+    <w:nsid w:val="46D23A1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C9E7A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445838B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6EC78C2"/>
+    <w:nsid w:val="4791394E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95BCCE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44855C80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8903FE0"/>
+    <w:nsid w:val="4B5E2319"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BE6BF2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47856CF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97DC59F8"/>
+    <w:nsid w:val="4B901ABB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68F29F56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DB6FE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2B8E468"/>
+    <w:nsid w:val="4CEC32D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FD472E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AD2E14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A80A09AA"/>
+    <w:nsid w:val="50E93FD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED741C3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BDC7E41"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30522C2C"/>
+    <w:nsid w:val="53970864"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="899A4FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE23249"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EED4D50A"/>
+    <w:nsid w:val="55D2180E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1020E71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4F56AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D4624D8"/>
+    <w:nsid w:val="569C7812"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93AEFBA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503B23AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D670226E"/>
+    <w:nsid w:val="5727297F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EC01C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55310D02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1542EAAE"/>
+    <w:nsid w:val="58864666"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A030CBCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D9265A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F4A06E8"/>
+    <w:nsid w:val="58993FE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F623F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560B344C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30A0ED24"/>
+    <w:nsid w:val="59A2552E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E129E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563F6DCF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7D236C8"/>
+    <w:nsid w:val="5CC11E75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="552A9B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="573D000B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3B489BC"/>
+    <w:nsid w:val="604215BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="975C298C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E2D3F48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D482736"/>
+    <w:nsid w:val="605F5F56"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CEC302E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63F5793F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F4246BA"/>
+    <w:nsid w:val="615846D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41C69524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648C1047"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DDDE3F38"/>
+    <w:nsid w:val="628B3C0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD5E07A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65DA317D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26AC01C8"/>
+    <w:nsid w:val="62911EEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4F2EE3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68461F32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9D83142"/>
+    <w:nsid w:val="62DB3F38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26584AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68931B80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D56C2DC6"/>
+    <w:nsid w:val="63A73CBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEDC8062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E465378"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81541328"/>
+    <w:nsid w:val="63EC16A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BF49426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3C2B04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDCCCA00"/>
+    <w:nsid w:val="64864115"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F02420DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F9E4DA5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E4C5F1C"/>
+    <w:nsid w:val="69786817"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="123CF7C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FB71204"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF72F47C"/>
+    <w:nsid w:val="6AFF76E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87F4FD1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="701A6883"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E756961E"/>
+    <w:nsid w:val="6CFF487D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3AAC742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70DB458F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FD6A6BA"/>
+    <w:nsid w:val="6E9F1D74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7F80332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="739E372F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="693CB476"/>
+    <w:nsid w:val="71E07A5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFA289DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74094A72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CA064F2"/>
+    <w:nsid w:val="75E1078B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="993E855C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74872445"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB84E5BE"/>
+    <w:nsid w:val="78E3659E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63844ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7652671A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C1838F2"/>
+    <w:nsid w:val="796E506E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41363BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B2330CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46382E52"/>
+    <w:nsid w:val="79D66654"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D368FB3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C4F36C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5922BE3A"/>
+    <w:nsid w:val="7B857B90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="313E85E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D9E6F78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5622758"/>
+    <w:nsid w:val="7D921373"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="649AEF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB256EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="725CC344"/>
+    <w:nsid w:val="7E3058AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D02CCB02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="41"/>
-  </w:num>
-[...169 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3989,89 +3989,89 @@
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
+    <w:rsid w:val="007C60F6"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
-    <w:rsid w:val="00B217DA"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
@@ -5151,61 +5151,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B217DA"/>
+    <w:rsid w:val="007C60F6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B217DA"/>
+    <w:rsid w:val="007C60F6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5491,51 +5491,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2775E6FF-213B-47DE-B113-95EDCDF9FB35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E338E23-CB7A-409F-B179-A6CA32CBBB8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>434</Words>
   <Characters>2474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>