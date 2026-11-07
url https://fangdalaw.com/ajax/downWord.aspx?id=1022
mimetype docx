--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7F76751F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+          <w:p w14:paraId="2C4F11E8" w14:textId="05751EF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F412B" w:rsidP="004F412B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004F6F91">
+            <w:r w:rsidRPr="004F412B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张钺</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7E782DCE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+          <w:p w14:paraId="706EB16B" w14:textId="7931F8D7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F412B" w:rsidP="004F412B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004F6F91">
+            <w:r w:rsidRPr="004F412B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6382284D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+          <w:p w14:paraId="6199424A" w14:textId="0D244DC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F412B" w:rsidP="004F412B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004F6F91">
+            <w:r w:rsidRPr="004F412B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 9652 6124 / +86 19896512186 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1351048B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+          <w:p w14:paraId="4F910ACA" w14:textId="44C7FCD8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F412B" w:rsidP="004F412B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004F6F91">
+            <w:r w:rsidRPr="004F412B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yue.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4BCBB993" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F6F91" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="32995DDA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F412B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="619B2347" wp14:editId="545B2F2D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40B246B1" wp14:editId="51EC3BC5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2627F18F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004F6F91" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="473BBD7D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004F412B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004F6F91">
+            <w:r w:rsidRPr="004F412B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张钺律师主要从事私募股权及资产管理，专注于美元基金设立及监管事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780A423C" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="01D826A4" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1206 +438,1206 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DC8984" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="40006F4D" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F735B6B" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="49C5AFB4" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金发起人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2253B9F4" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="6FEF9095" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CICC Capital）及德太集团（TPG）设立具美元/人民币双币架构的中国协同投资平台，该投资平台专注于中国及海外的投资机会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F408A1" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="0AFFA965" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君联资本设立一支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A202B7" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="544B109F" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Black stone）设立多支专注于投资房地产相关的债务产品的基金及独立管理账户，其总规模超过100亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619A5C9B" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="7B4B5981" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carlyle）设立一个专注于投资能源资产的管理账户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C5776F" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="1898B9E7" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸥翎投资设立一支专注于投资旅游和休闲行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8E435E" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="00FBF1E1" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎资本设立一支专注于投资物流、供应链和相关行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EC1E41" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="64DB4D42" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表时代资本设立一支专注于投资科技和科技推动的公司的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EF16DC" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="7C5ADA32" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表元生创投设立一支专注于投资早期和成长期生命科学和健康行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA239DC" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="681B5509" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和玉资本设立一支专注于投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT，人工智能，科技和健康领域的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DD44B8" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="6FAF9207" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立作为其特殊机会投资平台一部份的一系列独立管理账户及私募股权基金，其累计认缴出资额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>150亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62795575" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="13937E04" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>First Reserve设立一支全球能源及基础设施基金，其规模为25亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D608616" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="2AF2062C" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A&amp;M Capital（为全球专业服务公司安迈企业咨询公司（Alvarez &amp; Marsal）的关联方）设立其首两支并购基金，其首支并购基金的规模达6亿美元及专注于北美中型市场的并购投资，其第二支并购基金主力投资于成长型企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0ED8BA" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="07F067F1" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital设立其第四期私募股权基金，其认缴出资额为40亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E11D6F1" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="47B797E7" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital设立其第四期专注于金融服务的基金，其认缴出资额超过7.75亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15171B0E" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="62D191A0" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立多个管理账户及募集投资于商业抵押担保证券（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CMBS）的两支对冲基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78426EA8" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="7FF7E20A" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aquiline Capital设立其第二期专注于金融服务的基金，其认缴出资额超过7.4亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7120C43F" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="0C9448C8" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石物业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone Property Partners）就其投资于核心增益型房地产资产设立多个共同投资载体及补充资本载体</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C43C0EC" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="6188672A" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它基金发起人客户包括厚朴投资、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG资本、Macquarie、摩根斯坦利（Morgan Stanley）等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600C124F" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="29E03490" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金投资人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA0F2D0" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="2F3B84D4" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大退休金计划投资局（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPPIB）投资于多支私募股权基金及创业投资基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F792019" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="5DDC57AA" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国太平就其拟投资于一支私募股权基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C14BF6" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="18411380" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港金融管理局投资于多支私募股权基金及房地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407FBEEA" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="1DD6F377" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购及其它交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FEF97A" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="1AF48240" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱康集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nasdaq：KANG）（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>爱康</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的创办人、主席及总裁张黎刚作为买方财团成员完成规模为15亿美元的爱康私有化交易。买方财团的其它成员包括云锋基金、阿里巴巴集团及博裕资本的关联方</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351E9710" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="3EEF14CC" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世邦魏理仕（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBRE）向ING收购位于欧洲及亚洲的房地产投资管理业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1E0C40" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="3F3011C7" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石于一项估值约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>230亿美元的交易中收购GECapitalRealEstate的资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AC6FDC" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="6C07850A" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital完成对AmWINS的13亿美元资本结构调整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F99C8AD" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="0F799DA5" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorsairCapital作为买方财团成员收购FirstEagleInvestmentManagement的大多数股权，其企业总值约为40亿美元。买方财团的其它成员包括由黑石发起设立的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628F173E" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="21881756" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital与买方团共同投资于JDA Software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745A17D2" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="138A9C15" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital向花旗集团（Citi group）收购其全球基础设施投资基金的管理权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A5B759" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="49815E71" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石抵押信托公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NYSE: BXMT）公开发行其1150万股A股普通股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587B5D6D" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="61421378" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lightyear Capital的日常基金运营及投资活动提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*包括加入方达前完成的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5D1BDC" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="5A2347FA" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416D1C0D" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="4CDFAE0A" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学经济学院，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4378B7EB" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="09739871" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国宾夕法尼亚大学，经济学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B633BA" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="023CF41A" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国乔治城大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15547121" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="32CA180A" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13960554" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="2B18C464" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B56D9EB" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="47D2D93A" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CCCF6E" w14:textId="77777777" w:rsidR="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="56B37E29" w14:textId="77777777" w:rsidR="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="56BC5F01" w:rsidR="00A46A04" w:rsidRPr="004F6F91" w:rsidRDefault="004F6F91" w:rsidP="004F6F91">
+    <w:p w14:paraId="4F0A196B" w14:textId="5DD0B9C9" w:rsidR="00A46A04" w:rsidRPr="004F412B" w:rsidRDefault="004F412B" w:rsidP="004F412B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所前，张律师于凯易律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6F91">
+      <w:r w:rsidRPr="004F412B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kirkland  Ellis）香港办公室担任合伙人。于重返亚洲工作前，张律师于盛信律师事务所（Simpson Thacher  Bartlett） 纽约办公室执业超过六年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004F6F91" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004F412B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1843,323 +1843,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008C1A29"/>
+    <w:nsid w:val="005610E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="782CAF48"/>
+    <w:tmpl w:val="EA22B29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03A4641A"/>
+    <w:nsid w:val="01A25E6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17964540"/>
+    <w:tmpl w:val="528E989E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="072F4324"/>
+    <w:nsid w:val="07852EBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2963DB4"/>
+    <w:tmpl w:val="8A821C84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083D317A"/>
+    <w:nsid w:val="090F25CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2892E7D0"/>
+    <w:tmpl w:val="48369B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E654C8"/>
+    <w:nsid w:val="0D7F6806"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEE009FC"/>
+    <w:tmpl w:val="E4C86A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ABD77A0"/>
+    <w:nsid w:val="0DDC60A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20BC2D12"/>
+    <w:tmpl w:val="9A1A66C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDD2F95"/>
+    <w:nsid w:val="11E11F02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEF257B2"/>
+    <w:tmpl w:val="FC86298A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FCB66DE"/>
+    <w:nsid w:val="11F7598D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C64D3F0"/>
+    <w:tmpl w:val="D07E16D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21086183"/>
+    <w:nsid w:val="190330C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F516FE3C"/>
+    <w:tmpl w:val="C2DE441E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243247ED"/>
+    <w:nsid w:val="19DB1440"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A446A04A"/>
+    <w:tmpl w:val="DF26647A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29113116"/>
+    <w:nsid w:val="1EA37E64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCE45574"/>
+    <w:tmpl w:val="05AC03E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B576E48"/>
+    <w:nsid w:val="1F17640E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="272AD4B4"/>
+    <w:tmpl w:val="81D09262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9E1496"/>
+    <w:nsid w:val="208A0D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE98D7C6"/>
+    <w:tmpl w:val="EB70BBFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="210A2567"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB06ED54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21476001"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C302B628"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25F71E9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A0482E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AEB29D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91D6599A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2F64B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C6806F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2228,135 +2333,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308C1E06"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EFB1ACC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FD655AA"/>
+    <w:tmpl w:val="751C5082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B952C6"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343C1B60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC90DC7A"/>
+    <w:tmpl w:val="FCD4FADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35327F56"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353F77C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5021420"/>
+    <w:tmpl w:val="C0C84538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3700449C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A99323C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAFED3DA"/>
+    <w:tmpl w:val="9ED26B28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2428,610 +2533,505 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E075A2D"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C943005"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AAA39FE"/>
+    <w:tmpl w:val="F9BA2180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429E68B7"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F794187"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7F05E0C"/>
+    <w:tmpl w:val="39340E40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5E0488"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45046765"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3176F836"/>
+    <w:tmpl w:val="56E644FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="505A41B4"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A302D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E46EC64"/>
+    <w:tmpl w:val="A7E48988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5088322B"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C273020"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="272AD4B4"/>
+    <w:tmpl w:val="BBE4A644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51D05044"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FFE13CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="859E898E"/>
+    <w:tmpl w:val="B9F8DDBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533F55E5"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52D50A8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66A06F1E"/>
+    <w:tmpl w:val="3A06639E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54504A23"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58E9335D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4036B7EC"/>
+    <w:tmpl w:val="61DA3E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55055AB3"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EBE779E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD681D74"/>
+    <w:tmpl w:val="1BD4DA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA32135"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6081014E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F78A09A"/>
+    <w:tmpl w:val="636EFD24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="631C01F0"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61C632EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="281281BA"/>
+    <w:tmpl w:val="89CE1EBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64211EBC"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63AA400B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D760584"/>
+    <w:tmpl w:val="E17E5DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67097E92"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66094115"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD8524C"/>
+    <w:tmpl w:val="E6BC7178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="673471C5"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665346C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B966257E"/>
+    <w:tmpl w:val="56E644FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B0906AF"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E3B1C4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89B44744"/>
+    <w:tmpl w:val="3106186E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6E600E"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EBC3719"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15826E6C"/>
+    <w:tmpl w:val="8012B744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="6">
-[...59 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="27">
-[...20 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3076,51 +3076,51 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="004F6F91"/>
+    <w:rsid w:val="004F412B"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
@@ -4265,61 +4265,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F6F91"/>
+    <w:rsid w:val="004F412B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004F6F91"/>
+    <w:rsid w:val="004F412B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4605,51 +4605,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F246CB7-837F-4CC5-9F87-2B446FD57026}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FAF31AC-9530-4E3C-9871-F1FEF28A162C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>276</Words>
   <Characters>1574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>