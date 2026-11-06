--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="10B6EF39" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00200686" w:rsidP="00200686">
+          <w:p w14:paraId="2C4F11E8" w14:textId="51632C22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545172" w:rsidP="00545172">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00200686">
+            <w:r w:rsidRPr="00545172">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>卓海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1847C76C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00200686" w:rsidP="00200686">
+          <w:p w14:paraId="706EB16B" w14:textId="10037B44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545172" w:rsidP="00545172">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00200686">
+            <w:r w:rsidRPr="00545172">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
-            <w:r w:rsidRPr="00200686">
+            <w:r w:rsidRPr="00545172">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>,深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="14BA2FD0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00200686" w:rsidP="00200686">
+          <w:p w14:paraId="6199424A" w14:textId="709C8FBB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545172" w:rsidP="00545172">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00200686">
+            <w:r w:rsidRPr="00545172">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3906 / +86 10 5769 5736 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="45C8ED2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00200686" w:rsidP="00200686">
+          <w:p w14:paraId="4F910ACA" w14:textId="4142E355" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545172" w:rsidP="00545172">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00200686">
+            <w:r w:rsidRPr="00545172">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>romy.zhuo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="500F689D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00200686" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2B394648" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545172" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A2D3FE0" wp14:editId="28554D0F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F49F8E5" wp14:editId="16018668">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="483F63B6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00200686" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3E180B05" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00545172" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00200686">
+            <w:r w:rsidRPr="00545172">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>卓海律师执业领域为金融业务，服务范围涵盖债务融资的全链条，包括涉外债务融资，债务重组，债务追偿，以及不良资产收购。卓海律师的主要客户为境内外金融机构，其对内地外汇管制的法律规定和实践以及司法实践有着深刻的理解，经常能够为客户提供创造性的解决方案。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D7A12B" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0BE58787" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1592 +447,1592 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE05C4E" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="6AC24112" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C137212" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="7AF441C5" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>项目融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDBE2A7" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="4500C47E" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在北方华锦联合石化有限公司大型炼油化工一体化联合装置、炼油厂和石化综合体项目银团贷款交易中代表沙特阿美</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF50544" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="2862735C" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在印尼苏拉威西矿业投资有限公司年产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30万吨镍铁项目融资中，作为牵头律师和中国律师代表国家开发银行厦门分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF0A14A" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="18CA4E9C" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在老挝琅勃拉邦海螺一期</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2500t/d熟料生产线建设项目融资中，作为牵头律师和中国律师代表中国进出口银行安徽省分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E6CCF3" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="46866EBC" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在佳鑫国际资源投资有限公司哈萨克斯坦巴库塔钨矿项目融资及后续变更交易中代表招商银行离岸金融中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763C9C4D" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="0F15BF1C" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中广核纳米比亚湖山铀矿融资及其后续多次变更中代表国家开发银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006A8996" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="7A20532C" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在斯里兰卡</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kalawa Aragam 10MW生物质电厂项目融资中，作为牵头律师和中国律师代表国家开发银行江苏省分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF848A6" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="2F164B22" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在印尼青山不锈钢有限公司年产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100 万吨不锈钢连铸坯及其配套 2x150MW 火力发电项目银团贷款融资中，作为牵头律师和中国律师代表由国家开发银行和中国银行雅加达分行组成的银团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381E3E10" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="7A6F0A52" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在印尼广青镍业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60 万吨镍铁项目银团贷款融资中，作为牵头律师和中国律师代表由中国进出口银行、中国银行以及工商银行组成的银团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9DB464" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="75FC4E22" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A05A3A4" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="02AFC07D" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在深高速收购深投控基建的并购贷款交易中代表中国进出口银行深圳分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747CD902" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="75B4C926" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在盐田港集团收购光汇石油集团有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK）90%股权的并购贷款交易中代表中国进出口银行深圳分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1362E748" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="4A58D907" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在安徽艾可蓝环保股份有限公司收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vitesco Technologies Faulquemont SAS 100%股权的并购贷款交易中代表招商银行海口分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492704B9" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="5AF5E174" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在凯龙瑞集团从越秀房地产投资信托处收购越秀新都会大厦的融资交易中代表创兴银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F03024" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="51685138" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B748899" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="1174F6C9" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>R-Bridge II Investment One Limited 作为代理行的一笔银团贷款交易中代表借款人Mirxes Holding Company Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB7D867" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="28409AE9" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHANGRI-LA ASIA LIMITED一笔人民币循环贷款交易中代表招商银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FB15F3" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="615A8559" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在碧桂园控股有限公司一笔再融资交易中代表创兴银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF198CF" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="3FE385B3" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中银香港作为牵头行的一笔银团贷款交易中代表借款人深圳控股有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472BCB7E" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="26F6237B" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在对盛业能源曹妃甸有限公司一笔再融资交易中代表华泰金控牵头的银团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466FBB54" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="499D650A" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在华为技术有限公司境外子公司的大量保理交易中代表中国进出口银行、建设银行和工商银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0881F0D0" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="5B3408C8" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在招商银行广州分行的一笔固定资产贷款交易中代表借款人广州美国人国际学校</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75372D81" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="33A2219A" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在国开行香港分行的一笔贷款交易中代表借款人国家电网海外投资有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DE0D2F" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="024BCC36" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>风险化解与处置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A6387E" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="152D743F" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在涉及于意大利、卢森堡、中国大陆和香港平行进行破产和解、债务重组、破产清算、清盘和仲裁程序的贷款追偿中代表国家开发银行江苏省分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76076A6F" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="28A43801" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在智利公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WOM S.A于美国特拉华州法院发起的破产程序中代表工商银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5AF348" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="1C065BFB" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国进出口银行深圳分行参与香港航空的债务偿还安排计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D4C03B" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="06A6EBE4" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外银团参与对合景泰富系相关公司的债务重组和追偿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065C2AB1" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="4EB37F6E" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外银团参与对融创集团相关内地子公司的债务重组和追偿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190C4BE7" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="43561DA0" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港投行向张近东及其两家子公司追偿股权回购款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4F7BD7" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="5F80AAC4" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在香港航空和香港国际航空租赁的贷款风险化解项目中代表国家开发银行海南省分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D09CBD4" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="1115AC37" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在香港国际航空租赁一笔贷款重组交易中代表中国进出口银行深圳分行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8A0F3E" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="598882A5" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在万达集团的一笔债务重组交易中代表国际足联</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EAB69F" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="7B665D03" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外基金参与对正荣集团及其子公司的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A862F6" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="15C1962F" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外基金参与对时代中国集团及其子公司的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC641F1" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="4F1A5F08" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表永隆银行参与对龙光集团子公司的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24468258" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="3D1DBA6B" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华融国际参与从工银亚洲收购一个不良资产包的尽职调查和交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BBE7CF" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="6CC79107" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表长城国际对国开行香港分行一个不良资产包进行尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771CDA0C" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="4382DEC7" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54631481" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="5DB9C647" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>西北政法大学，法学学士、法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656EEDEC" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="185ECCBE" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London，国际金融法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A553DC" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="6DF5326A" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB47FED" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="70FA296F" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A2A77D" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="0E8EB5A6" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAFD3F8" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="7FF87FF6" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卓海律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年2月加入方达律师事务所，常驻深圳和北京办公室，此前在一家主要的中资律所银行融资部工作约10年</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0954075A" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="336F16CD" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433E8314" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="2561E135" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0163BA71" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="430E8445" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年3月23日在香港华商银行公会发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一带一路与跨境担保</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579C9D3C" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="65DD2FBB" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年6月至7月在香港、上海、北京以及深圳四地由方达为客户举办的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外汇管制背景下的海外并购替代融资结构探讨</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>研讨会上发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ODI资金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>出境</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前的形势及办法</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268E45F0" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="3456FB9C" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年12月9日为深圳外资金融机构同业公会做</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境金融交易常见重大法律问题及应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FDD4C2" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="655BA416" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2023年5月24日为香港华商银行公会做</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>偿债资源为内地资产的境外债权，法律风险的防范和化解</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ED9BD5" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="2DBAEBCC" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年10月25日在APLMA、深国仲以及方达联合举办的研讨会上，发表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境融资应关注的核心法律问题-对境内银行从事跨境业务的法律观察与建议</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6265A2FF" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="38150379" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240B2945" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="63A6C53B" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中资银行境外贷款业务常见法律问题及建议》，发表于《中国外汇》2022年第8期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DED217" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="429B9816" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中资房地产企业境外债权人结构性劣后地位的由来及破局》，2022年5月18日发表于方达律师事务所公众号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEE0027" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="74C33A26" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58971B18" w14:textId="77777777" w:rsidR="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="54060FCC" w14:textId="77777777" w:rsidR="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">APLMA（亚太贷款市场公会）中国委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="27A5AE11" w:rsidR="00A46A04" w:rsidRPr="00200686" w:rsidRDefault="00200686" w:rsidP="00200686">
+    <w:p w14:paraId="4F0A196B" w14:textId="0F321C01" w:rsidR="00A46A04" w:rsidRPr="00545172" w:rsidRDefault="00545172" w:rsidP="00545172">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200686">
+      <w:r w:rsidRPr="00545172">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00200686" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00545172" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2238,368 +2238,368 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00206F67"/>
+    <w:nsid w:val="039C3423"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3426F2CC"/>
+    <w:tmpl w:val="4ABC7430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F70EAF"/>
+    <w:nsid w:val="03A331A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="541632D6"/>
+    <w:tmpl w:val="19BE0636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039177EB"/>
+    <w:nsid w:val="0489358A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F604BAC6"/>
+    <w:tmpl w:val="E6201D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055D02D9"/>
+    <w:nsid w:val="0554192D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFE2856E"/>
+    <w:tmpl w:val="4E989BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C16EC1"/>
+    <w:nsid w:val="0B346E98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF34A7C8"/>
+    <w:tmpl w:val="86EA2226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B363CAB"/>
+    <w:nsid w:val="0C2758F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86282B3A"/>
+    <w:tmpl w:val="BF4C721A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="153C5FA1"/>
+    <w:nsid w:val="11D1257D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F58C933C"/>
+    <w:tmpl w:val="771CF636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154D5DB5"/>
+    <w:nsid w:val="16AC6ED7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4488776A"/>
+    <w:tmpl w:val="9B50CEBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168C2627"/>
+    <w:nsid w:val="19DB14AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD2E1C3E"/>
+    <w:tmpl w:val="788C28E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169635BA"/>
+    <w:nsid w:val="1EB65193"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="580C28B6"/>
+    <w:tmpl w:val="F328042A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B21AA2"/>
+    <w:nsid w:val="220729AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3426F2CC"/>
+    <w:tmpl w:val="B31233C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19103CA3"/>
+    <w:nsid w:val="246908B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E700B5C"/>
+    <w:tmpl w:val="20E43C60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A5F59F7"/>
+    <w:nsid w:val="269C6826"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3E6F732"/>
+    <w:tmpl w:val="20D050AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B17061A"/>
+    <w:nsid w:val="27396544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CB20CF4"/>
+    <w:tmpl w:val="8C9E0616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D172C74"/>
+    <w:nsid w:val="2CA276EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9A811CE"/>
+    <w:tmpl w:val="25186F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C71A2D"/>
+    <w:nsid w:val="2E9F52A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE8C7332"/>
+    <w:tmpl w:val="CBECA1A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2687,92 +2687,176 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30364E62"/>
+    <w:nsid w:val="315009BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10642AC6"/>
+    <w:tmpl w:val="D9CCEC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37981231"/>
+    <w:nsid w:val="32371D57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="458EEF82"/>
+    <w:tmpl w:val="8C842820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="328D196E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAE6A71C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D4625A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C302B366"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37086E6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32A8E6B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A2F5313"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DAC9106"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2844,829 +2928,745 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CED05DF"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D73303A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3F6C1EC"/>
+    <w:tmpl w:val="20D050AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CED1B59"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9B2F29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50A8BB30"/>
+    <w:tmpl w:val="03A4002A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF666CA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D45961"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40F8EDF4"/>
+    <w:tmpl w:val="BB8A3528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FB67C82"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="415E6261"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3544EDB0"/>
+    <w:tmpl w:val="D36ED456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DF7ED4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="453E28CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A18B92C"/>
+    <w:tmpl w:val="293C677C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F94922"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46AE45A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1B64014"/>
+    <w:tmpl w:val="EE863352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F52755"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C12181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8BC969A"/>
+    <w:tmpl w:val="0A141168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46CD72B5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48860A86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B4A1702"/>
+    <w:tmpl w:val="AD0E631A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48AE0D81"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BF95355"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="101C7EC6"/>
+    <w:tmpl w:val="AF34E6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B6B12CE"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C6750D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27F8CC00"/>
+    <w:tmpl w:val="04EC3F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C470817"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50550590"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="814A6D24"/>
+    <w:tmpl w:val="6D8E7704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E1C5394"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51DE7D58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41F240A0"/>
+    <w:tmpl w:val="961E73CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55027DB7"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56887A90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9109D12"/>
+    <w:tmpl w:val="0C36F1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E64B74"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63EC2B92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="476C6D48"/>
+    <w:tmpl w:val="4458324E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A791B50"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="641A795C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD2EE7F2"/>
+    <w:tmpl w:val="9BEAF270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5C7CAB"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="675A39A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F50047C"/>
+    <w:tmpl w:val="166220A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E884BC5"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67904B58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CF2C9D2"/>
+    <w:tmpl w:val="03342064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F78488F"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F696F6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0089124"/>
+    <w:tmpl w:val="A8789AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="695662AD"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F93324D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F27E620A"/>
+    <w:tmpl w:val="BE0A2596"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A871C4D"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70234F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1038AE0E"/>
+    <w:tmpl w:val="0292EBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C1370A0"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="704852C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29AAB528"/>
+    <w:tmpl w:val="1098F60E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D4A05DF"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="772C3045"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9386135C"/>
+    <w:tmpl w:val="F0E2B242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3C2DAA"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="776E0A2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB7893A4"/>
+    <w:tmpl w:val="0328982C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74425B31"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B391580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2922856E"/>
+    <w:tmpl w:val="C84212FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74971CF2"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C384729"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FD26F6A"/>
+    <w:tmpl w:val="7652CC94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A671ACC"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F3308CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DDCBD30"/>
-[...83 lines deleted...]
-    <w:tmpl w:val="5488662E"/>
+    <w:tmpl w:val="914A3820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
-[...38 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3682,83 +3682,83 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
-    <w:rsid w:val="00200686"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
+    <w:rsid w:val="00545172"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
@@ -4900,61 +4900,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00200686"/>
+    <w:rsid w:val="00545172"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00200686"/>
+    <w:rsid w:val="00545172"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5240,51 +5240,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46CCC185-9631-44A8-97F5-24FEB83C4C77}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{047730CB-6C92-4119-970F-C8DA268E2B9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>336</Words>
   <Characters>1921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>