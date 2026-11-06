--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="496A88B9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="219E1F5D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E672E" w:rsidP="002E672E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BD2BB3">
+            <w:r w:rsidRPr="002E672E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>姜笑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0BE6683F" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRPr="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+          <w:p w14:paraId="1549A92E" w14:textId="77777777" w:rsidR="002E672E" w:rsidRPr="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BD2BB3">
+            <w:r w:rsidRPr="002E672E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2139F368" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+          <w:p w14:paraId="706EB16B" w14:textId="45EC0940" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E672E" w:rsidP="002E672E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD2BB3">
+            <w:r w:rsidRPr="002E672E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="473BB14D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+          <w:p w14:paraId="6199424A" w14:textId="0B2BB74B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E672E" w:rsidP="002E672E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BD2BB3">
+            <w:r w:rsidRPr="002E672E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5733 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="580DAC9D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+          <w:p w14:paraId="4F910ACA" w14:textId="27235FF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E672E" w:rsidP="002E672E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BD2BB3">
+            <w:r w:rsidRPr="002E672E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiao.jiang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0352A450" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2BB3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="35B4AE61" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E672E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14763BD9" wp14:editId="043D0E2A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F929ACC" wp14:editId="3A6935FE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1FA3F47B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2BB3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="13251E30" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002E672E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BD2BB3">
+            <w:r w:rsidRPr="002E672E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>姜笑律师是方达主要从事跨境并购和私募业务的合伙人。她在多种行业的并购、公司融资交易和其他公司事务方面代表公司客户、国际银行和私募股权基金。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4DE7D9" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1D195F74" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1503 +458,1503 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368BD0B8" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="20054CD7" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAF574C" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="159BA13B" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C8A70F" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="490D9D37" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.7亿美元出售REC集团给印度信实集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB86374" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="59759ACA" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK海力士以近100亿美元的价格收购英特尔公司的全球闪存（NAND Flash）业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162560A6" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="20349753" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华融国际控股有限公司参与了其与银建国际控股集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>171）的合资项目。华融将持有合资公司49%的股权，合资项目总投资金额为约人民币8,700万元，合资公司将管理若干在大湾区的不良资产包</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478A39BD" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="3948B79F" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯鼎有限公司收购紫光科技（控股）有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>0365）已发行股本之约67.82%的多数权益，交易价格为港币990,000,000元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F86938" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="2AE6A280" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大悦城地产（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>207）转让其持有的上海高星置业有限公司和西安大悦城的股权给Garbo商业地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A7B9DC" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="3FA103AD" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国光大光大控股有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.26亿美元的价格收购Medtronic KL Holdings LLC所持有的先健科技公司（香港证券交易所主版上市，股票代码01302）的22.4%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4098A680" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="14E6343C" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋医疗基金以大约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美金的价格出售其投资的瑞莱生物工程（深圳）有限公司于上海润达医疗技术有限公司（A股股票代码603108）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7AE4C6" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="367B43AF" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安迪科医药集团的股东出售公司的控制权给烟台东诚药业集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股股票代码002675）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D81AAA3" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="220E8491" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）有限公司重组其有机硅事业部并在挪威奥斯陆证券交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1961C324" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="75E5881F" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表首泰金信（北京）股权投资管理有限公司、方圆地产服务集团（香港证券交易所主板上市，股票代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8376）分别收购两家香港持牌金融公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D233271" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="1D566F3B" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际顶尖投资银行收购国内一家带有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构的P2P公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DEEE61" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="6F950845" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云峰基金以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5600万美金收购总部位于加州的医疗设备制造商瑞莱集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D89A918" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="55EB519F" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团和浙江蚂蚁小微金融服务集团有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27亿人民币现金和各自相关资产成立一家海外O2O合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADC7686" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="3FF523E3" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气总公司以超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的金额拟收购由同一控制人控制的一家香港上市公司和一家私营公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57140D77" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="41CC4F6B" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家集成电路产业投资基金股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿港币收购中芯国际集成电路制造有限公司（香港主板上市，股票代码981）约13.04%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704E4445" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="5A29B388" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安居客以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.4亿美元出售公司给58.同城</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DFDD3" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="681F76AC" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MII Co, Ltd.,一家中国公司在香港设立的投资机构，以2.4亿美元从一家美国私募股权基金购买两家香港公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05094AE5" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="794B26F8" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以总共</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元的价格通过两个独立交易向一家中国投资基金出售了其两个欧洲子公司的部分股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC6BD0D" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="7622679A" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康师傅控股有限公司完成与百事可乐的战略联盟，百事可乐以其在中国的全部罐装业务换取了康师傅控股有限公司旗下饮料业务板块</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5%的股权，形成一个盈利达120亿美元的合并企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E011EB3" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="79259A4A" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元并购Elkem AS提供15亿美元的收购融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FA474C" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="752C29BD" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ZTE Agrobusiness Company Limited拟投资一家印尼农业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50449555" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="589AC65D" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团、美国百仕通集团和另外一家美国的私人股权投资基金组成的财团竞购澳大利亚的新农（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Pharm）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FA1B82" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="01DF4E83" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团公司竞标一家从事农用化学品业务的美国化工公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F08ED6D" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="548FAC6C" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元现金向黑石集团出售其20%的股权，以3.99亿欧元现金收购从事硅树脂和硫磺业务的Rhodia SA（法国）以及以4亿美元现金收购Drakkar Holdings S.A.（比利时）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219CF6BD" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="07604F0B" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅虎公司战略投资阿里巴巴公司，并与其在中国开展总计达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿美元的合作业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754DBF71" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="5FB2679B" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国海洋石油有限公司的独立非执行董事拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>185亿美元并购美国优尼科公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B14A32" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="433F8A99" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就盛大互动娱乐有限公司已累积持有新浪公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>19.5%的股权作为回应，新浪公司采纳股东购权计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF97054" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="6C2AFE93" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ispat Inland International N.V.于2004年以42亿美元并购国际钢铁集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38458E63" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="400C8B5A" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉百利史威士股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>42亿美元并购辉瑞有限公司的糖果业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DECBAF1" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="4557845F" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0ECB52" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="3B78E605" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Autoflight Global Limited，一家大型无人机的制造商，进行集团重组和A轮融资，融资额为537万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AC9B01" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="1EBA3790" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体有限公司旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Electronics Corporation （BVI） Holdings Company Limited以433万美元投资香港创业公司 Alpha Power Solutions Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF21CBB" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="17BE6280" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服对易保软件（为寿险和一般保险行业提供新一代软件和服务的领先服务提供商）总计</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3000万美元的D轮投资、大搜车（一家中国领先的二手车汽车交易服务供应商）总计5000万美元的D轮投资，以及对维金VFinance（一家互联网金融基础设施服务商）总计3500万美元的B轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF223D" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="5F24C7F0" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大金融投资丝路金融（一家领先投资咨询服务商），总计交易金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743E1173" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="2FAC1CF7" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yuneec集团以6000万美金出售公司15%股权于Intel Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517F8450" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="193CF570" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morningside Venture International Capital 对化妆品公司Luqa Ventures Co.,Limited 1500万美金的A轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16480ABE" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="626B37D6" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柯罗尼资本从</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Charm Way Profits Limited收购一栋位于北京的商品住宅楼，并又将该楼转售给世茂集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3D5722" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="12A3C47E" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIG China Investments One, Ltd.与启明创投及其关联基金共同股权投资于AllTech International Group, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F408063" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="07478D6F" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wafra Partners LLC连同Brown Brothers Harriman &amp; Co参与于CTM Group, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B2E6FF" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="5069355F" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行出让</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27项投资组合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A72B2FF" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="58966028" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波士顿科学国际有限公司参与于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Osiris Acquisition II, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40329A7E" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="6881062C" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DND Partners LLC 参与于The Tennis Channel, Inc. 的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCFCC12" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="75D5ABC1" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209CB1E1" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="14EC1815" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harlan Fiske Stone Scholar荣誉），2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EF7875" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="7A965846" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国天普大学，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dean&amp;#39;s Certificate of Excellence荣誉），1997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410BBF80" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="3E09FC37" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外语学院，经济学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>distinctions荣誉），1993</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAB45F6" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="62BCF22B" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34663A0A" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="6079C39D" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D45F840" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="72AB3D9F" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4E8CE3" w14:textId="77777777" w:rsidR="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="719EC77B" w14:textId="77777777" w:rsidR="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="427FB0F1" w:rsidR="00A46A04" w:rsidRPr="00BD2BB3" w:rsidRDefault="00BD2BB3" w:rsidP="00BD2BB3">
+    <w:p w14:paraId="4F0A196B" w14:textId="73579E76" w:rsidR="00A46A04" w:rsidRPr="002E672E" w:rsidRDefault="002E672E" w:rsidP="002E672E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2BB3">
+      <w:r w:rsidRPr="002E672E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，姜律师曾就职于纽约和香港的国际律师事务所多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BD2BB3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002E672E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2160,302 +2160,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046F5251"/>
+    <w:nsid w:val="03160544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFAA8F1E"/>
+    <w:tmpl w:val="9A505BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05937E8D"/>
+    <w:nsid w:val="036E3564"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F3C1E0A"/>
+    <w:tmpl w:val="42D8DB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="070C0F86"/>
+    <w:nsid w:val="06BE4B43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BB8B1C2"/>
+    <w:tmpl w:val="039E22AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4355A5"/>
+    <w:nsid w:val="093F647C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD981F5C"/>
+    <w:tmpl w:val="43684A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C3A40C8"/>
+    <w:nsid w:val="0F277FB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57DCEC38"/>
+    <w:tmpl w:val="CBFE463E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16447596"/>
+    <w:nsid w:val="125F743B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8E415B0"/>
+    <w:tmpl w:val="E8C2063C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19737FC6"/>
+    <w:nsid w:val="168D482D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D56C0F0"/>
+    <w:tmpl w:val="31A63354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A0977E0"/>
+    <w:nsid w:val="17612026"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B5E430E"/>
+    <w:tmpl w:val="F33ABE10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC45E5D"/>
+    <w:nsid w:val="1865062A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="454AA376"/>
+    <w:tmpl w:val="C54A57E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F604D2A"/>
+    <w:nsid w:val="19545A98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99664C2C"/>
+    <w:tmpl w:val="9AA2D8FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="215B4D91"/>
+    <w:nsid w:val="1A364E38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B396F7AA"/>
+    <w:tmpl w:val="E1EA4A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CDE04D2"/>
+    <w:nsid w:val="1C132C8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="164A6C0A"/>
+    <w:tmpl w:val="38F22BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FCD2407"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="749AA202"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21277AF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78585EC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21CE0C49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E90E65B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248F3CEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F690AA64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250568F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09CAC44A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26F53DCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5E6BB98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28AF01EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6C8E704"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2524,135 +2671,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323D0D09"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3164043C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABE040F6"/>
+    <w:tmpl w:val="06CC414C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="371676D5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32DB3A4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68DAD186"/>
+    <w:tmpl w:val="DA0C77EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A2496F"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32DD7C4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8246F66"/>
+    <w:tmpl w:val="B1A0C5B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0E4C03"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36686696"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F661142"/>
+    <w:tmpl w:val="9E861986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2724,871 +2871,724 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA72292"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40F9623E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E94EA5C"/>
+    <w:tmpl w:val="F5EC24CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F0D0D54"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="417E4217"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B61E5314"/>
+    <w:tmpl w:val="4E92BDA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41546243"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="469B787C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7C6CB86"/>
+    <w:tmpl w:val="157A6F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="416D45AB"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6F28C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AB8A6D6"/>
+    <w:tmpl w:val="FD020384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41BB6677"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D736B4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDD6F2A2"/>
+    <w:tmpl w:val="29889DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427711A8"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EE0227C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F51A77E4"/>
+    <w:tmpl w:val="56A21974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44813D11"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50E245EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F521F60"/>
+    <w:tmpl w:val="E3F4955E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45701D49"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51060D90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C3EFED4"/>
+    <w:tmpl w:val="5C1E3F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47136341"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="538F5F82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCC40C26"/>
+    <w:tmpl w:val="C05C4040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0B5267"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E474E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD6C7FA4"/>
+    <w:tmpl w:val="232801CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FE96763"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5953086A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFC6C8AE"/>
+    <w:tmpl w:val="06CC414C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51323140"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C822966"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A5A9342"/>
+    <w:tmpl w:val="11927CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5141603C"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA54A47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A1E4490"/>
+    <w:tmpl w:val="F3DE294A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59205A87"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F627C70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B86C8920"/>
+    <w:tmpl w:val="2E2CBC70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0E702A"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63D51F26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D90658F8"/>
+    <w:tmpl w:val="BC74320A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C946657"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683C0401"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DBC3BA8"/>
+    <w:tmpl w:val="F9A0068A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF940BB"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B543E7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="376A665C"/>
+    <w:tmpl w:val="4858C17A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="604914BA"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C2D3BB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4098845E"/>
+    <w:tmpl w:val="95D8E8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60655C4C"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2D5625"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E3AD6B2"/>
+    <w:tmpl w:val="8C8C6188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68F438E3"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="724339E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C15C69FE"/>
+    <w:tmpl w:val="DA2ED368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69D969AE"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76404FC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FD03822"/>
+    <w:tmpl w:val="F550C93E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A14472C"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793F376C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="657825CA"/>
+    <w:tmpl w:val="E74042AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A713F8F"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBB01EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5600AA96"/>
+    <w:tmpl w:val="25BE3B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A84213A"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C1D3291"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A34BD60"/>
+    <w:tmpl w:val="A77268E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B421F8A"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E901C1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00B46932"/>
+    <w:tmpl w:val="3336032A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3617,50 +3617,51 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002E672E"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -3706,51 +3707,50 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BD2BB3"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -4822,61 +4822,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD2BB3"/>
+    <w:rsid w:val="002E672E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD2BB3"/>
+    <w:rsid w:val="002E672E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5162,51 +5162,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1E28FA8-F97D-4C42-818C-45504EE25B49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA97C148-C411-47B6-A1E7-324153B6E62A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>