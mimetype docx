--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="25B81578" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3ADAF62B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002D1C00">
+            <w:r w:rsidRPr="00DE6D21">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵立行</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="221C511F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+          <w:p w14:paraId="706EB16B" w14:textId="7D22B080" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002D1C00">
+            <w:r w:rsidRPr="00DE6D21">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3360D267" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+          <w:p w14:paraId="6199424A" w14:textId="36DA1962" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002D1C00">
+            <w:r w:rsidRPr="00DE6D21">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="24747F7A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+          <w:p w14:paraId="4F910ACA" w14:textId="680C9A3E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002D1C00">
+            <w:r w:rsidRPr="00DE6D21">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3032F65C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D1C00" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="64A61073" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DE6D21" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E21FC2B" wp14:editId="28778D4A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D2034A" wp14:editId="63659F80">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="244B3ECB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002D1C00" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="46862DF7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DE6D21" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002D1C00">
+            <w:r w:rsidRPr="00DE6D21">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵立行律师专长劳动法。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371C0D4F" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="69F9D030" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1177 +438,1177 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C4B5FB" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="777B648B" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师拥有十年以上处理劳动法非讼类和诉讼类业务的专业和全面经验。其主要业务内容包括但不限于：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1）帮助客户建立和完善企业劳动人事制度和雇佣文件（包括但不限于录用通知、劳动合同、保密与竞业限制协议、培训协议、劳务派遣协议、劳务外包协议、员工手册及各专项规章制度等）；（2）就企业日常经营中遇到的劳动人事问题（包括但不限于有关招聘、工资福利、休息休假、培训、工伤、社会保险、外籍人员就业、劳务派遣、劳动关系的变更与解除等问题）提供法律咨询和建议；（3）在企业股权转让、资产出售、重组等交易和企业关闭过程中，提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动法尽职调查，设计与交易方案相配套的员工安置与补偿方案，并指导、协助实施；（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4）拟制企业裁员方案；（5）参与员工不当行为调查并就违纪员工处理提供法律意见；（6）帮助客户拟定、审查和修改员工股权激励计划及相关法律文件；（7）代表客户进行劳动争议仲裁、诉讼与和解等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7415B42A" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="178E44DF" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师在公司法领域亦拥有较为丰富的经验。其曾担任多家企业的外部常年法律顾问，并代表客户为在医药、教育、高科技等领域的境内和境外投资交易提供法律服务。这使其具备更敏锐的商业视角，能够针对客户的商业需求提供更切合实际的劳动用工方案及法律建议，并擅长处理劳动法与其他领域的交叉问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0115A248" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="786F0BF7" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FF0663" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="7E8F922A" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非讼类项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD391CD" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="2585D6BD" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向爱文世界学校提供常年法律顾问服务，就其在中国运营所面临的员工招聘、解聘、用工方式架构、内部政策制定、外籍人员雇佣等劳动法律问题提供法律意见，并起草、审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611B436A" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="6BBB73B9" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向迈兰制药提供常年法律顾问服务，帮助其起草、审阅及修改包括但不限于猎头顾问合同、劳务派遣合同、劳务外包合同、人力资源服务合同、劳动合同、保密协议、竞业限制协议、员工转移协议、员工手册、高管特别约定等在内的各项法律文件，并帮助其理解和适应中国劳动法律规范及司法实践</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CFC75D" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="4CB769C8" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向黑石提供常年法律顾问服务，就其中国关联公司的各项劳动人事事务提供法律意见，并起草、审阅及修改法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0469F62B" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="4D61DDC7" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴、蚂蚁金服、中信资本等机构及其下属公司就拟进行的并购、重组和投融资等商业交易进行劳动法尽职调查并就相关人员处置提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D98CB6B" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="164DF096" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向亚洲开发银行就其中国常设代表机构在中国雇用及管理中国员工相关事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BD40C5" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="340CD77B" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向礼来亚洲基金及其孵化公司就其高级管理人员和顾问的境内及境外雇佣模式、雇佣协议内容以及相关条款在域外的执行问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77424F5B" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="0B8A7EB6" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家知名地产公司就其位于北京的商业综合体项目及相关成员单位涉及的劳动人事法律文件、内部规章制度及相关法律问题提供全面意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3222838E" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="56D8E588" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家欧洲旅行支付管理公司就其中国子公司及其股东、董事因一起高级管理人员劳动纠纷所可能面临的潜在法律责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AED1342" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="6FC03DBB" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家国有商业银行就总行对其海外分支机构外籍高级管理人员雇佣关系的管理问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AC4C61" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="3A8FB0C8" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家美国大型零售公司就其在华独资企业遭遇危机时境外法定代表人的潜在责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2131E817" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="21B5B02A" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球知名股权投资公司提供有关中国基金从业人员资格和双重劳动关系架构问题的法律意见，并审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06112D4A" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="5F4B7A93" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国高校校办企业成功处理一起因政府政策变化和企业重组导致的职工安置项目，该项目同时涉及事业编职工、企业编职工、劳务派遣工以及劳务外包工的遣散和转移，服务内容包括提供法律意见、准备法律文件、制定行动计划、以及参与职工谈判等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0573D0A4" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="5B75839A" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制药企业处理一起与业务合并相关的人员安置项目，包括直接雇佣员工的转移、劳务派遣工的转移以及劳务派遣和人事代理机构的调整等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAC969E" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="0D123F9B" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业处理一起因其下属酒店关闭导致的员工安置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C1F67A" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="145E1E9A" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家信息技术领域的高科技企业处理一起因公司提前解散而导致的员工遣散事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D412F9" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="207E4D1C" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司就其一家中国关联公司员工涉嫌存在的贿赂行为参与内部调查并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F1E918" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="5028A222" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制造商就其一家中国子公司的数名员工涉嫌存在的违规情形参与内部调查及员工访谈，并就相关员工的劳动关系处理事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F931E80" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="0CDDE623" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家保险经纪公司应对一起前外籍雇员提起的劳动行政投诉以及由此引发的劳动行政监察程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264595A1" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="02CDECC7" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT公司起草和审阅员工持股平台协议、境外员工股权激励计划及相关股权激励文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BE9888" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="26167D2C" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动争议仲裁和诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3972CC66" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="284FC8DA" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡地产集团下属的两家在华企业应对一起前外籍高级管理人员因解除雇佣关系而提起的主张福利待遇、经济补偿金及赔偿金的劳动争议，并通过针对如何判定该外籍高管的劳动关系归属和法律适用等焦点问题的成功答辩，获得二审胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A00DA7" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="7F01F285" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家顶尖的丹麦涂料供应商应对一名因违反利益冲突政策被解除劳动合同的销售经理提起的违法解除赔偿之诉，并在仲裁、一审诉讼和二审诉讼中胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E884FD" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="7A391EB8" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网金融企业应对一起有关向前员工回购限制性股票单位的股权回购纠纷，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A085773" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="71DDAF57" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有电信运营商的下属单位应对一起与某管理人员之间因人事改革及历史遗留问题引发的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4CFD99" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="7262D425" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家行业领先的融资租赁企业应对一起前管理人员提起的有关劳动合同终止及福利待遇和经济补偿支付的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失近</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>99%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632E8DFC" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="6285F603" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家国家级高新技术企业应对一起与前管理人员之间的名誉侵权案件的二审诉讼和再审，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16154076" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="261EF9C5" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球知名的电子和医疗产品制造商发起一起关于要求一名前关键员工履行竞业限制义务并支付违约赔偿的劳动争议仲裁，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F42619B" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="0822C127" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国政策性保险公司应对一起与三期女员工之间有关解除劳动合同的二审诉讼，并获得维持原判的有利判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D184769" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="3799F546" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有财险公司应对一名中层管理人员提起的由岗位和薪酬福利调整而引发的劳动争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7700ED8F" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="0FE6C3F6" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国体育公司应对一名市场经理提起的有关不胜任工作的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EF52F1" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="51081886" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名美国化妆品公司应对一名公关总监提起的有关严重违纪行为的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AFC08E" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="61CE0212" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025BDA4B" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="50395F91" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E77E4E0" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="2FDEF733" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A34659D" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="2F76800C" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F784457" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="167397BC" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EEAE7E" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="403DC45F" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076CF808" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="470BB4C4" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E3B2D6" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="73D20416" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB25CFB" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="2972F08A" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0776458F" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="6EEA667B" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师曾就职于另两家中国“红圈”律师事务所，分别担任律师和合伙人，并曾在一家美国律师事务所实习一年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A17BAA" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="3D5EADE2" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D80FDFB" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="4A2275C1" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2202FA" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="4F05ED43" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《有关劳务派遣岗位</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>临时性</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的研究》（共同著作，《中国劳动》2012年第5期，转载于《律商中国法律透视》2012年04期）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E48B5F" w14:textId="77777777" w:rsidR="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="7576509E" w14:textId="77777777" w:rsidR="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6B5F4E33" w:rsidR="00A46A04" w:rsidRPr="002D1C00" w:rsidRDefault="002D1C00" w:rsidP="002D1C00">
+    <w:p w14:paraId="4F0A196B" w14:textId="2A7301A1" w:rsidR="00A46A04" w:rsidRPr="00DE6D21" w:rsidRDefault="00DE6D21" w:rsidP="00DE6D21">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1C00">
+      <w:r w:rsidRPr="00DE6D21">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">赵立行律师现任北京市律师协会法律风险与合规管理法律事务专业委员会委员，并为北京市劳动和社会保障法学会会员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002D1C00" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DE6D21" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1814,239 +1814,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="002F2B00"/>
+    <w:nsid w:val="02D14DE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7812D712"/>
+    <w:tmpl w:val="6B64718C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E9218D"/>
+    <w:nsid w:val="03E75BD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="414EB5C0"/>
+    <w:tmpl w:val="0E5E8F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E96EDB"/>
+    <w:nsid w:val="06812334"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B28C418A"/>
+    <w:tmpl w:val="FF364598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C4611D5"/>
+    <w:nsid w:val="0C0847E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="811EE020"/>
+    <w:tmpl w:val="05FAC78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4807E7"/>
+    <w:nsid w:val="12002D69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="285835D6"/>
+    <w:tmpl w:val="A8C40DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B1E12AE"/>
+    <w:nsid w:val="185828E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2186516"/>
+    <w:tmpl w:val="ACBE5FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E2E0D61"/>
+    <w:nsid w:val="1AC82F5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A4ACA26"/>
+    <w:tmpl w:val="07C2DEC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243672C5"/>
+    <w:nsid w:val="20093386"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="544A1008"/>
+    <w:tmpl w:val="6054F4FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBA72C8"/>
+    <w:nsid w:val="21E46CD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ADC51D2"/>
+    <w:tmpl w:val="3EF6D758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24E35F02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D30489A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26123517"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12E06428"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B232094"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3224DCCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4B1D4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3224DCCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2115,918 +2199,834 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="303D535F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315C4E4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="802A4000"/>
+    <w:tmpl w:val="23AA832A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E70B52"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C427610"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="308861A6"/>
+    <w:tmpl w:val="C982FFCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B40554D"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C7C0F27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB50A6A6"/>
+    <w:tmpl w:val="CCC2DEF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B463F09"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4097217A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="059EF0EA"/>
+    <w:tmpl w:val="7DF20F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CE84BE6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424517BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E44593E"/>
+    <w:tmpl w:val="268E997E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4050738E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="462B1AE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0658A4C6"/>
+    <w:tmpl w:val="AFB08344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="411D4027"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47693E62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="566CEB0E"/>
+    <w:tmpl w:val="EB3CE0E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415A67F7"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49980A3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03680C64"/>
+    <w:tmpl w:val="20B65880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42D80C59"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EFC61D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6624B72"/>
+    <w:tmpl w:val="60F4E24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="453E2C04"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54CA1963"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E838644A"/>
+    <w:tmpl w:val="6BAE4BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45756405"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554E65DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B8ECB12"/>
+    <w:tmpl w:val="3BB05A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="485A78AA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56485D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1E8DC1C"/>
+    <w:tmpl w:val="4350A930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B8D156E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="588779F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D0EFA50"/>
+    <w:tmpl w:val="98EAD8D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CC270DA"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59BC463D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4C44EBC"/>
+    <w:tmpl w:val="5C4C2F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D824220"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59CD4A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83D401BC"/>
+    <w:tmpl w:val="75E44CDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EF55C4C"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B673D50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A60A5C88"/>
+    <w:tmpl w:val="B9D4A34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6E0388"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0B630E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27509052"/>
+    <w:tmpl w:val="68445CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55EA3B83"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="712979B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="848EBD18"/>
+    <w:tmpl w:val="6CE29DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56EC7070"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BC43D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="009A4FF8"/>
+    <w:tmpl w:val="4DF2B4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C42A50"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F349E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D952B4EC"/>
+    <w:tmpl w:val="9418D60E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F36A52"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76EC7C6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEA0292A"/>
+    <w:tmpl w:val="4D284E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BF5F14"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CE241EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="355EE85C"/>
+    <w:tmpl w:val="9FE48B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68485F71"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E3D2ED4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="848EBD18"/>
+    <w:tmpl w:val="3FA03ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69787327"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F860196"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="445261F0"/>
+    <w:tmpl w:val="80387CCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A51025D"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F983F08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0010BC4A"/>
+    <w:tmpl w:val="978EBB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BCF3DDF"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FA64DC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DDC62D8"/>
+    <w:tmpl w:val="D114A7F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
-[...5 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...79 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3055,51 +3055,50 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="002D1C00"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -3159,50 +3158,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00DE6D21"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4260,61 +4260,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D1C00"/>
+    <w:rsid w:val="00DE6D21"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002D1C00"/>
+    <w:rsid w:val="00DE6D21"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4600,51 +4600,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B1D3F91-DB5B-4EB3-9C4A-88A74A41AEDE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84BB1669-A021-499D-9720-DBCFD36871E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>410</Words>
   <Characters>2340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>