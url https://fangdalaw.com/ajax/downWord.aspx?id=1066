--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3B3031B9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00052259" w:rsidP="00052259">
+          <w:p w14:paraId="2C4F11E8" w14:textId="67A50A8D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00886468" w:rsidP="00886468">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00052259">
+            <w:r w:rsidRPr="00886468">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>师虹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="18BBB3E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00052259" w:rsidP="00052259">
+          <w:p w14:paraId="706EB16B" w14:textId="34B69169" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00886468" w:rsidP="00886468">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00052259">
+            <w:r w:rsidRPr="00886468">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
-            <w:r w:rsidRPr="00052259">
+            <w:r w:rsidRPr="00886468">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>,新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="73F0EAC5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00052259" w:rsidP="00052259">
+          <w:p w14:paraId="6199424A" w14:textId="5AF53EA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00886468" w:rsidP="00886468">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00052259">
+            <w:r w:rsidRPr="00886468">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7C6B8990" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00052259" w:rsidP="00052259">
+          <w:p w14:paraId="4F910ACA" w14:textId="0D70D6B9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00886468" w:rsidP="00886468">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00052259">
+            <w:r w:rsidRPr="00886468">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>hong.shi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5B85547A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00052259" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4BB8DFCD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00886468" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2506BFB6" wp14:editId="4FA1E3EE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E6EA9C5" wp14:editId="70D04986">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,68 +249,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="651664DF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00052259" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7FB63EC2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00886468" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00052259">
+            <w:r w:rsidRPr="00886468">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>师虹律师的主要业务领域为争议解决，尤其专注于国际商事仲裁和涉外诉讼业务。师虹律师同时担任国际商会（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00052259">
+            <w:r w:rsidRPr="00886468">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ICC）仲裁院副主席和国际律师协会亚太区仲裁小组的联席主席。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -370,51 +370,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15701CC1" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2CCD8520" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -455,1912 +455,1912 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A179063" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4799EC6B" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>师虹律师被钱伯斯誉为“代理仲裁业务的标杆”，代理过上百件涉及股权并购、石油天然气开采合作、酒店管理、飞机租赁、建筑工程等领域具有影响力的纠纷案件，并成功代表多家跨国公司及大型中国企业处理在中国法院的诉讼案件及在国际商会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）仲裁院、新加坡国际仲裁中心（SIAC）、香港国际仲裁中心（HKIAC）、中国国际经济贸易仲裁委员会（CIETAC）进行的仲裁案件，及依据《联合国国际贸易法委员会仲裁规则》进行的临时仲裁案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5116EEB7" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="0A00FA5B" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>此外，师虹律师还作为仲裁员审理过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50余起仲裁案件。作为一名经验丰富的法律执业者，她还在香港、加拿大法院的诉讼案件及香港国际仲裁中心仲裁案件、伦敦的临时仲裁案件中就中国商事法律问题出具法律意见并出庭作证。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454C57C3" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="42CFC239" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“师虹是一位认可度极高的律师，我们因为其在国际商事争议解决领域作为律师以及仲裁员的丰富经验而推荐她。”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Whos Who Legal，2020年</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05482043" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="337BD17A" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>师律师“被广泛认可为仲裁领域的领军人物之一”。其以处理新加坡国际仲裁中心和香港国际仲裁中心的案件而闻名，经常性地接受能源、媒体和投资行业企业的委托。她赢得了多方赞扬，客户对她的评价是：“她以客户服务为导向，我们和她合作非常愉快。就专业知识和处理客户需求方面而言，她是无与伦比的”。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《钱伯斯亚太地区》，2020年</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E90301" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="60B6B58D" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF78BC8" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="47CAD6D2" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AB053E" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="2C60838C" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家英国石油天然气公司（加拿大上市）处理其与一家中国国有公司在中国领海上的海上天然气项目中产生的争议，争议金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30多亿元人民币。该争议涉及两个仲裁程序：一个是适用《联合国国际贸易法委员会仲裁规则》（UNCITRAL Rules）在新加坡进行的临时仲裁；另一个是在中国国际经济贸易仲裁委员会（CIETAC）进行的仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C063E0C" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4DE7E6BA" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家韩国工业气体生产公司就一份长期供气合同在新加坡国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIAC）仲裁，合同争议源于作为合同相对方的美国公司拒不履行照付不议义务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020FBC1E" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="55464269" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球顶尖的美国科技公司因为标准必要专利的许可费纠纷而在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）进行的国际仲裁，该案涉及有关标准必要专利根据FRAND原则进行定价的复杂法律争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1260451A" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4DBF5428" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国知名投资公司参加在中国国际经济贸易仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC）进行的其与一家中国房地产开发商之间的房地产争议仲裁案，涉案金额达7.2亿元人民币。案件历时10年，涉及诸多程序和实体问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46858750" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="0AC65721" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家美国知名投资基金在中国国际经济贸易仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC）进行的关于合作纠纷的仲裁案，成功帮助当事人获得约人民币3亿元的胜诉裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E41639" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="0C472738" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国连锁酒店管理公司处理一系列在中国国际经济贸易仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC）和香港国际仲裁中心（HKIAC）同时进行的高端酒店及公寓项目开发及管理合同争议仲裁案及后续的和解程序，争议金额近7000万美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A86EF83" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="6C04EE03" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国房地产开发企业参与在中国国际经济贸易仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC）进行的与作为买方的两家外商独资企业之间的就北京市中心一商场房屋交易争议仲裁案并协助客户有效和解该争议，涉案地产价值超过3亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C11868" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4207D966" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正代表一家经营互联网相关业务的中国公司参加在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）进行的股权转让纠纷仲裁案，涉及合同和侵权纠纷并同时处理多个相关仲裁及中国法院诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F090E4" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="63F901E2" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国知名凉茶企业参与在中国国际经济贸易仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC）进行的仲裁案，该案因涉及复杂的商业外观商标许可问题及多家国有企业而备受关注。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51703D1B" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="51D2E673" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家西班牙制造商在国际商会仲裁院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）仲裁案中处理合资争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD1DFDA" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="56624253" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09546086" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="47E6B48D" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正代表一家顶级英国航空发动机制造商在中国法院处理一起因空难事件引发的诉讼，索赔金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4700万美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1224D141" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="453AAFE0" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家巴西航空器制造商处理河南航空公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8387号航班空难事故引发的相关争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3513D5" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="28C54225" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家爱尔兰飞机租赁公司参与在中国法院审理的与一家中国私营航空公司的纠纷案，并在获得胜诉之后帮助客户成功执行法院判决的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1200万美元赔偿款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DCA6EE" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="3BCFDEEC" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曾和商务部聘用的律师及其它被告的律师共同代表中国最大的制药公司之一处理一系列在美国进行的关于维生素</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C定价问题的跨州反垄断集团诉讼案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F13AEE1" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="2C1DB3C7" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国农产品贸易和期货公司就中国法院查封价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元人民币的农产品提出异议，并在农产品变质前及时解除了法院的查封。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52146D04" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="25393206" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家南非公司在上海法院执行国际商会仲裁院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）仲裁裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F41AF4" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="2AE3A36B" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A443DE" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="72E6E1CB" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人民大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63066DB7" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="6BDCAB5F" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宾夕法尼亚大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F415B7" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="333AF334" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C21014" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="3EE4973D" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA3084F" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4A644983" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0504E6D4" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="59E26F48" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F51D55B" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="61BE25A3" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所之前，师虹律师在一家国际律师事务所的北京和纽约办公室执业六年，专注于争议解决业务。她还曾作为法律顾问在中国国际经济贸易仲裁委员会工作三年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE4C1F6" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="283186E6" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D73200" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="5C185F96" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0F02BD" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="530C639C" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国仲裁发展</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，第五届ICC亚洲会议，2019年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C3DA35" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="42669DD9" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外国仲裁裁决在中国的承认和执行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大湾区</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">企业扬帆蓝海境外投资的机遇和风险法律论坛，2019年4月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D17A3C" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="2B05F22D" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>仲裁员的角色、权力和职责</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，国际商会世界商法研究所国际商事仲裁PIDA高级培训课程，2019年3月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75207959" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="78E6E540" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁的区域问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，特拉维夫仲裁周，以色列，2019年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669AF116" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4CE824A8" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>仲裁庭与法院：新时代的前夕</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，第四届国际商会国际仲裁亚洲会议，香港，2018年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636E7C80" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="0A51DA2A" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁中的机构元素</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，第四届国际商会与中国国际经济贸易仲裁委员会联合会议，北京，2018年5月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0872018E" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="3C8028E2" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卧虎藏龙：一带一路的到来</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，第二届国际商会欧洲会议，巴黎，2018年4月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654121CC" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="282861F2" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC仲裁的特点和2017年规则的亮点</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，第三届国际商会与中国国际经济贸易仲裁委员会联合会议，北京，2017年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361DF8CE" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="17733D98" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国当事人及律师如何在国际纠纷中保护自身利益</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，第二届国际商会与中国国际经济贸易仲裁委员会联合会议，北京，2016年7月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CED5C22" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="6AD6F4B4" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国的诉讼体制</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，第20届LAWASIA双年会，香港，2007年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7473BBBF" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="5BBF1B2D" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>如何面对跨境纠纷的挑战</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，北京，2007年3月，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼与替代性争议解决</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，铸就成功，Asialaw中国峰会，上海，2006年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0F713E" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="67895CC0" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593EA46B" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="327583EF" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国内地法院可为仲裁地在香港的ICC仲裁案件裁定采取临时措施以支持仲裁》，ICC争议解决公告，2020年第1期，2020年4月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFE6451" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="48A9EAC0" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《开创不同法域临时措施互助新模式内地和香港法院仲裁程序相互协助保全》，法制日报，2019年4月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477246B2" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4A6DA48E" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国法院是否在没有明确法律依据的情况下裁定采取临时救济措施以支持香港仲裁中心的仲裁案件：未来如何？》，威科国际商事仲裁在线博客，2018年8月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D235574" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4A7D25EF" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《亚洲仲裁手册》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国篇</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，牛津大学出版，2011年，共同作者 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FA6EED" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="589CC9A2" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《PLC争议解决手册仲裁手册20102011》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国篇</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5F108A" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="5CFE67F4" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C46773B" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="6CCE6A6D" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯全球法律指南：卓越律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 仲裁（中国）（2008年至今） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531F9F2B" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="31DEF96C" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯全球法律指南：卓越律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 争议解决（中国）（2008年至今） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05840827" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4A832958" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">入选国际商事仲裁世界名人录（2013年至今） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED5F749" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="3B0FE6DD" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">亚洲法律概况：争议解决领域卓越律师（2012年至2013年），亚洲争议解决之星（2016） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3667F18E" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="1450A3A5" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A43E83C" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="1483D462" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际商会仲裁院副主席 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528F2EF6" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="6282FFC2" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际商会中国国家委员会仲裁委员会副主席 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FEA79A" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="0C695C15" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际律师协会亚太区仲裁小组的联席主席 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E11F629" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="0BB2D774" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">曾任香港国际仲裁中心程序委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB282FA" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4591C6D4" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国国际经济贸易仲裁委员会在册仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E63830B" w14:textId="77777777" w:rsidR="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="7EC585C8" w14:textId="77777777" w:rsidR="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港国际仲裁中心在册仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="20F128CE" w:rsidR="00A46A04" w:rsidRPr="00052259" w:rsidRDefault="00052259" w:rsidP="00052259">
+    <w:p w14:paraId="4F0A196B" w14:textId="72D1C3CD" w:rsidR="00A46A04" w:rsidRPr="00886468" w:rsidRDefault="00886468" w:rsidP="00886468">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052259">
+      <w:r w:rsidRPr="00886468">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">新加坡国际仲裁中心在册仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00052259" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00886468" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2566,1243 +2566,1242 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03185294"/>
+    <w:nsid w:val="04DD3532"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F1EBFDA"/>
+    <w:tmpl w:val="45041800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0703261C"/>
+    <w:nsid w:val="0783693C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5A23164"/>
+    <w:tmpl w:val="C5829FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0738117C"/>
+    <w:nsid w:val="0D227597"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="798ECA9A"/>
+    <w:tmpl w:val="E7AE9550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE505AA"/>
+    <w:nsid w:val="11E409F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="775EBB26"/>
+    <w:tmpl w:val="43DEF32E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D1876D4"/>
+    <w:nsid w:val="15674606"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C008298"/>
+    <w:tmpl w:val="EE6A1C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10302450"/>
+    <w:nsid w:val="18E375E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF4C4EDC"/>
+    <w:tmpl w:val="C95C85AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11052809"/>
+    <w:nsid w:val="27ED6BE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C3CF900"/>
+    <w:tmpl w:val="5C046ACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1343317D"/>
+    <w:nsid w:val="28B5600F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD6C6638"/>
+    <w:tmpl w:val="993E8248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1966230E"/>
+    <w:nsid w:val="2A2E5146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DA07822"/>
+    <w:tmpl w:val="33D615EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B1F2E3D"/>
+    <w:nsid w:val="2ACD3C29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76DC42E0"/>
+    <w:tmpl w:val="AF6E82C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B467E49"/>
+    <w:nsid w:val="2D2E0670"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC30F496"/>
+    <w:tmpl w:val="4B2E73EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D893F9E"/>
+    <w:nsid w:val="30EE448B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B689322"/>
+    <w:tmpl w:val="E8A0F1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8B44B9"/>
+    <w:nsid w:val="31456320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AA2D366"/>
+    <w:tmpl w:val="665AFEDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211C73CF"/>
+    <w:nsid w:val="3173397D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0330BA14"/>
+    <w:tmpl w:val="1A26732E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23273DA6"/>
+    <w:nsid w:val="31A54B6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21541F06"/>
+    <w:tmpl w:val="14AA4078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279C3915"/>
+    <w:nsid w:val="31BC36E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5980DAF0"/>
+    <w:tmpl w:val="1A6E5F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28783FF3"/>
+    <w:nsid w:val="32C74076"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="082AB476"/>
+    <w:tmpl w:val="09CE6AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B230A5D"/>
+    <w:nsid w:val="351D605B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C78CC9BE"/>
+    <w:tmpl w:val="30FE00F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D9E41F7"/>
+    <w:nsid w:val="362A1DF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A010FC94"/>
+    <w:tmpl w:val="3DF677F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5F2E5B"/>
+    <w:nsid w:val="39CE5DB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="249E091C"/>
+    <w:tmpl w:val="107CCD8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F657679"/>
+    <w:nsid w:val="3C571218"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D1AD1E2"/>
+    <w:tmpl w:val="B2980FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="303F16F2"/>
+    <w:nsid w:val="3EF500B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="439E9650"/>
+    <w:tmpl w:val="187A6546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34026FB0"/>
+    <w:nsid w:val="416E5DBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21A4D61C"/>
+    <w:tmpl w:val="575A6E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347060A0"/>
+    <w:nsid w:val="475847B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="857A352E"/>
+    <w:tmpl w:val="94DA1832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3872214A"/>
+    <w:nsid w:val="490C0E3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94CE454A"/>
+    <w:tmpl w:val="3688618C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38BB0F83"/>
+    <w:nsid w:val="4C0D519C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="093C8C2A"/>
+    <w:tmpl w:val="82C43EA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FEA3FD3"/>
+    <w:nsid w:val="4C3428AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B2048F2"/>
+    <w:tmpl w:val="C1B03396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442F07E9"/>
+    <w:nsid w:val="4D0860E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D5E763A"/>
+    <w:tmpl w:val="214E3662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A9711D"/>
+    <w:nsid w:val="52845605"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53AC76CC"/>
+    <w:tmpl w:val="12D843DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49644943"/>
+    <w:nsid w:val="54B4470B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2C41934"/>
+    <w:tmpl w:val="0532C796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BED1AD0"/>
+    <w:nsid w:val="552B2AB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4D4F8FA"/>
+    <w:tmpl w:val="0D002D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C812CEC"/>
+    <w:nsid w:val="575A6D41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60D8B28C"/>
+    <w:tmpl w:val="79F0567A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53EF51F3"/>
+    <w:nsid w:val="58FF6AF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="466C04F8"/>
+    <w:tmpl w:val="E65AA42C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5413218C"/>
+    <w:nsid w:val="616B069A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF784D2E"/>
+    <w:tmpl w:val="C74AFE1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5503255F"/>
+    <w:nsid w:val="645718E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8724049E"/>
+    <w:tmpl w:val="90AEE1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A443A9F"/>
+    <w:nsid w:val="64D4558B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F822D984"/>
+    <w:tmpl w:val="47B672B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AC03E31"/>
+    <w:nsid w:val="64F717B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46EA0150"/>
+    <w:tmpl w:val="7592DB88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CEB5A59"/>
+    <w:nsid w:val="65320E9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F32A41A2"/>
+    <w:tmpl w:val="359E40AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ED85116"/>
+    <w:nsid w:val="6A9774CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9684F6A"/>
+    <w:tmpl w:val="615C7630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BE2CD1"/>
+    <w:nsid w:val="6B92003E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EDC25D2"/>
+    <w:tmpl w:val="147E9BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69E711F6"/>
+    <w:nsid w:val="6D744EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91DAD29C"/>
+    <w:tmpl w:val="29CA92DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749D04A1"/>
+    <w:nsid w:val="76252957"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8618A7BC"/>
+    <w:tmpl w:val="18524D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76417FB6"/>
+    <w:nsid w:val="78505637"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B6EF34E"/>
+    <w:tmpl w:val="A2CA8EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77DC0DC4"/>
+    <w:nsid w:val="78F0702C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD6C6638"/>
+    <w:tmpl w:val="BE903074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1C67E0"/>
+    <w:nsid w:val="7D4344D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="397832EE"/>
+    <w:tmpl w:val="51BC10F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B083FB6"/>
+    <w:nsid w:val="7D7E170F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1BC9570"/>
+    <w:tmpl w:val="1518779A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BB76BA9"/>
+    <w:nsid w:val="7E862AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7DC0B78"/>
+    <w:tmpl w:val="E8A0F1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D753821"/>
+    <w:nsid w:val="7E863940"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51083A34"/>
+    <w:tmpl w:val="DDC6976E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
-[...67 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="35">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00052259"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
@@ -3839,50 +3838,51 @@
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
+    <w:rsid w:val="00886468"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
@@ -4994,61 +4994,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00052259"/>
+    <w:rsid w:val="00886468"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00052259"/>
+    <w:rsid w:val="00886468"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5334,51 +5334,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9694E936-F58C-460C-AFF7-DF948AC46EF3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA6A0DA7-FDC8-4DB3-93EC-D4916667442E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>470</Words>
   <Characters>2680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>