--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -22,185 +22,185 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5485"/>
-        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="5466"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0AB7D31B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00827217" w:rsidP="00827217">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2090AD4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00827217">
+            <w:r w:rsidRPr="00DC2CC1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林马克</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="492A6217" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00827217" w:rsidP="00827217">
+          <w:p w14:paraId="706EB16B" w14:textId="6954B7F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00827217">
+            <w:r w:rsidRPr="00DC2CC1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7A01D76E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00827217" w:rsidP="00827217">
+          <w:p w14:paraId="6199424A" w14:textId="72224E87" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00827217">
+            <w:r w:rsidRPr="00DC2CC1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="33B29750" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00827217" w:rsidP="00827217">
+          <w:p w14:paraId="4F910ACA" w14:textId="292B7C0B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00827217">
+            <w:r w:rsidRPr="00DC2CC1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="634009B7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00827217" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3310A073" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC2CC1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AC19CEE" wp14:editId="4F92A78D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FE826B5" wp14:editId="0B0545F1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6563B7BE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00827217" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="04427429" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DC2CC1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00827217">
+            <w:r w:rsidRPr="00DC2CC1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER是方达香港办公室的合伙人。他的执业领域主要是并购和私募股权交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A19857C" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="42092B06" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1549 +438,1549 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7E51C3" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="604B7733" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mark在亚洲执业二十余年，专长于并购和私募股权交易，特别专注于科技、金融服务、能源、医疗、生命科学和基础设施等领域。他在广泛的交易领域拥有丰富的经验，包括私募股权投资组合和退出、杠杆收购、要约收购、私有化、合资企业和战略联盟，以及私募股权基金的成立。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9D269B" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="1452678C" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MARK曾是Davis Polk的合伙人，随后成为香港Orrick的合伙人。在他的职业生涯中，MARK代表一系列广泛的跨境交易客户处理大型复杂的并购和私募股权交易：包括为中国领先的企业客户，如中国工商银行、中海油、Kuok集团、华润和盛大，中信资本等私募股权公司，以及摩根士丹利、花旗集团和瑞士信贷等全球性金融机构提供服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF0DA4E" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="2D6B9BA5" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mark拥有在纽约和香港的执业资格。他在弗吉尼亚大学获得本科和法学学位，曾是埃科尔斯学者、《弗吉尼亚法律评论》的编辑，以及科伊夫勋章学术荣誉协会的成员。在他的职业生涯中，MARK一直被著名的法律刊物如《钱伯斯亚洲》（Chambers Asia）公认为领先的实践者：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C1B60D" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="52044C1A" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“高度的正直感，富有创造力，易于合作，并能提供真正可行的建议，给客户留下深刻印象。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6186DF1F" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="4CF7BA27" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一位受访者评论道：“是我见过的最优秀的律师，尤其因他代表专注于亚洲的私募股权基金投资中国市场的经验而广受好评。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C2A41B" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="76CDEB3E" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…能极为有效地与其他律所和负责人进行面对面的谈判，并为交易的困难方面找到非常有创意的解决方案。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7B7336" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="649A96B8" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“受到市场人士的高度尊重，在管理交易时，务实并亲力亲为’。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1414CDAB" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="4627D6F3" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“在华尔街和亚洲找到很好的平衡，对客户友好且非常高效。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8E7547" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00827217">
+    <w:p w14:paraId="5B1341AA" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“……一位非常注重细节和专注的律师……因其在跨国并购方面的经验而备受推崇。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779C724E" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="594D7A49" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B81A3B" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
-[...9 lines deleted...]
-    <w:p w14:paraId="0C479CF4" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="51CCE527" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3239DE6D" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由百世集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST Inc.）创始人兼首席执行官及其首席技术官、阿里巴巴集团控股有限公司和菜鸟智能物流网络有限公司的关联公司组成的买方财团经办其对在纳斯达克上市的百世集团的私有化交易，百世集团是业界领先的智慧供应链服务商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E86CF3" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="567E2BC5" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.9亿美元对在纳斯达克上市的AsiaInfo-Linkage的私有化收购交易，AsiaInfo-Linkage是中国电信业领先的软件和IT服务提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E08A456" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="34E2E874" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>37亿美元对在纳斯达克上市的分众传媒的私有化收购交易，分众传媒是中国最大的互动数字媒体网络</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662E5C67" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="1DE1E81E" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盘实资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.5亿美元对在纳斯达克上市的Harbin Electric, Inc.的私有化收购的交易，Harbin Electric, Inc.是一家领先的电机开发和制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCF3F5B" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="39A70732" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盛大互动娱乐经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>23亿美元的私有化收购交易，盛大互动娱乐是一家在纳斯达克上市的中国互动媒体公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D6056C" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="49B9B41A" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax经办其对中国领先的零售人工智能和大数据服务平台Lenztech的收购交易，Trax是人工智能和计算机视觉领域的独角兽公司，并由华平和博裕资本投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619A0F33" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="110FD072" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表电讯盈科经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元对在纳斯达克上市的SUNDAY Communications的业务和资产的收购交易，SUNDAY Communications是香港领先的2G和3G无线通讯和数据服务提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE5EE3D" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="263577E2" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国海洋石油有限公司经办其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>185亿美元收购Unocal的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371D102D" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="51F62B6C" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国工商银行经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>38亿美元的价格向高盛、安联和美国运通出售10%的股份的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B3BCA9" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="7A8E7600" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润集团经办其多项投资交易，包括在半导体和医疗行业在内的多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C956529" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="51C0A15C" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日月光半导体（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASE），全球最大的独立半导体封装测试公司，经办其以7.8亿美元对在纳斯达克上市的新加坡子公司ASE Test的私有化收购交易，以及以1.27亿美元收购NXP Semiconductor持有的Suzhou ASEN Semiconductor的40%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECAF442" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="6315B766" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.15亿美元对在香港交易所上市的中国物流资产的战略投资交易，中国物流资产是中国最大的物流公司之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A63492C" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="4A1F5EA0" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表骏麒资本经办其对首农集团设立的中国乳品合资企业的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649A12F2" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="39EB07B5" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital和Cenova Capital经办其以8,300万美元对一家香港高级医疗保健平台Virtus Medical Holdings的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6226C10C" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="19943C14" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为纽交所上市的中华水电公司的特别委员会，经办关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NewQuest Capital Partners对其进行的私有化收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D18E35" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="429A1E74" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy经办其以5,000万美元对在纳斯达克上市的Altair Nantechnologies的多数股权的收购交易，Altair Nantechnologies是一家先进纳米钛酸锂电池和能量存储系统的开发和制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361FF6FD" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="5185B9EB" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB，Wallenberg family foundations的管理人，经办其对Boston-Power，一家领先的下一代锂离子电池系统制造商的投资交易，包括Boston-Power在中国的绿地制造和研发的合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36816421" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="40C9042C" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare，一家总部位于香港的医疗保健技术公司，经办其与在纳斯达克上市的Soleno Theraptics成立合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D504D2F" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="05493C3F" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办云月投资从意大利企业家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alessandro Bastagli和私人投资公司Cassia Investments处收购奢侈品牌上海滩的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EC4ED8" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="137C1795" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞信经办其对中国领先的私募股权投资公司崇德基金投资有限公司的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA908C3" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="15AFE1E1" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛经办其对由弘毅资本管理的一系列私募基金的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07454589" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="3C22FD9F" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners经办其在中国和印度进行的多项私募股权投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5022A8" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="62AA7C31" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike经办其对Umbro在中国的分销业务的收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB31151" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="61B7C118" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里集团经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9.5亿美元将QGX煤矿出售给蒙古矿业的出售交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E38B2F6" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="662E3A0F" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF，印度最大的商业房地产开发商，经办其以3亿美元的价格出售豪华酒店集团Amanresorts的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625C89DF" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="4406A358" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蒙古矿业经办其与中国最大的煤炭生产公司神华集团设立合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FA4425" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="341F71DA" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint在第363期破产程序中将其中国开发中心出售给普华永道</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9D1C9F" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="6C230685" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren经办其重新收购在中国大陆、香港、澳门和台湾的企业的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1A0C2F" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="7B5C5812" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲律宾长途电话公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PLDT）经办其向CVC Capital Partners出售其业务处理外包业务的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5CFC58" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="78DFE1D4" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe（John Hardy珠宝和奢侈品品牌的所有者）和其控股股东，经办与私募股权投资公司3i的MBO交易和将公司出售给L Catterton的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC2338D" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="4DD9CB5A" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青空银行经办其与新生银行进行拟议合并的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1062628F" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="51E248A6" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办花旗集团将日兴资产管理出售给</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sumitomo Trust的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5318640B" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="4E5F1CE5" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation经办其与富士通建立研发合资企业、开发下一代 ATM机的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234F45A5" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="752E8425" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec经办MBO交易和向JAFCO出售其日本业务的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1214AC43" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="06278E2F" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto经办其以3.81亿美元将其在香港、马来西亚、菲律宾、新加坡、台湾和泰国等地的一系列合资企业中的权益出售给联合利华的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D31468" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="34A4C300" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities，原日本第三大券商，就其与花旗集团的日兴所罗门美邦证券和投资银行合资公司提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B76E23" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="373180A8" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners经办其以3亿美元投资印度第二大电信塔管理公司TowView的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F689D6A" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="78ED8FF8" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印度政府经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25亿美元出售Oil and Natural Gas Corporation 20%的股份的出售交易，这在当时是印度历史上最大的私有化交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49169B97" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="5C733609" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership和Telecom Venture Group经办其向印度领先的移动通信运营商BPL Mobile投资1亿美元的股权投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311765C2" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="1CDE524B" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tata Group经办其对纽交所上市的VSNL的控股权益的收购交易，VSNL是印度国际长途电信服务的主要提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE55259" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="454CD141" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley和JP Morgan Morgan经办其在印度的投资银行合资企业的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1470F2B5" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="2062A9FF" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley、Citigroup、Barclays Capital、Lazard、Houlihan Lokey、China Renaissance等投资银行，担任各类跨境并购交易买方和卖方的财务顾问   *上述交易包括在加入方达之前所完成的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAB6131" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="7F2C1021" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0060AD" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="3ABC446C" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学，法学博士（法学优等生协会），</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1C79C0" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="455882B3" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学，法学学士（埃科尔斯学者，罗德曼学者），</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1986</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249FE356" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="15F9CC26" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736EB432" w14:textId="77777777" w:rsidR="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="29776018" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7903DB3F" w:rsidR="00A46A04" w:rsidRPr="00827217" w:rsidRDefault="00827217" w:rsidP="00827217">
+    <w:p w14:paraId="4F0A196B" w14:textId="63AE3363" w:rsidR="00A46A04" w:rsidRPr="00DC2CC1" w:rsidRDefault="00DC2CC1" w:rsidP="00DC2CC1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827217">
+      <w:r w:rsidRPr="00DC2CC1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00827217" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DC2CC1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2186,1411 +2186,1411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05BE7951"/>
+    <w:nsid w:val="004D44C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F0695E2"/>
+    <w:tmpl w:val="B2EC7AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="071903A4"/>
+    <w:nsid w:val="00F439DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22AEF972"/>
+    <w:tmpl w:val="3EC6C504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1D1CC4"/>
+    <w:nsid w:val="02563CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="186AE786"/>
+    <w:tmpl w:val="101C882A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B23781"/>
+    <w:nsid w:val="058458EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04A208EE"/>
+    <w:tmpl w:val="B400E4F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11005705"/>
+    <w:nsid w:val="09884DBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F327412"/>
+    <w:tmpl w:val="2BA486E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="182040C6"/>
+    <w:nsid w:val="0E9E7C6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ED2F728"/>
+    <w:tmpl w:val="D9784C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4F7D43"/>
+    <w:nsid w:val="137F152A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C7C5E38"/>
+    <w:tmpl w:val="4DAE974C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6D7B58"/>
+    <w:nsid w:val="187860D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="491651FE"/>
+    <w:tmpl w:val="584263EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F830CDB"/>
+    <w:nsid w:val="18A807D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09E61A68"/>
+    <w:tmpl w:val="8F40285A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23035981"/>
+    <w:nsid w:val="19B7284D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DF0CD08"/>
+    <w:tmpl w:val="5B74D2CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24EC2D80"/>
+    <w:nsid w:val="261A7FDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7F2E95A"/>
+    <w:tmpl w:val="3F68F40A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25573946"/>
+    <w:nsid w:val="277F6059"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E56CFA4"/>
+    <w:tmpl w:val="C0285758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B7635F"/>
+    <w:nsid w:val="29C702D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C1EEE5A"/>
+    <w:tmpl w:val="04BA9DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D9738E"/>
+    <w:nsid w:val="29E031A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7182FC84"/>
+    <w:tmpl w:val="65362D56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28935605"/>
+    <w:nsid w:val="2BEE1366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB36F634"/>
+    <w:tmpl w:val="BEAC64EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29916173"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F83622F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F86BE00"/>
+    <w:tmpl w:val="D3307CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A437814"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A457E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AF896E0"/>
+    <w:tmpl w:val="535EB7E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8D29A2"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39662D60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CD8437C"/>
+    <w:tmpl w:val="293C5BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BCF6B77"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF43AF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="552A9D44"/>
+    <w:tmpl w:val="F3EADF4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C742699"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="456E62BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E578AA7E"/>
+    <w:tmpl w:val="7818C3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C770C15"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47387445"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E92429E"/>
+    <w:tmpl w:val="947CE7C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="311644A0"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BE66DD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="324AA818"/>
+    <w:tmpl w:val="E86061AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B47DDB"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C691D34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF941978"/>
+    <w:tmpl w:val="D3784948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AAC0F72"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CF65159"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75469450"/>
+    <w:tmpl w:val="DF22B77E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CCA5729"/>
+    <w:nsid w:val="50DF4D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C486C100"/>
+    <w:tmpl w:val="A63CC09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF54D72"/>
+    <w:nsid w:val="53FF1A16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ADE5B18"/>
+    <w:tmpl w:val="E0861298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4214491E"/>
+    <w:nsid w:val="56094CCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCE46B0E"/>
+    <w:tmpl w:val="17D212E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44302D94"/>
+    <w:nsid w:val="5677640D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A10F158"/>
+    <w:tmpl w:val="213AF564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47901A11"/>
+    <w:nsid w:val="56B47292"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6526CA00"/>
+    <w:tmpl w:val="C68A3816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4984243B"/>
+    <w:nsid w:val="59BC42BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="676AC09A"/>
+    <w:tmpl w:val="4A726618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49A90C17"/>
+    <w:nsid w:val="5A3740DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C8E31D4"/>
+    <w:tmpl w:val="59EAFBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6445E7"/>
+    <w:nsid w:val="5CEE60DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30D82A48"/>
+    <w:tmpl w:val="59EAFBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51712D10"/>
+    <w:nsid w:val="605C67D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2832654E"/>
+    <w:tmpl w:val="B04AA09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="549F16DA"/>
+    <w:nsid w:val="621F1B64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9880AD2"/>
+    <w:tmpl w:val="EDB85BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="570345FC"/>
+    <w:nsid w:val="67E058EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DB49958"/>
+    <w:tmpl w:val="40CEA526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59734EAB"/>
+    <w:nsid w:val="693F557B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ACEB63A"/>
+    <w:tmpl w:val="0C160430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0408D2"/>
+    <w:nsid w:val="6AA759C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10BE8844"/>
+    <w:tmpl w:val="3A705F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60527A57"/>
+    <w:nsid w:val="6FDB72F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC16B96E"/>
+    <w:tmpl w:val="D46CCDCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60601DAF"/>
+    <w:nsid w:val="71F9364B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A61AAD36"/>
+    <w:tmpl w:val="E4B2427C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="681C54DF"/>
+    <w:nsid w:val="735424A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47FC0C02"/>
+    <w:tmpl w:val="C032D192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69397AF8"/>
+    <w:nsid w:val="737B0157"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ABE83C4"/>
+    <w:tmpl w:val="4CBE6516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C7502B2"/>
+    <w:nsid w:val="755A5884"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3934E03E"/>
+    <w:tmpl w:val="679432D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734855DF"/>
+    <w:nsid w:val="764B6BD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17323D44"/>
+    <w:tmpl w:val="57584C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775970E5"/>
+    <w:nsid w:val="77926F6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5700C64"/>
+    <w:tmpl w:val="20583CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4815DF"/>
+    <w:nsid w:val="788678D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="987C736C"/>
+    <w:tmpl w:val="79DC5C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E443FE9"/>
+    <w:nsid w:val="7AEC154D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47FC0C02"/>
+    <w:tmpl w:val="7424FDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F966B8E"/>
+    <w:nsid w:val="7DBB421B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="336C3410"/>
+    <w:tmpl w:val="FEC6925C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="28">
-[...11 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="33">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3665,51 +3665,50 @@
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
-    <w:rsid w:val="00827217"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
@@ -3722,50 +3721,51 @@
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
+    <w:rsid w:val="00DC2CC1"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4824,61 +4824,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00827217"/>
+    <w:rsid w:val="00DC2CC1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00827217"/>
+    <w:rsid w:val="00DC2CC1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5164,51 +5164,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E450699-828E-4136-8A5B-2C04EA3A2E44}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECD42AF0-F430-44C6-B71F-01523B0574D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>543</Words>
   <Characters>3099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>