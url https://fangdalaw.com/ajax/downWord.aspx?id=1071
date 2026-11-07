--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7D810CD2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="501CDB71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CF5DF4">
+            <w:r w:rsidRPr="00A2015D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>亓培冰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5AD5CECC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+          <w:p w14:paraId="706EB16B" w14:textId="7E1B6D9E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CF5DF4">
+            <w:r w:rsidRPr="00A2015D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>博士合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="576B4159" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+          <w:p w14:paraId="6199424A" w14:textId="7D4931FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CF5DF4">
+            <w:r w:rsidRPr="00A2015D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5601 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="48B6D9FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+          <w:p w14:paraId="4F910ACA" w14:textId="7C0FD72E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CF5DF4">
+            <w:r w:rsidRPr="00A2015D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peibing.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="71473021" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF5DF4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4450D7B6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A2015D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="530E5FCB" wp14:editId="6D45ACFE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C704465" wp14:editId="642F6DA2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="29D56C8B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CF5DF4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="06BEEDEF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A2015D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CF5DF4">
+            <w:r w:rsidRPr="00A2015D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>亓培冰博士专长诉讼与仲裁，尤其是金融、房地产与建设工程、公司股权、商事合同、侵权等复杂商事争议的解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E719074" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7A44AB08" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1668 +438,1668 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31592068" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF5DF4">
+    <w:p w14:paraId="1C3AC578" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>亓培冰博士</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年作为合伙人加入方达律师事务所。在此之前，他曾经在法院系统工作18年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA69B52" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="10D45BB6" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691E1B44" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF5DF4">
+    <w:p w14:paraId="433140B1" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B68E763" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="7F06F3B9" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国联通某省分公司，在与某商业银行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>37起应收账款质押纠纷中取得全部案件胜诉，涉及标的3亿多元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6CE2B4" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="48D81A40" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南云天化集团，在昆明中院审理的与云南某投资公司的融资性贸易纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF37D2A" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="597DD1C0" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某证券公司，在与某集团公司的股票收益权回购纠纷案件取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07821BC2" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="763EEF68" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信托公司，作为原告在与某网络科技公司的信托借款纠纷案胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FF5500" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="07AFD920" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国惠普，在沈阳中院及辽宁高院处理一起融资租赁纠纷取得的胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AE5103" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="20F8E862" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基金公司，在中国国际经济贸易仲裁委员会处理与内蒙古某农业公司的一起委托贷款纠纷仲裁案胜诉，涉及标的近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF5CA5F" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="18F6E093" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理过涉及平安、人保、人寿、太平洋、阳光保险等众多保险公司的财产保险合同纠纷、人身保险合同纠纷、机动车强制保险合同纠纷、保险代理合同纠纷、保险经纪合同纠纷、保险费纠纷、保险人代位求偿权纠纷等案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FEAD96" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="2DFF5440" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产建设工程类案件：处理涉及中建、中铁建工、中核建集团、中国航空港建设、中关村开发建设、中国新兴建设、北京城建、江苏省建、南通三建等众多国内大型公司建设工程承发包、工程款、工程质量、工期等纠纷案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1572E921" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF5DF4">
+    <w:p w14:paraId="4809EECA" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股权类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D451C4" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="405314D3" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际信托公司，处理公司决议无效及知情权诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137ADA79" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="343E91F1" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京市某国有公司的香港上市公司，在与厦门某公司的股权收购与业绩对赌纠纷中，提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FC440D" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="1241C0B3" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理多起涉及股权回购、差额补足等案件多件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79762D3C" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="75E83252" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先的智能出行科技公司，在大连中院审理的一起股权收购的案件中胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B915BC3" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="7CE877FD" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某自然人，在济南中院审理的一起股权转让案件中取得胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DE7F7C" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="5017A981" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内公司，应对某保险公司在某仲裁机构针对其提起的差额补足合同纠纷案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD8E001" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF5DF4">
+    <w:p w14:paraId="4F720F98" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产品责任及侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E2D893" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="6BC0AF41" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理刘某与日本三菱汽车产品责任损害赔偿案，此案被列为最高人民法院《中国审判案例要揽》案例；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588FAB8E" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="2FE8C61B" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理荆其廉、张新荣等诉美国通用汽车公司等人身损害赔偿请示答复案，此案经最高法院审判委员会审议通过，形成了司法解释；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44469402" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="2D9FCBBF" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理因汽车自燃、气囊缺陷、汽车制动故障等引起的消费者诉国内知名汽车公司的产品责任案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6743F8D6" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="67D444B3" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与处理消费者诉三星公司涉嫌手机频段虚假宣传惩罚性赔偿的群体性诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7306DDCC" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="50F86825" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理张学友与傲哥服饰公司肖像权纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2AD953" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="1EB0676B" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理国内某知名律师事务所之间名誉权纠纷一审案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C95CBE7" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="7BB97304" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理霍元甲的后代诉北京电影制片厂、杨步亭、李连杰等名誉权纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0182AE46" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="45B81A99" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EEABD0" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="269A3AF5" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1996</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F853C37" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="14C1260C" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学研究生院，民商法硕士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A7A1E6" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="0CB48603" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，民商法博士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B04150A" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="1FED63CA" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51889CB5" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="4331CFF6" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23922C16" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="492DB7E8" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606A4B37" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="1146368F" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4E4910" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="226A740E" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CD7F1E" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="6340669D" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F448EC" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="26B36113" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7871672A" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="2FC84F19" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建设工程价款优先受偿权与保证的关系问题研究》、《建设工程优先权对已办理房屋产权过户登记的房屋是否享有追及力》、《建设工程优先权对于工程转让价款是否适用物上代位的问题研究》（合著），发表于《建设工程优先受偿权》，2017年法律出版社出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C933136" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="0D0FA814" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建设工程合同证据指引》，参编，2018年法律出版社出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DBEDBE" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="7F552C5A" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国不法行为法研究</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以公平责任与补充责任为中心》（北京大学与日本早稻田大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中日侵权法比较</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">课题，撰写部分篇章），文元春编著，日本成文堂出版社2019年6月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68100818" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="3F86EE20" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《一起典型的涉他合同案例研究》，《法律适用》2000年第4期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291FFEA6" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="4788E416" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《信赖保护原则在民法体系中的作用》，《理论前沿》2005年第9期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0111D718" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="63A872A8" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《审理涉及农村土地案件的若干理论与实践问题》，《北京审判》2005年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A99309" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="5694A153" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《不当得利纠纷的举证责任研究》，《审判前沿》2007年第2集 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3823A475" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="39CC2066" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《非给付型不当得利证明责任辨析》，《法学杂志》2010年5月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443D4828" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="2F1D8A32" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《产品缺陷的证明责任辨析》，《人民司法案例》2008年第16期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EC6C01" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="1A801DDD" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《以民间历史人物为原型的文艺创作自由与名誉法益之保护》，《人民司法案例》2008年第6期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1ADE9A" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="68E36C68" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《新闻报道使用匿名消息源是否构成侵权的认定》，合著，《人民司法案例》2016年10月第29期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3180216C" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="5DC5849F" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《物业管理纠纷在审判实践中的问题及对策--以物业管理条例适用为重点》，发表于《中国物业管理》2010年3月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE6351A" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="1D37C13A" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《产品责任前沿问题审判实务》（第一作者，合著），中国法制出版社2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006A39FB" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="3E9522F6" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《北京市法院疑难民事案件精析》（一、二、三册），法律出版社，2003、2007年，编辑 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE8E9D3" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="7E7B2199" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市哲学社会科学课题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>社会信用的司法保护</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《社会信任的现状及其对策</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以民事司法的视角》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFE4E8A" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="553EB53E" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D7C655" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="3CFE7104" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市法院首届</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>审判业务专家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>称号；</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>十百千人才</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03933F44" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="543B1F34" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市律师协会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大疑难业务研究专家组专家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6807B9" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="08BE3A19" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DDD5F9" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="02ABB273" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国国际经济贸易仲裁委员会，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEC6FDB" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="4942A7EF" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京仲裁委/北京国际仲裁中心，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E493D30" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="67925577" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院/深圳仲裁委员会，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620D0AF5" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="47A6B1A5" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">天津仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65465257" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="2E17FE48" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3722179C" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="7114318C" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">石家庄仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BAE254" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="6CCAB32B" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">马鞍山仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B1FFB0" w14:textId="77777777" w:rsidR="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="58D119EF" w14:textId="77777777" w:rsidR="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京大学、对外经贸大学、中国政法大学、中国师范大学、中国社科院大学硕士生导师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3FE718D1" w:rsidR="00A46A04" w:rsidRPr="00CF5DF4" w:rsidRDefault="00CF5DF4" w:rsidP="00CF5DF4">
+    <w:p w14:paraId="4F0A196B" w14:textId="7AF908AA" w:rsidR="00A46A04" w:rsidRPr="00A2015D" w:rsidRDefault="00A2015D" w:rsidP="00A2015D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF5DF4">
+      <w:r w:rsidRPr="00A2015D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京航空航天大学建设工程法律与金融研究中心研究员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CF5DF4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A2015D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2305,1320 +2305,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01EA1BFA"/>
+    <w:nsid w:val="00810922"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F19CA3B8"/>
+    <w:tmpl w:val="7ED05F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069F359F"/>
+    <w:nsid w:val="06564E96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD58D3BC"/>
+    <w:tmpl w:val="AE5EC4DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094D7560"/>
+    <w:nsid w:val="0C8A3024"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="735E7694"/>
+    <w:tmpl w:val="AE36D5F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11FB7DA2"/>
+    <w:nsid w:val="0F834FB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8084D228"/>
+    <w:tmpl w:val="D254A132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F1705F"/>
+    <w:nsid w:val="10E97FC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A2D97C"/>
+    <w:tmpl w:val="45B456CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16CA6AD8"/>
+    <w:nsid w:val="1257435C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="068C6934"/>
+    <w:tmpl w:val="A50A1F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16D6550F"/>
+    <w:nsid w:val="13137ABF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E14911A"/>
+    <w:tmpl w:val="5E380894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="176C4CAB"/>
+    <w:nsid w:val="183A15A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F32A76A"/>
+    <w:tmpl w:val="0D6AE346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B70C48"/>
+    <w:nsid w:val="1B1C3FDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE0E7AE6"/>
+    <w:tmpl w:val="30B05C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18413C6C"/>
+    <w:nsid w:val="1DEF7E44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80E65C7C"/>
+    <w:tmpl w:val="B3D0D06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7B20D2"/>
+    <w:nsid w:val="1E3E68D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1B01DB2"/>
+    <w:tmpl w:val="11960A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E21EDA"/>
+    <w:nsid w:val="1EA845D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40124E30"/>
+    <w:tmpl w:val="6888B3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22420218"/>
+    <w:nsid w:val="23AF196D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8886E98"/>
+    <w:tmpl w:val="6292E1F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1921B9"/>
+    <w:nsid w:val="23DD037E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DEE5B9A"/>
+    <w:tmpl w:val="9500A87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E330D57"/>
+    <w:nsid w:val="28EB0365"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA80D2B8"/>
+    <w:tmpl w:val="079E7F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31F24F7E"/>
+    <w:nsid w:val="2AD9007A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82DCB62E"/>
+    <w:tmpl w:val="EB22171C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="398B38A1"/>
+    <w:nsid w:val="2AE01AFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B25ACACA"/>
+    <w:tmpl w:val="8356103A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA21072"/>
+    <w:nsid w:val="3143094B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3A0258E"/>
+    <w:tmpl w:val="80A6E430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40541997"/>
+    <w:nsid w:val="31605FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66F07C44"/>
+    <w:tmpl w:val="3E5EF24E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42306556"/>
+    <w:nsid w:val="37DB0F4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5782AE32"/>
+    <w:tmpl w:val="2092FFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42D932DC"/>
+    <w:nsid w:val="39262D56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="424816B2"/>
+    <w:tmpl w:val="A3A6B2DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448029FE"/>
+    <w:nsid w:val="3B670BE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24C60EE6"/>
+    <w:tmpl w:val="556C6CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AE1325"/>
+    <w:nsid w:val="3CAF3AD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="095C7AAC"/>
+    <w:tmpl w:val="C25E177A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="452E31EB"/>
+    <w:nsid w:val="3F172092"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFD0A85A"/>
+    <w:tmpl w:val="0F487932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="498D7A13"/>
+    <w:nsid w:val="3FE91702"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B14109E"/>
+    <w:tmpl w:val="60D8AC18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A37659A"/>
+    <w:nsid w:val="3FFA2A66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8640054"/>
+    <w:tmpl w:val="2AF42E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2A3A55"/>
+    <w:nsid w:val="47111B39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740E98FC"/>
+    <w:tmpl w:val="669012C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA17A30"/>
+    <w:nsid w:val="4BEC6B50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5E70BE"/>
+    <w:tmpl w:val="F1CCA2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD07BE9"/>
+    <w:nsid w:val="4C5060E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="033A3C10"/>
+    <w:tmpl w:val="F94698C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D97605E"/>
+    <w:nsid w:val="4EE72B33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB444D60"/>
+    <w:tmpl w:val="639A8A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4666CC"/>
+    <w:nsid w:val="56FE2435"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FB63B14"/>
+    <w:tmpl w:val="0464C6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517E08BF"/>
+    <w:nsid w:val="576200F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50A8C346"/>
+    <w:tmpl w:val="7D9A18C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58502DD9"/>
+    <w:nsid w:val="58CB2FF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A424C4"/>
+    <w:tmpl w:val="8BF83B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F03B35"/>
+    <w:nsid w:val="59D222E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89842E34"/>
+    <w:tmpl w:val="4704EEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597C336E"/>
+    <w:nsid w:val="5A606156"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5E70BE"/>
+    <w:tmpl w:val="BE0E957C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B7A19C8"/>
+    <w:nsid w:val="5C1C72E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFCE7366"/>
+    <w:tmpl w:val="2EE683D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F120E1A"/>
+    <w:nsid w:val="5DE90B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82EC0914"/>
+    <w:tmpl w:val="69F65ADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2903AE"/>
+    <w:nsid w:val="606A01BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72ACB45C"/>
+    <w:tmpl w:val="3B4C1D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61402A52"/>
+    <w:nsid w:val="6084015B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E305BDE"/>
+    <w:tmpl w:val="BEE4E3F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64E860A2"/>
+    <w:nsid w:val="60A85B56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91A4E9E8"/>
+    <w:tmpl w:val="1D28EA70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B346C08"/>
+    <w:nsid w:val="6295361E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07FCC436"/>
+    <w:tmpl w:val="485EAA24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAC0C0A"/>
+    <w:nsid w:val="631B510B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE9AC838"/>
+    <w:tmpl w:val="EFCC1A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F7A727F"/>
+    <w:nsid w:val="6346345D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00307060"/>
+    <w:tmpl w:val="4470E786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71133BD0"/>
+    <w:nsid w:val="65750D5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53E26D82"/>
+    <w:tmpl w:val="7CD45BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74EB2C89"/>
+    <w:nsid w:val="670F7F9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47A04762"/>
+    <w:tmpl w:val="76424DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750D5018"/>
+    <w:nsid w:val="6831737B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DAA9556"/>
+    <w:tmpl w:val="759675DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EA7624"/>
+    <w:nsid w:val="6F531CFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DB06EE6"/>
+    <w:tmpl w:val="7D9A18C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79225A04"/>
+    <w:nsid w:val="714F33E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33A222A2"/>
+    <w:tmpl w:val="179AD57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792D7D2A"/>
+    <w:nsid w:val="718E141E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85AED130"/>
+    <w:tmpl w:val="AE9E8BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C162C96"/>
+    <w:nsid w:val="71E1267B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D322478"/>
+    <w:tmpl w:val="16B69E96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E7A6024"/>
+    <w:nsid w:val="75020EA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60703C9A"/>
+    <w:tmpl w:val="84B816DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F2F1208"/>
+    <w:nsid w:val="7762340A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4544D34"/>
+    <w:tmpl w:val="67B88A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE368FF"/>
+    <w:nsid w:val="7FCF0CDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDF2F78E"/>
+    <w:tmpl w:val="74E88A00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
-[...68 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="38">
-[...5 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="41">
-[...14 lines deleted...]
-  <w:num w:numId="46">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="31"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3724,67 +3724,67 @@
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
+    <w:rsid w:val="00A2015D"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
-    <w:rsid w:val="00CF5DF4"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4853,61 +4853,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF5DF4"/>
+    <w:rsid w:val="00A2015D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF5DF4"/>
+    <w:rsid w:val="00A2015D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5193,51 +5193,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EC5AEAD-FBEF-472F-A7F9-3239BA90F3B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C80CE2C-6A6A-4531-B40A-7201D6F6835C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>328</Words>
   <Characters>1872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>