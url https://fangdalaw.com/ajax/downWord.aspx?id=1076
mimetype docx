--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0216C04E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3DD650A1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D95F38">
+            <w:r w:rsidRPr="005A0D30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>魏剑波</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3DDC2490" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+          <w:p w14:paraId="706EB16B" w14:textId="61E00754" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D95F38">
+            <w:r w:rsidRPr="005A0D30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="417372F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+          <w:p w14:paraId="6199424A" w14:textId="6A860F5C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D95F38">
+            <w:r w:rsidRPr="005A0D30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5719 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="050D751A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+          <w:p w14:paraId="4F910ACA" w14:textId="34082134" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D95F38">
+            <w:r w:rsidRPr="005A0D30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jianbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3C58A7E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D95F38" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0A78C084" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A0D30" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="302D4F63" wp14:editId="59B65D3F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="557E446B" wp14:editId="55FB0E47">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="705208FC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D95F38" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="36EE8722" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005A0D30" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D95F38">
+            <w:r w:rsidRPr="005A0D30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>魏剑波律师的主要执业领域包括收购与兼并、资本市场、私募股权投资、外商直接投资及一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360A4445" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3B92EC54" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1507 +438,1507 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218A023C" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="52CEBA6D" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754A5FD0" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D95F38">
+    <w:p w14:paraId="5346684F" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06356AD4" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="4ECE79B7" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为小鹏汽车的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市、上市后增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS等多个项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD093E0" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="6E8034A4" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为小鹏汽车的发行人中国法律顾问，为其在香港联交所双重主要上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B604001" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="5BC24194" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为金山云的发行人中国法律顾问，为其首次公开发行及在纳斯达克上市、上市后增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS等多个项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18847B8F" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="5B7C4E64" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为金山云的发行人中国法律顾问，为其在香港联交所双重主要上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142A178D" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="298921EF" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为滴滴出行的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8EFCE5" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="1E79FF3D" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为药明合联的发行人中国法律顾问，为其在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AFF2E1" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="38D56339" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XCharge智能充电的发行人中国法律顾问，为其首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04735E3D" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="192B5B4D" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为众淼控股的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C86B63" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="0B7F577C" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为广联科技的发行人中国法律顾问，为其在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DD9A12" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="17111F19" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为药师帮的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27457CF5" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="02302725" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为趣店的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591A5CF4" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="22D34FC0" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为简普科技（融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360）的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F67335F" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="62E2E14B" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为灿谷的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8374BC" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="7873DF43" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为网上车市的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAF6AE7" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="0DD311D9" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为秦淮数据的发行人中国法律顾问，为其发行境外美元债提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE10A02" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="41CCCB5D" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利、美国银行和中金公司等承销商的中国法律顾问，为极氪汽车首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E614ABF" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="33B335F7" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Catterton Asia Acquisition Corp（SPAC）的中国法律顾问，为路特斯科技以De-SPAC方式在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA46EBA" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="50BEC5FF" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FiscalNote与Duddell Street Acquisition Corp.合并从而通过De-SPAC方式实现上市提供中国法律相关服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ED06FE" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="1773FD3A" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为华泰国际、花旗银行、招银国际、星展亚洲等保荐人及承销商的中国法律顾问，为宏信建发首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76446F0F" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="7DCBC55C" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为德意志银行、花旗银行等承销商的中国法律顾问，为老虎证券首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A13D65" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="5E4190DE" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为花旗银行、瑞士信贷等承销商的中国法律顾问，为小米生态链企业华米科技的首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524FF49E" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="136CA389" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利和中金公司等承销商的中国法律顾问，为逸仙电商（完美日记）首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A1ED07" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="76421769" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为摩根士丹利、摩根大通等承销商的中国法律顾问，为金山软件集团发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>31亿港元于2025年到期之可换股债券提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A239C98" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="441CC59F" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为瑞士信贷、摩根士丹利和杰富瑞等承销商的中国法律顾问，为世纪互联在纳斯达克增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C85087" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="58E95E9D" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为摩根士丹利、摩根大通、瑞银集团等承销商的中国法律顾问，为世纪互联发行境外美元债提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1F10D3" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="3C03229D" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商中国法律顾问，为大健云仓的首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D62E178" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="7B0DB0F3" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中和农信的发行人中国法律顾问，为其申请首次公开发行及在香港联交所上市（进行中）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AD163D" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="2ECBB98B" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利等保荐人及承销商的中国法律顾问，为太盟投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG）2022年申请首次公开发行及在香港联交所上市（已递交A1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240DBDB8" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="0640E292" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为诺威健康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novotech）的发行人中国法律顾问，为其2021年申请首次公开发行及在香港联交所上市（通过聆讯）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8A00D2" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="36C1B298" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为安居客的发行人中国法律顾问，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年申请首次公开发行及在香港联交所上市（已递交A1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07492D90" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="76DC72F0" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为七牛云的发行人中国法律顾问，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年申请首次公开发行及在纳斯达克上市（已公开递交F-1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAEF198" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="4387B435" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为数家中国企业或承销商的中国法律顾问，为相关中国企业境外上市等资本市场交易（尚未公开）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769799F0" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D95F38">
+    <w:p w14:paraId="6F289B01" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>红筹重组、收购与兼并、私募股权投资、外商直接投资及一般公司事务：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE7EFBC" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="1E92BBC4" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安居客、简普科技（融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360）、灿谷、小鹏汽车、XCharge智能充电、网上车市、药明合联、趣店及其他若干中国企业（尚未公开）为其红筹重组/分拆提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4337007F" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="7CFB39F7" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平投资集团，为其对蚂蚁金服的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮投资、对河南中原消费金融股份有限公司的战略投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE9EA5E" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="48AFE71B" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴出行，为其对人人车、杭银消费金融股份有限公司及其他数个消费金融领域的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C4D1BE" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="74B247FC" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金山云，为其收购柯莱特、收购云帆加速等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4325AB2C" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="0DBC1838" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金，为其对京东健康的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E1DA31" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="70201AE2" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本，为其对大搜车的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781F47D6" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="41D3D982" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新浪微博，为其在电子竞技领域的数个投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68020197" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="4402FE25" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表快手，为其私募融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465EC467" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="3F802DE1" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Momenta，为其私募融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739456AB" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="2A068FBB" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里创投，为其对光线传媒的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2371D5" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="7CF13F2E" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XCharge智能充电，为其上市前融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385A6923" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="0B9CDB62" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佛山德芮可制药有限公司在其接受海南四环医药有限公司投资的交易中提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AFED21" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="49DA102C" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西藏海思科药业集团股份有限公司，为其投资数家以色列医疗器械领域企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> MST Medical Surgery Technologies Ltd.，Sensible Medical Innovations Ltd.，Endospan Ltd.， Newpace Ltd.等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C25427F" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="72E68406" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表灿谷，为其收购福顺保险经纪有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2288D5" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="588C8D9B" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中和农信，为其收购永通保险代理有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656E2ABC" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="53FD6674" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大丰业银行，为其对西安商业银行进行战略投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C219141" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="702CF778" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表内蒙君正，为其购买华泰保险股权提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1462DCCD" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="6CB45B7F" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表聚美优品，为其对街电科技的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163BA271" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="16F1109B" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凡客诚品，为其可转债相关交易提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F222F55" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="66F033D8" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表睿盛银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(VP BANK)，为其对海银财富的投资并建立战略合作提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D6F9BE" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="0A61386C" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新浪、滴滴出行、秦淮数据、小鹏汽车、金山云、众淼控股、星纪魅族、融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360、灿谷、特斯科、G7汇通天下、特斯联等提供经常性法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B09E3A" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="02770ACD" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ACADC8" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="36C11B42" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人民大学，法学硕士（民商法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E30F1F" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="58BD760E" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外交学院，法学学士（法学）、文学学士（英语）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2242E1F4" w14:textId="77777777" w:rsidR="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="65EE126B" w14:textId="77777777" w:rsidR="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7AE307DB" w:rsidR="00A46A04" w:rsidRPr="00D95F38" w:rsidRDefault="00D95F38" w:rsidP="00D95F38">
+    <w:p w14:paraId="4F0A196B" w14:textId="79458283" w:rsidR="00A46A04" w:rsidRPr="005A0D30" w:rsidRDefault="005A0D30" w:rsidP="005A0D30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95F38">
+      <w:r w:rsidRPr="005A0D30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D95F38" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005A0D30" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2144,1392 +2144,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="053A340E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3926D7CC"/>
+    <w:nsid w:val="016232B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4F0E1D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060B0822"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4FE71F0"/>
+    <w:nsid w:val="03D06910"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C6231DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065937AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52A4B3E8"/>
+    <w:nsid w:val="08263994"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="253A6FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACA1C3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF42FD7A"/>
+    <w:nsid w:val="0B3647ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DB0986C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CCB048C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3566876"/>
+    <w:nsid w:val="0BA86268"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A9AD852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12092069"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E560340C"/>
+    <w:nsid w:val="0E4A6BFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F10FC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15273EFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC8EC8E4"/>
+    <w:nsid w:val="105A7FD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B24D7B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B001233"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8ECA9CC"/>
+    <w:nsid w:val="11187D3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A98A86E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CD4326C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB40279A"/>
+    <w:nsid w:val="12D22A33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48F433A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5F01B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3968E08"/>
+    <w:nsid w:val="13AC6173"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6CC0232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E096801"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A740AB8E"/>
+    <w:nsid w:val="16491665"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FAE6196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6C46B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98021478"/>
+    <w:nsid w:val="16FD2377"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DAA072A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ECD4DBA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19D2ED44"/>
+    <w:nsid w:val="1CC03649"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7236106A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA64D96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC120296"/>
+    <w:nsid w:val="1F1D49DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A986EC00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B00D49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39B2CA4C"/>
+    <w:nsid w:val="23703CD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0C83080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEE3C31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90AA55DA"/>
+    <w:nsid w:val="238149FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2228E592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F9071C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7F2371C"/>
+    <w:nsid w:val="25613C79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77264C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="304626B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66065B14"/>
+    <w:nsid w:val="26486312"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1354D32A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326D4B55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D152C8AA"/>
+    <w:nsid w:val="28DA6A91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75C45096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353277BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBD46E18"/>
+    <w:nsid w:val="2BE76773"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94DEB4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35344C8C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B25E611E"/>
+    <w:nsid w:val="30237DAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58645B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F9626D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18F49A8C"/>
+    <w:nsid w:val="325E7EAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FAA39A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36077911"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C42A2F40"/>
+    <w:nsid w:val="33533304"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33385AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37AA3DEF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D56653C"/>
+    <w:nsid w:val="339B0D85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCA67E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C54ADB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FC088A4"/>
+    <w:nsid w:val="34A60B77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89920A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ABE387E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D92A9CD0"/>
+    <w:nsid w:val="34B70DA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBA0D3A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C221A2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E9A7EC2"/>
+    <w:nsid w:val="34F66F5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7F82144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F125587"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AD60B5A"/>
+    <w:nsid w:val="3A4B0076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F64698F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="410654C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E560340C"/>
+    <w:nsid w:val="3A871D20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="522A9A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="416A4D6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99B655E4"/>
+    <w:nsid w:val="3A8C5264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9658352E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="417D0E8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC3ABD52"/>
+    <w:nsid w:val="3E435832"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="510A5ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42BB2F4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C880631C"/>
+    <w:nsid w:val="3E79762D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C06288A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432405B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9181BB4"/>
+    <w:nsid w:val="3F154FB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="394EB1A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D71E6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5032F19C"/>
+    <w:nsid w:val="40EF49E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D4008CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="451C7FE1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="227E9420"/>
+    <w:nsid w:val="4178548C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AD8EF4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495D3416"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2387C8C"/>
+    <w:nsid w:val="494815F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67629A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE30159"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BFA813F8"/>
+    <w:nsid w:val="496A3369"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93ACB3DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F622D5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF1026E4"/>
+    <w:nsid w:val="499116BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E87452B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53EE137B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14DA5382"/>
+    <w:nsid w:val="49B018B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB343674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55BE1628"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40EE5354"/>
+    <w:nsid w:val="4A6558C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A7C05F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B72721F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E7A72FC"/>
+    <w:nsid w:val="4BC4652F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC328488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E397B06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0CE5318"/>
+    <w:nsid w:val="4E781C37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EE4AA8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643D3733"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0486FB9C"/>
+    <w:nsid w:val="5339099D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F556A4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C63A64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D61EBFC8"/>
+    <w:nsid w:val="534C4512"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BB6C870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="656A56D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EFE6A5E"/>
+    <w:nsid w:val="598464CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3226551C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677F3092"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="346A44A6"/>
+    <w:nsid w:val="5CE17325"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC682A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67C30343"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73062CE2"/>
+    <w:nsid w:val="680847FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E02ABFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68207095"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BFAF010"/>
+    <w:nsid w:val="6D8B4BB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93C69FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68887537"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB86904A"/>
+    <w:nsid w:val="707214C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="394A181E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74094AAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEA8416A"/>
+    <w:nsid w:val="70803682"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70169428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749D7D96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08D67546"/>
+    <w:nsid w:val="71EB0F70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F556A4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7600322D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27F8B740"/>
+    <w:nsid w:val="732A6774"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4E2D254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76AF65E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19566652"/>
+    <w:nsid w:val="73B0695B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04DEF918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="790B7973"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D02AC3A"/>
+    <w:nsid w:val="7616047A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB06C4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79C8533E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F343D50"/>
+    <w:nsid w:val="789130E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC54943C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F482FF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BEB48FB2"/>
+    <w:nsid w:val="7C297990"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20AE05F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="3">
-[...11 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="54">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="8">
-[...26 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="42"/>
-  </w:num>
-[...115 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3579,50 +3579,51 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="005A0D30"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -3658,51 +3659,50 @@
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
-    <w:rsid w:val="00D95F38"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -4764,61 +4764,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D95F38"/>
+    <w:rsid w:val="005A0D30"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D95F38"/>
+    <w:rsid w:val="005A0D30"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5104,51 +5104,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C84A5F3-E99F-4E2B-B983-5C204C9D8EC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CE97275-C785-4A8D-A165-88BB56D508DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>406</Words>
   <Characters>2319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2720</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>