--- v0 (2026-07-06)
+++ v1 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4F965A40" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="15230F82" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00602094" w:rsidP="00602094">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005319B2">
+            <w:r w:rsidRPr="00602094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李思佳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="56112ACF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+          <w:p w14:paraId="706EB16B" w14:textId="7D16A4C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00602094" w:rsidP="00602094">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005319B2">
+            <w:r w:rsidRPr="00602094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6BA4192B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+          <w:p w14:paraId="6199424A" w14:textId="68BC22C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00602094" w:rsidP="00602094">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005319B2">
+            <w:r w:rsidRPr="00602094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5651</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="11667BE3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+          <w:p w14:paraId="4F910ACA" w14:textId="148E5CCC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00602094" w:rsidP="00602094">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005319B2">
+            <w:r w:rsidRPr="00602094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sijia.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="572C6202" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005319B2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0214E004" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00602094" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CB8C24A" wp14:editId="0976C01E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75E2B086" wp14:editId="79F5DF4C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="23AB7148" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005319B2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="348ABC4D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00602094" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005319B2">
+            <w:r w:rsidRPr="00602094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李思佳律师的主要业务领域为争议解决，包括国际仲裁、公司控制权争议等大型复杂民商事诉讼仲裁案件以及合规调查执法等监管争议。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E8515B" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3BDEBA7F" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1093 +438,1093 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA89EB6" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="5CC39CAE" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED29570" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="19915CA1" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及境外诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70894E8E" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="31B4709C" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家纳斯达克上市的中概股科技公司应对因其吸收合并某离岸公司而产生的争议，案件正在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）审理，仲裁程序为英文，争议金额超过3000万美金，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B09B068" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="66F01594" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家领先美元基金在国际商会仲裁院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）针对其投资的VIE架构的集团公司及其创始人提起仲裁程序并在内地法院申请财产保全，争议金额超过4000万美元，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0468F8F5" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="025BE2C7" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家投资机构处理在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）就基金份额转让及赎回相关的争议，仲裁地为香港、适用法律为香港法，案件争议金额超过7亿港币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AB320F" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="3F553561" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家人民币基金在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）针对一家医药红筹企业及其控股股东的回购争议提起仲裁程序并在内地法院申请财产保全，争议金额超过2亿人民币，仲裁地为香港，适用法律为美国纽约州法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF566AD" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="217704FB" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在国内处于领先地位的移动传媒公司处理其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC与其股东之间的一系列仲裁程序，该案涉及VIE结构、中国相关部门的审批等中国法和香港法问题，争议金额超过人民币13亿元；该系列案件涉及的程序问题较为复杂，HKIAC管理的紧急仲裁程序、仲裁庭正式组成之后对紧急仲裁决定的撤销及修改程序、HKIAC根据UNCITRAL仲裁规则管理的仲裁程序等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C57C950" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="0C4A81EC" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某领先双币基金针对其被投企业回购纠纷引发的开曼诉讼及公司清盘程序提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4558D96B" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="761907A4" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某投资基金就其某被投企业上市后拒绝为投资人转换流通股而引发的开曼诉讼提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213A3D87" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="074F4276" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某知名美元基金针对被投企业及创始人就可转债纠纷在香港国际仲裁中心提起仲裁，并成功办理境内财产保全及有关执行程序，并代表客户处理创始人在北京仲裁委员会提起的平行仲裁，最终为客户取得有利的和解安排。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316CE332" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="25B01FDF" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家韩国石油和工业气体公司就其与一家美资能源采购商之间一份长期供气合同在新加坡国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIAC）仲裁并代表客户向上海一中院提起仲裁协议效力之诉，该案涉及复杂的程序和实体争议，包括境外仲裁机构在中国内地管理仲裁程序的有效性、照付不议条款的解读，最终代表客户获得全胜仲裁裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32352E80" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="17005BFB" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家欧洲的智能家居生产企业处理其与一家香港公司之间的合资争议，争议所涉的标的超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万欧元。我们代表客户在国际商会仲裁院（ICC）提起的仲裁程序大获全胜，仲裁庭最终支持了包括法律费用在内的全部仲裁请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A13DF67" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="74860E28" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国内复杂诉讼仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65027FE6" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="1C09D835" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家美元基金进行一系列争夺一家位于上海的高端私立医院的控制权有关的法律程序，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，成功协助客户通过行政复议程序完成法定代表人变更，并正在代表客户处理香港仲裁裁决在内地的认可与执行程序、公司决议效力纠纷、借款纠纷、针对公司前任董监高的派生诉讼等一系列民事诉讼以及相关刑事程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5148623F" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="1C153684" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家世界领先的高科技公司进行一系列争夺公司控制权有关的行政复议、行政诉讼以及包括股东资格确认之诉、公司决议效力纠纷在内的一系列民事诉讼，并且就客户需要在开曼法院的诉讼程序中开示的文件进行国家秘密、个人信息筛查并提供相关的中国法律意见。最终协助客户以极度优势地位和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA42DB5" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="3E658BEE" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某西班牙农业巨头及其境内子公司处理正在由昆明市中院涉及植物新品种权侵权、产品质量责任纠纷的诉讼案件，该案为国内目前受到植物新品种权保护的种苗质量纠纷第一案，涉及到极为复杂的法律和技术问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EFEA7B" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="24C5DD2D" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家国资投资基金针对其被投企业集团公司及创始人在北京一中院提起回购权诉讼并获得胜诉判决，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE226C7" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="085D6C15" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某省政府与一家位于美国的通信行业巨头公司之间一系列纠纷为省政府提出法律意见及建议的诉讼策略，相关争议包括技术许可争议、服务合同争议以及合资合同争议，并涉及合资公司的清算和无形资产的分配，争议总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0133EA15" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="0BA8A98B" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名能量饮料公司就其与合资股东之间的公司控制权纠纷提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A19988" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="736DB438" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家基金管理人应对债权人在中国国际经济贸易仲裁委员会提起的仲裁程序并协调同步进行的某开曼清盘程序、</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI诉讼程序、香港和内地的多个诉讼程序，争议涉及该私募基金控制的中概股上市公司的控制权纠纷、私募基金管理人的忠实勤勉义务、合同效力等复杂问题，争议金额超过50亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460458FE" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="0023AD34" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某人民币基金在贸仲针对其被投企业及创始人提起回购仲裁并在北京市第一中级人民法院完成全部财产首轮查封，争议金额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿，最终取得全胜仲裁裁决并且目前正在裁决执行过程中。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DD29B6" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="0E24E6E8" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名房地产企业在中国国际经济贸易仲裁委员会基于一份合作开发房地产合同提起仲裁并成功申请财产保全，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2FC02E" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="6A954A13" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家酒店管理公司处理一系列中国国际经济贸易仲裁委员会和香港仲裁中心进行的关于高端酒店及公寓项目开发及管理合同项下的争议。所涉物业在</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年被《时代周刊》评为世界十大建筑。最终代表客户获得了对客户极为有利的和解结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C938BC" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="0C0A1301" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家在纳斯达克上市的经营长租公寓的公司在贸仲就其与一家中国公司之间的股权收购争议进行仲裁，该股权收购涉及十多家子公司的核心资产转让，争议金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49128687" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="5F278075" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管争议类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF6C5F9" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="3D656EBC" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某四大会计师事务所应对财政部发起的审计质量相关检查、调查及行政处罚后的听证等程序以及跨法域审计责任问题的法律分析。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CDBC8F" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="4C5371AB" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨国企业处理一系列涉及员工业绩舞弊等不当行为的内部调查并为客户提供后续处理建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDFD65F" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="3CBC03F0" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某总部位于法国的外资企业应对国内市监局发起的价格违法执法行动，成功协助客户大幅降低处罚金额。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03057218" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="384CCCEF" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资基金处理其被投企业因涉嫌刑事犯罪而受到调查起诉相关的争议并为投资人董事提供相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74357870" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="52231AE5" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所对其某业务板块的员工涉嫌串通招投标相关行为的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553F8FA3" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="55FF77AD" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所在美国证券交易委员会</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(United States Securities and Exchange Commission)行政程序的过程中提供关于中国法项下国家秘密保护的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EA892E" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="68AAA4F0" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电子通信企业进行违反《海外反腐败法》的中国区内部调查，并为其提供中国反腐败和国家秘密保护相关的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B67F452" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="6D14D738" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1970449C" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="6A215A0B" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D21816" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="36D1A0DE" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7737115D" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="3CFDBC32" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660203B6" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="241FACDB" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371B169C" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="024F6436" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0836C809" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="2331DE33" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6AC861" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="2A122672" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFF9633" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="5C8322C9" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3D691A" w14:textId="77777777" w:rsidR="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="2B88EF30" w14:textId="77777777" w:rsidR="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3B48D367" w:rsidR="00A46A04" w:rsidRPr="005319B2" w:rsidRDefault="005319B2" w:rsidP="005319B2">
+    <w:p w14:paraId="4F0A196B" w14:textId="7E5D907C" w:rsidR="00A46A04" w:rsidRPr="00602094" w:rsidRDefault="00602094" w:rsidP="00602094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李思佳于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005319B2">
+      <w:r w:rsidRPr="00602094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005319B2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00602094" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1730,1144 +1730,1144 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FE4730"/>
+    <w:nsid w:val="019E40A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24BA3B9A"/>
+    <w:tmpl w:val="EAB4976A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038A7160"/>
+    <w:nsid w:val="02483DAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1838832A"/>
+    <w:tmpl w:val="7DEC6844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="041F4E43"/>
+    <w:nsid w:val="0A8F4305"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C5231F6"/>
+    <w:tmpl w:val="A1AE3468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A678A6"/>
+    <w:nsid w:val="18083335"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D7C9AD8"/>
+    <w:tmpl w:val="5284E6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055543A0"/>
+    <w:nsid w:val="1D9809F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80C0D7A2"/>
+    <w:tmpl w:val="DCF4317C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065940B4"/>
+    <w:nsid w:val="1E7C26B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACF81C82"/>
+    <w:tmpl w:val="E6A857CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0748797C"/>
+    <w:nsid w:val="215A2549"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C27CB1AA"/>
+    <w:tmpl w:val="07848CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09681CC1"/>
+    <w:nsid w:val="21B96802"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3BC0624"/>
+    <w:tmpl w:val="E3140FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FED3D19"/>
+    <w:nsid w:val="23745BB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A74AC68"/>
+    <w:tmpl w:val="6C8824CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122A0E62"/>
+    <w:nsid w:val="293219A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="041ADD12"/>
+    <w:tmpl w:val="0F3CE9AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1747354E"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F74248D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B34B104"/>
+    <w:tmpl w:val="9310407A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21C118E9"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FF7542B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD4E06EA"/>
+    <w:tmpl w:val="A16406D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23413189"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31607A2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC9E76B0"/>
+    <w:tmpl w:val="F6EC59C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27A225DE"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324D0083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C854EFB4"/>
+    <w:tmpl w:val="CCF8C140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288F1EBA"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37805724"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7C4C95C"/>
+    <w:tmpl w:val="87A68164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA740FB"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39610179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43A0DDC0"/>
+    <w:tmpl w:val="B01E13CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF62621"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BE45AE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8ACEA836"/>
+    <w:tmpl w:val="5662672E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EB16B3E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3743FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D95AF59E"/>
+    <w:tmpl w:val="4D785258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="3065433C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F892633"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D78FF30"/>
+    <w:tmpl w:val="A8287AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="345B43EB"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41232545"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7C4C95C"/>
+    <w:tmpl w:val="A70E6D24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="354F4612"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480D56DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="445855A2"/>
+    <w:tmpl w:val="DD500080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373C4054"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D47685B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1988B826"/>
+    <w:tmpl w:val="63BA579A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37446B4C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A17737"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFF25390"/>
+    <w:tmpl w:val="AB902FFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D2444F1"/>
+    <w:nsid w:val="53285BD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="233AAADA"/>
+    <w:tmpl w:val="CCF8C140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DEC40B6"/>
+    <w:nsid w:val="553924C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="810ACFB8"/>
+    <w:tmpl w:val="33A259B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E60D67"/>
+    <w:nsid w:val="5A7760C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0158C574"/>
+    <w:tmpl w:val="206E5E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464045CF"/>
+    <w:nsid w:val="5AD44CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="760C13B8"/>
+    <w:tmpl w:val="6BE6B1DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="513108ED"/>
+    <w:nsid w:val="5CCF3EB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6A6CAFE"/>
+    <w:tmpl w:val="C4686A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="572C7E36"/>
+    <w:nsid w:val="61471C20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77B25286"/>
+    <w:tmpl w:val="CE6244B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583524B8"/>
+    <w:nsid w:val="639933E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DC407EA"/>
+    <w:tmpl w:val="2640C754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A606A30"/>
+    <w:nsid w:val="6C386C3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D180C116"/>
+    <w:tmpl w:val="32F4455E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68956306"/>
+    <w:nsid w:val="6C3D203F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A4C1FF4"/>
+    <w:tmpl w:val="56AC637E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E383678"/>
+    <w:nsid w:val="74D553F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F7AB972"/>
+    <w:tmpl w:val="916C53B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FEF7F42"/>
+    <w:nsid w:val="74DA2F23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FF8BFC4"/>
+    <w:tmpl w:val="C2025C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765E4D71"/>
+    <w:nsid w:val="79FF0D3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02409F8C"/>
+    <w:tmpl w:val="9EAA9028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D55794C"/>
+    <w:nsid w:val="7BAC4648"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8485E7C"/>
+    <w:tmpl w:val="EF52CA72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
-[...20 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2917,57 +2917,57 @@
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
-    <w:rsid w:val="005319B2"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
+    <w:rsid w:val="00602094"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
@@ -4104,61 +4104,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005319B2"/>
+    <w:rsid w:val="00602094"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005319B2"/>
+    <w:rsid w:val="00602094"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4444,51 +4444,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{878F2A9B-8069-4CD0-A546-CBB886C1409A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BBFAACA-75BE-4315-9DFC-05D05D078523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>416</Words>
   <Characters>2375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>