--- v0 (2026-07-06)
+++ v1 (2026-11-08)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="091597E3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+          <w:p w14:paraId="2C4F11E8" w14:textId="33BBD853" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000830C5" w:rsidP="000830C5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AA0C63">
+            <w:r w:rsidRPr="000830C5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>卜睿</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="274387A2" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRPr="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+          <w:p w14:paraId="2EA8EB79" w14:textId="77777777" w:rsidR="000830C5" w:rsidRPr="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AA0C63">
+            <w:r w:rsidRPr="000830C5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="64B70C72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+          <w:p w14:paraId="706EB16B" w14:textId="215E52B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000830C5" w:rsidP="000830C5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA0C63">
+            <w:r w:rsidRPr="000830C5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5D654CE6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+          <w:p w14:paraId="6199424A" w14:textId="3A97A3C0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000830C5" w:rsidP="000830C5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AA0C63">
+            <w:r w:rsidRPr="000830C5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4266 / +86 17302100901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="12440B71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+          <w:p w14:paraId="4F910ACA" w14:textId="6671C6DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000830C5" w:rsidP="000830C5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AA0C63">
+            <w:r w:rsidRPr="000830C5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rui.bu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="53C067E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA0C63" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="03E799F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000830C5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="175E1C20" wp14:editId="633CF3B9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="670A957C" wp14:editId="228EA07C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5777B981" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AA0C63" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="35E68BB0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000830C5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AA0C63">
+            <w:r w:rsidRPr="000830C5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>卜睿的主要执业领域为兼并与收购、私募股权融资、中企出海、外商直接投资和一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397D6664" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="68245008" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1491 +458,1491 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494E0B50" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="642B9E4C" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B945A1" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="56C95266" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CD376F" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="6F6FE196" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由百世集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST Inc.）创始人兼首席执行官及其首席技术官、阿里巴巴集团控股有限公司和菜鸟智能物流网络有限公司的关联公司组成的买方财团经办其对在纳斯达克上市的百世集团的私有化交易，百世集团是业界领先的智慧供应链服务商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602C04FA" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="4E331289" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纳斯达克上市公司金山云</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Kingsoft Cloud)以约48亿人民币的价格收购柯莱特(Camelot)公司的控制权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6967632A" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="0D866A55" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家电网以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>22.3亿美元收购美国桑普拉能源公司所持有的智利切昆塔公司100%股权及其他智利电力资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D88F62" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="40BFCF05" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）的中国律师，代表其以约20亿欧元(23.7亿美元)的价格收购西门子旗下专业动力传动设备制造商弗兰德(Flender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1292B737" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="5C24DB7E" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）的中国律师，代表其以约77亿欧元的价格收购巴斯夫（BASF）涂料业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C647CF4" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="72B16E0D" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业以约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.67亿美元的价格收购大麦</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A5EA92" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="28A390EC" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为善水资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Templewater）的中国律师，代表其以约1.2亿新加坡元的价格收购总部位于新加坡的耐尔达精密工程公司（Knight Auto Precision Engineering Pte Ltd）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024C9AE9" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="6A36A526" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国石油（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>British Petroleum）在电动车充电领域进行多项收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A29505A" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="2C981D7B" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG资本（IDG Capital）和I.T集团以约2亿美元联合投资瑞典时装品牌Acne Studios 41%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B7CF67" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="75CAE93D" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化拟议收购雪佛龙公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chevron）位于南非和博兹瓦纳的下游油气资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1812E80B" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="5B6E08DB" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募与风险股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50369FB7" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="31C0413C" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RA Capital投资康乃德生物医药</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2527BE64" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="502930B4" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs）投资苏宁体育</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18825475" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="4FA8C152" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）投资中国第三方独立医学检验机构艾迪康医学检验中心有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55646C77" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="263EA727" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泛大西洋投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Atlantic）投资网易云音乐、自如、Today便利店、以及叮咚买菜等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089741EA" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="417F0A26" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表淡马锡（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Temasek）投资亘喜生物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EF4303" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="6A1CF9E5" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴投资怪兽充电和河狸家</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2C3282" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="142AAC0B" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈雪の茶参与太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(PAG)对其的C轮融资，并提供法律建议及交易服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3846E73F" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="153A8307" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家风险投资机构和私募基金进行股权投资，这些机构包括但不限于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG 资本、博裕资本、红衫资本、博世创投、殷拓集团（EQT Partners）、信金资本、高瓴资本、春华资本、元实资本、亚投资本以及中银国际。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1FF6A9" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="4FE39D92" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中企出海</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1FC65F" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="5A2FC8CE" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江庞鑫电力能源有限公司收购某新加坡上市公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AC61DD" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="2EFFAAC8" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表墨迹天气为其海外版</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APP上架项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FC2592" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="14670335" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某日资企业中国子公司为其哈萨克斯坦能源收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E0247B" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="7D4D0C52" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市某芯片设计企业为其沙特投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ACED2E" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="7D577BB2" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市半导体设备企业为其比利时投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73418181" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="3DFD8A02" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市照明企业为其泰国绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A4BC3F" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="37396AE8" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市汽车零部件企业为其泰国绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C2116B" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="529D756E" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江省某市级国资控股集团为其整体境外股权架构设计和搭建提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9E3F3F" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="53A9A8CE" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市塑料管道制造企业为其越南绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBDC006" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="00A5E389" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市塑料餐饮具及生物降解材料生产企业为其印度尼西亚绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4569D93E" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="17B9F0D4" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某太阳能光伏企业为其德国投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F256822" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="5C431C6A" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某机电企业为其柬埔寨绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23045774" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="00099FFE" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合资及战略合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7372A642" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="0BE7153F" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NBA中国开展与区块链技术、NFT以及隐私计算等有关的合作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D73EB17" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="1F41C8EC" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333B5D92" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="6CCDF0E2" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助万达体育在纳斯达克首次公开募股、进行上市前重组以及债务融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B25A548" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="1B1D80C8" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF33470" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="2BDAEA3E" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国佐治亚大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40623BF4" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="2542DCCC" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411BF3A0" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="5512E93E" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AECBAEE" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="2994B1F4" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197487FC" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="394DBE43" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国新泽西州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AE7ED3" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="7CEBFA63" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国佐治亚州律师资格（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336160A2" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="4FFC1C96" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3A8601" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="40ABFF29" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75668776" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="3E8877CE" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05819BEB" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="064BFAE7" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CD13B6" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="4EFCC537" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F771F42" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="19DB8556" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，卜睿律师曾先后任职于美国温斯顿律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Winston  Strawn）的上海办公室，以及英国欧华律师事务所（DLA Piper）和美国宝维斯律师事务所（Paul Weiss）的北京办公室。卜律师亦曾在美国金斯波尔德律师事务所（King  Spalding）的美国亚特兰大办公室工作过。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170A2360" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="6DF5D72A" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年被LegalOne评为2025年度客户信赖律师15强：企业出海。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0C281B" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="03A65543" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年被《国际金融法律评论》(IFLR 1000)评为新星合伙人（Rising Star Partner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F8DAF0" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="762D3AFC" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师曾多次接受《</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>36氪》《21世纪经济报道》《财经杂志》《霞光社》等媒体采访。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B61174" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="3518CFB4" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFC615F" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="01278741" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBF5618" w14:textId="77777777" w:rsidR="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="12AC190E" w14:textId="77777777" w:rsidR="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2014年在宾夕法尼亚大学法学院《东亚法学期刊》发表《划时代的变革：上海自贸区新仲裁准则之紧急仲裁员和开放仲裁员名单制度》（http://scholarship.law.upenn.edu/ealr/vol10/iss1/3） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="596E573C" w:rsidR="00A46A04" w:rsidRPr="00AA0C63" w:rsidRDefault="00AA0C63" w:rsidP="00AA0C63">
+    <w:p w14:paraId="4F0A196B" w14:textId="01FA307F" w:rsidR="00A46A04" w:rsidRPr="000830C5" w:rsidRDefault="000830C5" w:rsidP="000830C5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0C63">
+      <w:r w:rsidRPr="000830C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2016年在明尼苏达大学法学院《法律、科学和技术期刊》发表《州立阿兹海默症患者登记系统的最佳实践：来自佐治亚州的经验》（http://ssrn.com/abstract=2592461） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AA0C63" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000830C5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2148,386 +2148,533 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00561914"/>
+    <w:nsid w:val="006261DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF3293D2"/>
+    <w:tmpl w:val="F0965B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F72C72"/>
+    <w:nsid w:val="00C371C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6658BF4A"/>
+    <w:tmpl w:val="59EAFA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B85F0B"/>
+    <w:nsid w:val="040600BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA32F458"/>
+    <w:tmpl w:val="9C6A147E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08FD04C8"/>
+    <w:nsid w:val="07DE0C3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="743212D8"/>
+    <w:tmpl w:val="2CB2078A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9C21CF"/>
+    <w:nsid w:val="0A26009A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B7A3E16"/>
+    <w:tmpl w:val="25FEC968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9771B2"/>
+    <w:nsid w:val="0BBC6ED4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0A67C6C"/>
+    <w:tmpl w:val="88163C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC83276"/>
+    <w:nsid w:val="0DB170CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3FC39D8"/>
+    <w:tmpl w:val="2CB235DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14471C53"/>
+    <w:nsid w:val="10350387"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AD099D6"/>
+    <w:tmpl w:val="6A00EB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19545694"/>
+    <w:nsid w:val="124803B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9EA7674"/>
+    <w:tmpl w:val="81226F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A89310E"/>
+    <w:nsid w:val="133053D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF9C4880"/>
+    <w:tmpl w:val="4134E3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D502B97"/>
+    <w:nsid w:val="14A063D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E5C2918"/>
+    <w:tmpl w:val="A176B6F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20690640"/>
+    <w:nsid w:val="1B2A4B4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B478D448"/>
+    <w:tmpl w:val="0E1C9C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2124175B"/>
+    <w:nsid w:val="1C036453"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5896FB98"/>
+    <w:tmpl w:val="D6B21724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5945D2"/>
+    <w:nsid w:val="1FF77201"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEBCE17A"/>
+    <w:tmpl w:val="33CC92CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B28665C"/>
+    <w:nsid w:val="1FFE0C5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4AA9144"/>
+    <w:tmpl w:val="70748A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5D73B9"/>
+    <w:nsid w:val="20AD3443"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30EAD11E"/>
+    <w:tmpl w:val="914A322C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="220F62D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B62F65A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="229857F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79AAFED4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23164309"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD3AD332"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24003B09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24FC4500"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="253518A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC26EEC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BFC28C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="629A3C7A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DDD373A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB009FCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2596,1006 +2743,860 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FEE6F87"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B4022D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="443C13AA"/>
+    <w:tmpl w:val="7376E082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF051BE"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D981E6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E202AA0"/>
+    <w:tmpl w:val="BC08F0E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F53B07"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4114702E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D402FDEA"/>
+    <w:tmpl w:val="E6029A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38000493"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A01A12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FCAF858"/>
+    <w:tmpl w:val="574429E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396506C9"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1E5A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9B6A3E4"/>
+    <w:tmpl w:val="A9E4FDBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39966A90"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CC902D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BED69EDA"/>
+    <w:tmpl w:val="791CC5C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B380A57"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD25F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF066DB0"/>
+    <w:tmpl w:val="7E1A0F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3DAC1F38"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D31181A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B9807AE"/>
+    <w:tmpl w:val="CF98A0B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46283232"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D591892"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA821CE4"/>
+    <w:tmpl w:val="17A204A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475437CC"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E2C3361"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8892E91C"/>
+    <w:tmpl w:val="7D467ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476F2153"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51847E27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2258F63C"/>
+    <w:tmpl w:val="EC447854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C62EF4"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52280E96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA7E425E"/>
+    <w:tmpl w:val="38A0B062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48AF3367"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55EE5D10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F10E920"/>
+    <w:tmpl w:val="BA726074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BEB4883"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57830021"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C27A4C3E"/>
+    <w:tmpl w:val="351A8474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8F1F68"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AFA70D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4FC4B70"/>
+    <w:tmpl w:val="BECE5B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E652E6C"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BD66F64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F22895AE"/>
+    <w:tmpl w:val="EC447854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FCE66BA"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63504910"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73A61344"/>
+    <w:tmpl w:val="F81E5A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51097A1D"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65CE6691"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8988316"/>
+    <w:tmpl w:val="3EAE17F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55E874B7"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68183366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15EC4036"/>
+    <w:tmpl w:val="EB78FF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="562E68AE"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF47C67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF18CA86"/>
+    <w:tmpl w:val="7076EDC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DDB6702"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="705E05AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDE833C6"/>
+    <w:tmpl w:val="1CD8FF6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F8E2856"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BF24F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F22895AE"/>
+    <w:tmpl w:val="DB829880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60097291"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC574EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E1EBDC6"/>
+    <w:tmpl w:val="F6C0EEE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601E2AC9"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F413FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E0C2AB6"/>
+    <w:tmpl w:val="99BC30C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="10">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="25">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="31">
-[...2 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="33">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
+    <w:rsid w:val="000830C5"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
@@ -3661,51 +3662,50 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AA0C63"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4786,61 +4786,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA0C63"/>
+    <w:rsid w:val="000830C5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA0C63"/>
+    <w:rsid w:val="000830C5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5126,51 +5126,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE706515-96AD-47FF-9921-82322FA52F14}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75CCCBE-9DA0-443D-A73A-1325FAD7D5F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>335</Words>
   <Characters>1914</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>