--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="05664F55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+          <w:p w14:paraId="2C4F11E8" w14:textId="66FF06BE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00141551" w:rsidP="00141551">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D07C72">
+            <w:r w:rsidRPr="00141551">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陶俊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="40FE1C29" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+          <w:p w14:paraId="706EB16B" w14:textId="60B289DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00141551" w:rsidP="00141551">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D07C72">
+            <w:r w:rsidRPr="00141551">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F8B3825" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+          <w:p w14:paraId="6199424A" w14:textId="3C5F6070" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00141551" w:rsidP="00141551">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D07C72">
+            <w:r w:rsidRPr="00141551">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1168 / +65 8067 8157</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4AF5C8D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+          <w:p w14:paraId="4F910ACA" w14:textId="32038646" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00141551" w:rsidP="00141551">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D07C72">
+            <w:r w:rsidRPr="00141551">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>john.tao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1560D720" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D07C72" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1C64EA61" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00141551" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F29AD82" wp14:editId="71989CC9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6680405C" wp14:editId="5E295B83">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5225F0FC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D07C72" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4C430040" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00141551" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D07C72">
+            <w:r w:rsidRPr="00141551">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陶俊的主要执业领域为金融、工程及商业地产相关的仲裁和诉讼等争议解决业务，以及相应领域的非诉讼法律业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20411C7E" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="28375D11" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1112 +438,1112 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D6BC90" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="3F4EEFAC" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256082F2" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="1BD2DA46" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BCCADA" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="01202AD7" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名银行处理在中国国际经济贸易仲裁委员会的与系列金融衍生产品争议有关的仲裁程序和衍生诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AA8FBE" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="2E3E1553" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名基金在上海国际仲裁中心处理与投资者的系列仲裁案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A42CA2" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="563799BC" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名离岸基金在上海仲裁委员会处理与目标公司间股权争议仲裁案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A510875" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="47960CD1" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资医院的投资人处理在中国国际经济贸易仲裁委员会的股权质押解除争议仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F323134" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="04B3CD00" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家离岸船舶公司就其对租船人取得的境外仲裁裁决申请承认与执行；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7152B1AE" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="1E3193E3" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的高端酒店管理公司进行仲裁裁决的申请执行并处理被执行人提出的不予执行仲裁裁决程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55832463" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="7D2DA305" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理股票质押式回购交易、融资融券交易有关的多起诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BF7CDD" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="16DDFE03" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理与上市公司控制方之间的新型侵权诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA759E3" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="1912F438" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理股票质押式回购交易有关的公证债权文书执行，包括与发行人、质押人就股票处置权限产生的诉讼争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392AC73F" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="0C1EDD7C" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目管理人追讨底层资产有关的诉讼程序，设计诉讼方案并就境内诉讼与境外机构联动；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DBAD81" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="06FF4C5E" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目管理人的国内券商处理持有人提起的关于管理人赔偿责任的诉讼程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B5933A" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="3AF1009C" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广告业知名创始团队就与收购方之间对赌款项支付争议处理有关仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9FE260" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="76D6ED69" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表债权人、股东、管理层处理大量股东损害公司债权人责任的有关纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCA6BD8" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="1B8D64E7" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名仓储设施供应商、国有上市公司、国内知名体育场馆运营方就其与承租方间租赁争议进行仲裁和诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B276B31" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="08F69E78" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家领先的国际知名连锁超市、领先的商业企业就与业主间租赁争议进行诉讼和仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7217EFBD" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="06FD9D3C" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的能源企业就项目建设中与多个承包商建设工程争议进行仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE9ECB6" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="5A1F0374" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国有房地产上市公司、外资医院就其承包商索赔进行诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22259479" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="2EEABDB3" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名开发商参与购买房地产项目公司过程中与卖方争议及关联争议引发的诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C732D82" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="71C8ED79" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AFB1D0" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="08B4A2D5" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国信托业保障基金公司日常事务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EE88FF" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="28BACD0C" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家地方银行提供关于贷款合规的有关法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF57409" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="62EAD731" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金融街集团及商贸市场开发商等处理有关物业租赁事务有关协商；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E09CABF" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="4A3BF474" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗银行提供国家安全审查、租赁审查等多方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CFA937" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="39F141B9" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有房地产上市公司多次就其房产出售项目作为卖方律师提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B11CA8A" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="1BA77399" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家地产开发商与政府间土地出让金缴纳争议提供咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B15D90E" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="15B5358C" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家地产开发商提供租赁有关合同文本制定、修改服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033876C7" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="3023F64B" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表知名国际学校、药品生产企业处理定制建设及租赁有关事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4730465E" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="62A6334C" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs就其所涉及的股权转让争议解决提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A172F32" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="219D6A1B" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际电影分销商处理电影进口及上映有关事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB514F9" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="3ADF1CE1" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名游戏厂商就著作权进行维权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B306F43" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="55F4C726" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国制造业企业应对发改委启动的反垄断突袭及调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDBF33B" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="7C64B934" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC5C724" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="7CBC3A14" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国乔治城大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C05BCF" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="37437213" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB87C68" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="2769ACAF" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA8B9F5" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="6DE05312" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174407B3" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="6E4FC5ED" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BB3CB3" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="7B33763B" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5DA3AC" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="2C247F01" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D935297" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="5767BC08" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439F0EBF" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="4780371A" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61735AFB" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="345678B1" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5550E7C5" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="5E41BE42" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年12月至2015年7月，在君合律师事务所上海分所资本市场组工作1年</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6BD94" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="39B7B1A2" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年8月至今，在上海市方达律师事务所争议解决组工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F3C751" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="607CE32F" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2697294F" w14:textId="77777777" w:rsidR="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="3156052D" w14:textId="77777777" w:rsidR="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="16876AD7" w:rsidR="00A46A04" w:rsidRPr="00D07C72" w:rsidRDefault="00D07C72" w:rsidP="00D07C72">
+    <w:p w14:paraId="4F0A196B" w14:textId="4E993AAD" w:rsidR="00A46A04" w:rsidRPr="00141551" w:rsidRDefault="00141551" w:rsidP="00141551">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07C72">
+      <w:r w:rsidRPr="00141551">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">合肥仲裁委仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D07C72" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00141551" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1749,1267 +1749,1267 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B80D64"/>
+    <w:nsid w:val="04B66432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0646E4A6"/>
+    <w:tmpl w:val="3DE03380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D14B3B"/>
+    <w:nsid w:val="07AB4AC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7C84D3E"/>
+    <w:tmpl w:val="CED8AB64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E141AA"/>
+    <w:nsid w:val="087E0DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51DAB0F4"/>
+    <w:tmpl w:val="FCCCB9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="066C05BA"/>
+    <w:nsid w:val="0C345D23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9348D41A"/>
+    <w:tmpl w:val="C982FE62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D634CEF"/>
+    <w:nsid w:val="0C9A1344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF86DD5C"/>
+    <w:tmpl w:val="6D4C7D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F544B30"/>
+    <w:nsid w:val="119710D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="634001BE"/>
+    <w:tmpl w:val="2180A866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100411FE"/>
+    <w:nsid w:val="139D24E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A52C258A"/>
+    <w:tmpl w:val="E42639EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11687A76"/>
+    <w:nsid w:val="19643CE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA465982"/>
+    <w:tmpl w:val="D0BE8020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127F374F"/>
+    <w:nsid w:val="22332CDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3209B52"/>
+    <w:tmpl w:val="383CD4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A63522"/>
+    <w:nsid w:val="25195DEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DF443C0"/>
+    <w:tmpl w:val="EE8ABC4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C1E5C94"/>
+    <w:nsid w:val="271D43B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="477A65EC"/>
+    <w:tmpl w:val="FF54CDB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CAD4F54"/>
+    <w:nsid w:val="2C0B52C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1F68212"/>
+    <w:tmpl w:val="0C08E6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="249F15E8"/>
+    <w:nsid w:val="2C99181A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C832C8AE"/>
+    <w:tmpl w:val="2DCEA96A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265E1EF3"/>
+    <w:nsid w:val="2D21747F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A4CDAA2"/>
+    <w:tmpl w:val="70F87508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28770F18"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32E66498"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10585CBA"/>
+    <w:tmpl w:val="211CA6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C27111E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E3C72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57BAEC80"/>
+    <w:tmpl w:val="10166C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34096D04"/>
+    <w:nsid w:val="38D61CDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="281622F6"/>
+    <w:tmpl w:val="57B64E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CA5AAD"/>
+    <w:nsid w:val="3AA45B1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAB08E2E"/>
+    <w:tmpl w:val="3BD25BA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39466463"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA93D1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36408864"/>
+    <w:tmpl w:val="06BA91EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C4436E1"/>
+    <w:nsid w:val="41466CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB785FFE"/>
+    <w:tmpl w:val="EAF08B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E260526"/>
+    <w:nsid w:val="46B55DDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="200E32E0"/>
+    <w:tmpl w:val="539ACDA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E8F3BB7"/>
+    <w:nsid w:val="49C12D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A40E2D0"/>
+    <w:tmpl w:val="FB30E404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41214489"/>
+    <w:nsid w:val="4BE84A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="324CEE70"/>
+    <w:tmpl w:val="D2360F3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487E47FB"/>
+    <w:nsid w:val="4C56407B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54D273C6"/>
+    <w:tmpl w:val="6D003A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD77830"/>
+    <w:nsid w:val="4E64125E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="176A875A"/>
+    <w:tmpl w:val="829E7396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DE226DA"/>
+    <w:nsid w:val="4EE90F1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AE60DBE"/>
+    <w:tmpl w:val="29922B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E28214B"/>
+    <w:nsid w:val="509E1157"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0B23C76"/>
+    <w:tmpl w:val="48E25C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0E06CA"/>
+    <w:nsid w:val="50DE26F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BDA97FC"/>
+    <w:tmpl w:val="697C2D1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AD2041"/>
+    <w:nsid w:val="54046D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72129FF8"/>
+    <w:tmpl w:val="F544DF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A12687"/>
+    <w:nsid w:val="57B62BB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C832C8AE"/>
+    <w:tmpl w:val="3D6E099C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1A136C"/>
+    <w:nsid w:val="5A332D29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D6A1E76"/>
+    <w:tmpl w:val="CED8AB64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D223E16"/>
+    <w:nsid w:val="609C12C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE8EF4F8"/>
+    <w:tmpl w:val="8724E6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E366E36"/>
+    <w:nsid w:val="61C1019D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B102B1E"/>
+    <w:tmpl w:val="13D079FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D02834"/>
+    <w:nsid w:val="62C0223B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C96CABCA"/>
+    <w:tmpl w:val="17FC99C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AC2B55"/>
+    <w:nsid w:val="63852EBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D35024CC"/>
+    <w:tmpl w:val="C960FA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="727008B0"/>
+    <w:nsid w:val="70DC055F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A936FFFC"/>
+    <w:tmpl w:val="816EF918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="731C5280"/>
+    <w:nsid w:val="72376702"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8216FCCA"/>
+    <w:tmpl w:val="72AA5014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="769D3CB7"/>
+    <w:nsid w:val="741064C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE3A89C6"/>
+    <w:tmpl w:val="AFE80A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78506882"/>
+    <w:nsid w:val="744603EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="584CEE5A"/>
+    <w:tmpl w:val="B33CA110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F9A171F"/>
+    <w:nsid w:val="7B0A7A85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="394EC496"/>
+    <w:tmpl w:val="0F64D64C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FCE6730"/>
+    <w:nsid w:val="7E9975FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE4E8EBC"/>
+    <w:tmpl w:val="2174A8FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7">
-[...71 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3017,50 +3017,51 @@
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
+    <w:rsid w:val="00141551"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
@@ -3130,51 +3131,50 @@
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
-    <w:rsid w:val="00D07C72"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D07C72"/>
+    <w:rsid w:val="00141551"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D07C72"/>
+    <w:rsid w:val="00141551"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4583,51 +4583,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9102F720-EE9B-4C61-8521-0A6B8884C434}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B98B7173-2896-4F4B-9382-5AB219C18C41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>213</Words>
   <Characters>1216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>