--- v0 (2026-07-26)
+++ v1 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0E3CAFB5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="777D76A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FC48F9">
+            <w:r w:rsidRPr="00F33F75">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>衡珊珊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="492D63D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+          <w:p w14:paraId="706EB16B" w14:textId="233D2EDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FC48F9">
+            <w:r w:rsidRPr="00F33F75">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6D5BBB3E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+          <w:p w14:paraId="6199424A" w14:textId="7D3BEAF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FC48F9">
+            <w:r w:rsidRPr="00F33F75">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="732B23B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+          <w:p w14:paraId="4F910ACA" w14:textId="7EB1EA48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FC48F9">
+            <w:r w:rsidRPr="00F33F75">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>victoria.heng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="63F3A928" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC48F9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3476EAF5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F33F75" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15AD4F48" wp14:editId="14DA0099">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512085BB" wp14:editId="0D45AA38">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3B4E7601" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FC48F9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="62D4C6B0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F33F75" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FC48F9">
+            <w:r w:rsidRPr="00F33F75">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>衡珊珊律师的主要执业领域为民商事诉讼和仲裁，专长于解决各类投融资争议、综合性公司治理及股东权利相关争议、婚姻和家事纠纷以及复杂商事合同争议。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC48F9">
+            <w:r w:rsidRPr="00F33F75">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113BD7B2" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4681FBC9" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,882 +446,882 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEB93A4" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="559D7582" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E87238" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="0932FE9C" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资相关争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ADBC33" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="3E9D32CD" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某中央企业处理其与被投企业原股东之间在北京法院进行的争议金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币的业绩补偿纠纷案件，取得全胜判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DF3EF6" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="468716BC" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某中央企业处理其与地方国企之间股权转让纠纷案件，涉及一家市值近百亿的医药行业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司的控制权争夺。本案集合了国有资产转让过程中可能出现的几乎全部疑难法律问题，最终取得了全面胜利的案件结果，获最高人民法院官方平台宣传</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E713999" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="6B4D2A03" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表投资人、标的公司或创始人在法院、北仲、贸仲等程序中处理股权回购案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34039DAB" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="0F5F857E" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>综合性公司治理和股东权利相关争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C24F80B" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="55EA4A7D" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名制药公司创始人的继承人处理相关股权争议，案件事实横跨二十余年，涉及中国、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI、香港等法域诉讼程序的衔接配合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770CA5E6" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="5B82D6EC" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家中外合资企业应对中外方股东互相发起的系列诉讼，包括中方股东提起的公司解散诉讼、损害公司利益责任纠纷诉讼和企业出资人权益确认等以争夺公司控制权为目的的诉讼，协助客户化解了公司危机、全面顺利解决股东之间的历史遗留问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442734B9" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="752586F5" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中外合资企业的外方股东处理其与中方股东之间有关公司组织形式变更引发的争议案件。该案涉及《外商投资法》五年过渡期内，在中方股东不予配合的情况下，公司最高权力机构如何由董事会向股东会变更的问题，通过策略设计和诉讼应对帮助客户顺利完成最高权力机构的变更和章程修订</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B57ACCB" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="2AB29633" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个国有企业客户成功处理多起以假冒国企文件设立公司、在公司名称中擅自使用国企字号或注册商标等方式恶意挂靠国资、扰乱市场秩序的事件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4197F3BA" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="3A789872" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个客户处理股东知情权纠纷、公司决议纠纷、损害公司利益纠纷、公司解散纠纷等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ED394B" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="1D613B4B" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>婚姻家事纠纷和复杂传统民事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59758683" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="61957FAD" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多位客户提供关于离婚财产分割、离婚子女抚养等方面的咨询服务，起草包括婚内财产协议、离婚协议在内的法律文件，协助客户与其配偶沟通谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BBCAE7" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="1DF7A2BD" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户在上海法院进行离婚诉讼，案件涉及价值数亿元的股权、房产等夫妻共同财产的分割</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C6F631" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="2C3EC774" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位客户处理名誉权侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF12C40" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="262AE896" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议和不良资产处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0764A627" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="06361535" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某信托公司处理其在北京法院进行的公证债权文书的强制执行程序，标的为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿余元，涉及北京某写字楼和公寓的处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2006CD68" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="205D052E" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全国性商业银行对一家省级煤业集团在北京法院提起金融借款合同诉讼，涉及股权质押范围是否基于资本公积金转增部分的疑难问题，争议金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14.5亿元人民币，全部诉讼请求得到支持</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01183D1C" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="5E5ADB47" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有证券公司处理一起在上海仲裁委员会进行的债券质押式回购纠纷仲裁案件，案涉标的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.4亿元，取得全胜裁决和全部回款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA2EDC0" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="51FE053E" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复杂商事合同争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A56AA3" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="4E44AAE4" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司处理其在控股股东、实际控制人操控下的违规担保行为引发的保证合同纠纷案件，在一审判决该公司承担2亿余元担保责任的情况下，获得二审改判、上市公司不承担责任的判决结果。该判决作出的时间在《最高人民法院关于适用〈中华人民共和国民法典〉有关担保制度的解释》出台之前，有关上市公司违规担保的法律后果尚属空白，具有一定的里程碑意义</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E17063B" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="386F4396" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家国内领先的生态环境企业处理其海外</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程引发的由总承包商在贸仲提起的索赔超过9000万元人民币的仲裁程序，并代表客户提出反请求</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D868192" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="3F8B05CD" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代理一家知名的驱动电机制造商处理其与某汽车零部件公司之间在贸仲进行的有关生产线交付争议的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B15838" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="47A95EDE" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798DC9AF" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="69661C60" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，国际法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6486B3" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="0EFAA5B5" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A64A9B" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="7AD04E7D" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学国际经济贸易学院，经济学学士（双学位）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E39AFE" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="17773668" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036391D4" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="0398C2F2" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A88D8EE" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="1B1B9812" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C378BC" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="7B7DB4C8" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1513DF5F" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="783167D6" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA52318" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="3EF80231" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5830A177" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="5BB6C04E" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>衡珊珊律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所，此前在北京市法院系统工作五年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B23B6B" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="51659494" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039FE185" w14:textId="77777777" w:rsidR="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="3ECD3A53" w14:textId="77777777" w:rsidR="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="10D5094C" w:rsidR="00A46A04" w:rsidRPr="00FC48F9" w:rsidRDefault="00FC48F9" w:rsidP="00FC48F9">
+    <w:p w14:paraId="4F0A196B" w14:textId="4A8C4F35" w:rsidR="00A46A04" w:rsidRPr="00F33F75" w:rsidRDefault="00F33F75" w:rsidP="00F33F75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC48F9">
+      <w:r w:rsidRPr="00F33F75">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">衡珊珊律师是北京市朝阳区青年联合会第七届委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FC48F9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F33F75" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1527,218 +1527,239 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="018C75E3"/>
+    <w:nsid w:val="070F0DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07E08B14"/>
+    <w:tmpl w:val="4A726E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04CE7167"/>
+    <w:nsid w:val="07125C83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB902296"/>
+    <w:tmpl w:val="8A4E5A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CEE487F"/>
+    <w:nsid w:val="0CCB6767"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22BAC4B6"/>
+    <w:tmpl w:val="96245FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3362ED"/>
+    <w:nsid w:val="0F8F0626"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F10C1BE6"/>
+    <w:tmpl w:val="2BD63BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC13B55"/>
+    <w:nsid w:val="198660A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66425EA8"/>
+    <w:tmpl w:val="4BB4B142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D9775A"/>
+    <w:nsid w:val="1C547530"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE0E3640"/>
+    <w:tmpl w:val="9D3EEC44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20482BF3"/>
+    <w:nsid w:val="1F9A10A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="739A54B4"/>
+    <w:tmpl w:val="85B2792E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28487948"/>
+    <w:nsid w:val="28BA1B79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D060943A"/>
+    <w:tmpl w:val="3A482E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C4C1285"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81EA6A22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1807,93 +1828,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F191837"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33102471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61C68208"/>
+    <w:tmpl w:val="078E2FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3065521A"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="332A0F4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8570C11C"/>
+    <w:tmpl w:val="9D6EF228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1965,469 +1986,448 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED74F97"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E946913"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FDCFD28"/>
+    <w:tmpl w:val="CD1C6758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55183A0B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ECB39DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92184330"/>
+    <w:tmpl w:val="9832213A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A50D37"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8B7786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="221ABBDA"/>
+    <w:tmpl w:val="9110AE68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F421A4"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9D2E74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0EAA166"/>
+    <w:tmpl w:val="DAD6E6A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E9F1A6D"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="417868DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F4C8FCC"/>
+    <w:tmpl w:val="C2166476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="729A45C3"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5407491F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D0AE1FA"/>
+    <w:tmpl w:val="F198ED6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7332081C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563737A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFA27B98"/>
+    <w:tmpl w:val="65D61826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73C05EE8"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C685BDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA7A29E8"/>
+    <w:tmpl w:val="82B6295C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74780006"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FAC11FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B23298AE"/>
+    <w:tmpl w:val="0FAA48D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B27F91"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE9390C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68F2745A"/>
+    <w:tmpl w:val="078E2FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A9D3556"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66825D20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EB47230"/>
+    <w:tmpl w:val="9274F040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AAA0FFB"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66DE14C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEC6D2CA"/>
+    <w:tmpl w:val="97E8140E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B193B7A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7277193F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFA27B98"/>
+    <w:tmpl w:val="151AC49E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C4362D6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78774800"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1378669C"/>
+    <w:tmpl w:val="03FA06A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DBF61E4"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAD05A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79926742"/>
+    <w:tmpl w:val="C0D671E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
-[...29 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2566,59 +2566,59 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F33F75"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
-    <w:rsid w:val="00FC48F9"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3661,61 +3661,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC48F9"/>
+    <w:rsid w:val="00F33F75"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC48F9"/>
+    <w:rsid w:val="00F33F75"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4001,51 +4001,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{019F82AB-30A7-4D3F-A5E4-6B7C6CC4E361}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52E2EF2-3F67-4756-93E2-1C371444C83F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>243</Words>
   <Characters>1388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>