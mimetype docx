--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="300BD7B8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00947669" w:rsidP="00947669">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6B4018B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00781335" w:rsidP="00781335">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00947669">
+            <w:r w:rsidRPr="00781335">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗千</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="515F703B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00947669" w:rsidP="00947669">
+          <w:p w14:paraId="706EB16B" w14:textId="1500D915" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00781335" w:rsidP="00781335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00947669">
+            <w:r w:rsidRPr="00781335">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="55615EB9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00947669" w:rsidP="00947669">
+          <w:p w14:paraId="6199424A" w14:textId="5C94C1E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00781335" w:rsidP="00781335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00947669">
+            <w:r w:rsidRPr="00781335">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1053 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="137BD080" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00947669" w:rsidP="00947669">
+          <w:p w14:paraId="4F910ACA" w14:textId="51DEF156" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00781335" w:rsidP="00781335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00947669">
+            <w:r w:rsidRPr="00781335">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Qian.luo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7D5B484C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00947669" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="36816928" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00781335" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31F187FE" wp14:editId="2BF067AF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DABF761" wp14:editId="2F5AEA2B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0FFA8A8E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00947669" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="70DD6235" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00781335" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00947669">
+            <w:r w:rsidRPr="00781335">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗千律师专注于商事行政法、商事争议解决和常年法律顾问业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B96A8D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2EFC7558" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2088 +438,2088 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2283853C" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00947669">
+    <w:p w14:paraId="4E1F25B3" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师目前是方达商事行政法团队主要合伙人之一，在市场监管、金融监管、环保、土地规划等行政监管领域具备丰富的咨询、执法应对、及复议诉讼等经验。罗律师擅长以合作思维办理复杂行政争议案件，在有力维护客户合法权益的同时，有效维系良好政企关系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7154A0DC" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00947669">
+    <w:p w14:paraId="7541B79E" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师还常年办理公司法、合同法、侵权法等民商事争议案件，尤其擅长运用行政法思维和视角办理复杂民商事争议案件和民行交叉案件，运用组合策略帮助客户取得优势。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EE73E8" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00947669">
+    <w:p w14:paraId="24563C11" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师多次荣登世界权威评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500中国大陆榜单推荐律师，并于2023年12月荣获The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奖项。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F96EDBF" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="40A67A67" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F97DBEF" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00947669">
+    <w:p w14:paraId="6E2EDBF6" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/咨询）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7DA6C6" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0D742E51" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业应对各地市场监管部门有关违法广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/宣传、各类不正当竞争、侵害消费者权益等的调查、处罚等（多数涉及职业举报人或</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>举报，累计上百件）提供全过程法律服务，并成功帮助客户取得不予立案、立案后销案、不予处罚、减轻处罚等有利结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340E491A" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="10FC5797" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际消费品企业应对多地市场监管部门从广告法、反不正当竞争法和产品质量法等多个角度进行的多头调查提供法律服务，并通过研究相关科学检测以及消费者心理等帮助客户制定重新检测和消费者调查的建议，最终帮助客户取得比较有利的结果，并避免了舆情危机；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519795CF" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="7DBEF24B" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业接受各地市场监管部门有关商业贿赂的行政调查提供法律服务，涉及各类带金销售、讲课费等问题，通过制定符合个案特点的策略帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF91E2D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="20E0EE20" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名家电制造商接受多家市场监管部门对产品质量“以次充好”等方面的调查提供全过程法律服务，并通过组织知名法律及行业专家论证，以及协调专业公关团队，帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401CDE5D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="545DFCC2" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名服装品牌应对某地市场监管部门针对其产品标签涉嫌违规的行政处罚调查程序，帮助企业避免了严重的处罚后果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D3BB61" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="2951E56B" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际医药企业接受某直辖市药品监管部门对违反医疗器械管理条例的行政调查提供法律服务，成功帮助客户应对该等调查引发的销售及潜在舆情危机，并引导企业通过主要负责人拜访监管部门等方式建立起良好的互信沟通机制；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373C452A" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="16FB0255" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业就相关竞争对手的违法广告、虚假宣传、商誉诋毁等向市场监督管理部门提起举报、投诉等程序，其中不乏假借公益广告、科普文章等形式打擦边球的疑难举报案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE831FF" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="6D4247EC" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年为大量国内外知名企业提供各类广告法、产品质量法、食品安全法、反不正当竞争法、消费者权益保护法等专业咨询、培训、广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/产品标签审核等，尤其擅长基于大量行政调查办案经验提供精准、深入的风险分析，并提出专业、务实、创新的解决方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59031755" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="1B02BCB1" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某跨国银行接受中国证监会和中国金融期货交易所关于违反套期保值制度和额度管理的调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46216F6B" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="324DD9FB" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某金融从业者接受中国证监会关于违反“慢走规则”的调查提供法律服务，并代表其参加听证程序及申请适用当事人承诺制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DD0783" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="7BF0C11B" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家就某银行不支付数千万元理财款事宜向中国银监会及其下属机构信访提供全程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CE6045" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="78110595" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某国际知名酒店管理集团接受国家旅游局、上海市公安、网络安全、网信、市场监管等多部门的行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/处罚提供全过程的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0189CA50" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="61D5091A" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名创新企业接受其合作方严重火灾事故的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A78933" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="33A653BF" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型厂区业主在突发严重火灾事故后接受消防部门的行政调查提供法律服务，并争取到火灾事故认定及最终处理的理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E8A9A3" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3A6F1E70" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名汽车零部件企业接受环保部门的大气污染、水污染的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B99EBE2" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="74E7F9A8" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资精密仪器制造商接受水务管理部门有关污水排放的行政调查及听证提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F3842D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="1F07BFD3" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家境内企业协调或应对拆除违章建筑等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123CB887" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="77860299" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名电脑生产商向住建部门举报违法挂靠、转包工程等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BC5EF6" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00947669">
+    <w:p w14:paraId="5AAA65CA" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（复议</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39541E1B" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="694B46D5" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业（作为第三人）应对宗地内业主提起的撤销建设工程规划许可证的行政复议程序提供法律服务，在面临较大撤销风险的情况下，经复议听证会最终取得了令客户满意的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502CF0DA" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="2861B0E0" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某全球知名零售商应对北京市朝阳区食药监局的行政处罚提供行政复议程序中的法律服务，并成功撤销原行政处罚决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48227CED" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="089AC791" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资医院向某直辖市政府提起对该直辖市市场监管局不予办理法定代表人变更登记行为的行政复议，经组织全国知名专家对其中复杂法律问题论证等，最终由复议机关组织调解达成理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1BF92E" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="30394418" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对上海某区市场监管局登记备案行为的行政诉讼提供法律服务，涉及登记机关的审查义务边界问题，在全市登记注册条线具有较大影响力；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1B6A07" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3297F4CC" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名制药企业参与涉及职业举报人诉国家及地方药监局不作为的行政诉讼一二审程序提供法律服务，并帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459E4EC4" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="6D52BE7A" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对浙江某镇政府和开发区管委会政府信息公开的两起行政诉讼提供法律服务，充分运用法院组织调解等作用帮助客户解决土地被非法限制流转的问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26668D61" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="719E5E93" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外企业向各类政府部门、事业单位等提起政府信息公开申请，涉及向特殊主体公开、特殊类型信息等疑难复杂问题，经详细研究论证、及与相关部门沟通后帮助客户取得理想结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425C8EBB" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00947669">
+    <w:p w14:paraId="31BD2373" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305FB473" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="084E25E5" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型商业地产项目公司的港方股东与中方国有背景股东争夺公司控制权提供法律服务，并全程参与由此引发的多起诉讼，包括股东代表诉讼、股东直接诉讼以及要求中方股东提供数亿元借款的诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EC86F1" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="716DA970" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名奢侈品公司处理其在华合资公司的股东争议提供法律服务，成功通过诉前行为保全方式成功保全合资公司账册，并据此在知情权诉讼中促成双方股东达成一揽子和解，成功化解长达十余年的复杂股东争议，该案例被写入</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年3月最高人民法院工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C866A7B" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="31125CB7" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业处理其股权转让合同、增资合同、买卖合同、经销合同、租赁合同、借款合同、担保合同相关的诉讼、仲裁等（包括实现担保物权特别程序）争议提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFAEC4D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3A9510BE" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业处理其收购项目公司股权引发的一系列股权转让、股东借款诉讼，涉及违反附随义务及是否为承债式转股等复杂问题，成功帮助客户在证据存在一定劣势的情况下取得了大部分胜诉判决以及有利认定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CA1943" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="49EC1EE5" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国企处理其涉及法人人格否认的执行异议之诉案件，涉及执行异议程序中的审理范围问题、证明标准、以及资金集中管理制度对人格混同的影响等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702A9E84" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0AF05774" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名软件开发企业就董事违反竞业禁止义务导致的系列诉讼案提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEC3FE0" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="54F8F8D2" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某深交所上市公司处理其与被投资企业之间关于现金补偿型对赌条款的仲裁（包含强制执行及不予执行程序）、以及由此引发的司法解散诉讼、股东代表诉讼（包含司法审计）、债权人撤销权诉讼等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1F2B82" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="05F27EB8" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业（包括投资方和融资方）提供各类对赌条款方面的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A92B0BA" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0CF8D9EF" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名基金托管机构在多家仲裁机构应对一系列基金合同争议仲裁案件提供法律服务，涉及托管人投资监督、信息披露、净值复核等方面的复杂问题；此外，也协助处理多起众多投资者上门索赔等危机处置事件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBD97B5" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3A3F52EC" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国企应对标的额数亿元至数十亿元的“融资性贸易”合同纠纷（多涉及合同诈骗等刑事犯罪问题）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C367563" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3D48EC6C" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型投资机构处理标的额数亿元的合作合同、资产收购合同的解除以及恢复原状等的多个诉讼争议、强制执行程序等提供全流程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FED95E" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="19FCA4B8" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业就其火灾损失向相关方索赔、以及应对保险公司的代位求偿等，通过详尽的学理论证成功说服法院作出对客户有利的关键性判决，并快速达成一揽子和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F65FED6" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0A6A11F0" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内知名的互联网企业处理其与某作家之间的名誉侵权诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E55E0BA" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="7DF8B37A" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名咨询公司应对某集资诈骗案引发的多名投资者索赔诉讼提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523FCDD8" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00947669">
+    <w:p w14:paraId="374274EA" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>民事、行政交叉方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ABFEA5" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="4BD0A397" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某家族房地产集团企业的一名实控人提起</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/应对系列公司控制权争议提供全程法律服务，涉及数十起民事诉讼、登记/备案、行政复议、行政诉讼、刑事案件等，其中包括十余起上海市市场监督管理局及各区局作出的公司变更登记备案等提起行政复议、行政诉讼，取得包括撤销公司变更登记备案行为、责令重新作出登记备案行为等理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69106059" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="7A2B98DA" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内大型私募基金就标的额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元的某高科技项目投资争议提供法律服务，全程参与由此引发的多个公司决议效力诉讼、侵权诉讼、解除合作合同诉讼，并成功推动项目公司在缺乏公章等情况下完成法定代表人变更登记以及推进实现高度复杂的全面和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE7A7EA" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0A671F64" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为港澳背景的某大型企业处理其在天津、广州、珠海等十余家房地产及物业等公司的控制权及相关争议提供法律服务，涉及大量复杂的公司登记备案及公司接管问题，取得了理想效果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053A09E3" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0AF93283" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业（作为保证人）处理涉及骗取担保的民事诉讼，还涉及刑事报案</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/调查、向金融监管部分举报金融机构违法行为等，通过组合拳有力维护了客户权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F08A888" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="752FE02E" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家知名国内外企业应对职业打假人或消费者提起的各类索赔诉讼提供法律服务，其中多涉及市场监管部门和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或消费者协会等的行政调查程序、甚至于重大舆情风险，通过制定综合性策略帮助客户既妥善解决个案争议，并有效防范了后遗症。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682EF98D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="72AAF6C5" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2AE518" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3846E5CD" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外贸易学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A65668D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="68C22BBD" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6348FCB2" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="1FE17629" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EDB10D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="13DDCBD4" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFFF721" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="22190B28" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA52517" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="2D589C21" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFDC60D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="309FEF03" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为三名中国专家之一，深度参与巴黎国际商会广告营销准则修订 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727E2862" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0A6FE60A" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">连续三年受邀（2022 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024）为钱伯斯杂志撰写中国医药广告法律及实践部分 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ADDC09" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="264FE232" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受 The Legal 500邀请撰写2024年度中国广告法专业问答 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAE208F" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="4173D853" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（一）： 保证人能否因为债务人破产而获得优待的清偿条件？，争议解决评述微信公众号，2017年6月30日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0FD2C0" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="00CC4670" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（二）： 保证人应否承担主债务人破产申请受理日后产生的债权利息？，争议解决评述微信公众号，2017年8月24日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F854F31" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="29423B56" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">对赌协议的效力与可履行性，争议解决评述微信公众号，2019年8月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F44D956" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="04C03C1C" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">细说广告法：执法实践中的疑难问题，方达微信公众号，2020年3月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41803CDA" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3BD37525" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>名誉侵权、言论自由与注意义务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《民法典》第一零二五、第一零二六条评析，方达微信公众号，2020年6月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD163D2" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="374B512D" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（上），方达微信公众号，2022年7月18日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3120ED84" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="63C597E2" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（下），方达微信公众号，2022年8月23日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F513176" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="4F0878F0" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：解析疑难场景中的广告主认定及责任承担问题，方达微信公众号，2022年12月13日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774A5C8F" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="001858F2" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：绝对化用语与虚假广告，方达微信公众号，2023年2月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699D211F" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="5EB50149" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：深度解读《广告绝对化用语执法指南》，方达微信公众号，2023年3月21日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26850FAF" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="1E413917" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：广告代言认定的要件分析及名人代言问题，方达微信公众号，2023年5月4日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E42B21D" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="0D15FE18" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：探讨广告代言制度的若干疑难前沿问题，方达微信公众号，2023年9月14日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0289C599" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3747DABF" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">化解行政争议主渠道：行政复议法修订要点评析，方达微信公众号，2023年9月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26188244" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="1DCF6775" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（上篇），方达微信公众号，2024年7月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A3C795" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="372893C4" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（下篇），方达微信公众号，2024年8月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529C4122" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="3C5E4D32" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">老树新枝：《网络反不正当竞争暂行规定》虚假宣传条款评析，方达微信公众号，2024年9月19日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6639FD6A" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="598B7074" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68398E17" w14:textId="77777777" w:rsidR="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="4CD94A50" w14:textId="77777777" w:rsidR="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">多年荣登世界权威法律评级机构 The Legal 500中国大陆推荐律师榜单 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2267F1A7" w:rsidR="00A46A04" w:rsidRPr="00947669" w:rsidRDefault="00947669" w:rsidP="00947669">
+    <w:p w14:paraId="4F0A196B" w14:textId="1DC5AA1B" w:rsidR="00A46A04" w:rsidRPr="00781335" w:rsidRDefault="00781335" w:rsidP="00781335">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣获 The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947669">
+      <w:r w:rsidRPr="00781335">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">奖项（2023年12月） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00947669" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00781335" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2725,1680 +2725,1680 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005D2BEE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECCCF296"/>
+    <w:nsid w:val="00334F21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7624E49A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0368593E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="983481DE"/>
+    <w:nsid w:val="00736888"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30D83CE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CD7E1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="115C4C32"/>
+    <w:nsid w:val="02BC19DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95DA4016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083E54C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E5C3EBE"/>
+    <w:nsid w:val="032A08DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C001F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09540990"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21D8DCA6"/>
+    <w:nsid w:val="052211D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7122A63C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E43399"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33C09A7E"/>
+    <w:nsid w:val="072F5377"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCC86AB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B765424"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C6EEE66"/>
+    <w:nsid w:val="074763F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCE0C6B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D907E0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAEAC082"/>
+    <w:nsid w:val="0A366A30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8636282A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D9C3C9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A323FF2"/>
+    <w:nsid w:val="0E5C09EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC7CAE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC10780"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F36378E"/>
+    <w:nsid w:val="113F51BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="730AAA1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="150E72C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B56A50EE"/>
+    <w:nsid w:val="12672AF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA4ECBE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="158A0B53"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD22B1C0"/>
+    <w:nsid w:val="12CA0CD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24727BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="162A7CED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB6E39F6"/>
+    <w:nsid w:val="139C7B0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E165882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17AB3214"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F8C5A24"/>
+    <w:nsid w:val="151F0BEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="962A6296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18052F2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8BD26606"/>
+    <w:nsid w:val="154D70B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF166056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="189F3ED7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C267524"/>
+    <w:nsid w:val="18CC0694"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73445B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19B85978"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBA86450"/>
+    <w:nsid w:val="196273B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02582CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A340514"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4546245A"/>
+    <w:nsid w:val="1B413D04"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D05A9F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A893E56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFECF76C"/>
+    <w:nsid w:val="1B6247F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="185CE24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B431B2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77B86066"/>
+    <w:nsid w:val="1BAF3023"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79400806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25450470"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82800CB6"/>
+    <w:nsid w:val="1D4A5E9D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B4AF684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281D1A05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38C898B8"/>
+    <w:nsid w:val="1FF53C3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48040D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B26034"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75D01A88"/>
+    <w:nsid w:val="21336399"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8636282A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297D54CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C04925A"/>
+    <w:nsid w:val="21A90504"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF5842C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E227D17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96A4B9AA"/>
+    <w:nsid w:val="236521FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C6E053A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E7B4E64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D2C406E"/>
+    <w:nsid w:val="25EA46C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="551CA67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F5218C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="828A46B8"/>
+    <w:nsid w:val="28A20701"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E7CCBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30CC374A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="815AD2B4"/>
+    <w:nsid w:val="2E7B522F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51D83370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A7588C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81728522"/>
+    <w:nsid w:val="3170646E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1CC4B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="357205C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6582ACFC"/>
+    <w:nsid w:val="33EF1C43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5704CF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370A3785"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="115C4C32"/>
+    <w:nsid w:val="349329D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18BAE828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379A5252"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0486C1AE"/>
+    <w:nsid w:val="3C7A646D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A24F3BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39941044"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9FED18C"/>
+    <w:nsid w:val="3E93565E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BCAE26A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A2016F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BDE5DD2"/>
+    <w:nsid w:val="3F347BFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A98907A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB05C35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30C0838E"/>
+    <w:nsid w:val="406E6D6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36920A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0D32DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6747D32"/>
+    <w:nsid w:val="44C86840"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BABA1AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E36545A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7AED632"/>
+    <w:nsid w:val="453844EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="497A4A86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EBC7234"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89EA3762"/>
+    <w:nsid w:val="48424527"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A12A89C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C3685A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C742DF46"/>
+    <w:nsid w:val="4A350739"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A232E656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45116060"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E214AFC2"/>
+    <w:nsid w:val="4AB0765D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94FC2F82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B15611"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D04A3C8"/>
+    <w:nsid w:val="4C9235DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF6A7D46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E11D6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED3EE73C"/>
+    <w:nsid w:val="51A032C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8B88E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4702482C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42B23084"/>
+    <w:nsid w:val="52A13B35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A98E5282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476C3997"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44980EB6"/>
+    <w:nsid w:val="54947F37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B388DCAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B23349"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE0C0896"/>
+    <w:nsid w:val="55C24C35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE661FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EC3E0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="608C476C"/>
+    <w:nsid w:val="577141DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9426F0F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F4094A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFDA016C"/>
+    <w:nsid w:val="595A284A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="878C9410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48FD4679"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F79EF47E"/>
+    <w:nsid w:val="5AB347FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EB6F6A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A364418"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD0AF784"/>
+    <w:nsid w:val="5B010528"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EE6CB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B4D1E97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06C89548"/>
+    <w:nsid w:val="5B24435E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A912A17C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8961FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCDA5184"/>
+    <w:nsid w:val="5C7965C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28D6F318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F32D94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B0A4576"/>
+    <w:nsid w:val="5E6767AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF760AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E65C66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF226DA8"/>
+    <w:nsid w:val="62760B49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25546870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="544775A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6ECE122"/>
+    <w:nsid w:val="63796064"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="920A2FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546E392F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AC654E4"/>
+    <w:nsid w:val="639F27D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C624364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57523684"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A046076"/>
+    <w:nsid w:val="67223E18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9BC67094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650A77C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09D69450"/>
+    <w:nsid w:val="6A004465"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E2A61CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65A065F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F205AD0"/>
+    <w:nsid w:val="6BDD4448"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA2C31FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E3399E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DCE92BC"/>
+    <w:nsid w:val="6C5B3BEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4606AABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68485A22"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D29678B8"/>
+    <w:nsid w:val="72573C37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80C0AD94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0B6797"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71148120"/>
+    <w:nsid w:val="7388703A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAD0B894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B76665B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C9A3EBC"/>
+    <w:nsid w:val="76BD1247"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28107410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC37254"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5568FC64"/>
+    <w:nsid w:val="78005AB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F30CA71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FA278BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D7C0CFE"/>
+    <w:nsid w:val="7B9723C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C2C5AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71523099"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93D4D670"/>
+    <w:nsid w:val="7C6173D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02C483EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AB7792"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F58ED3C"/>
+    <w:nsid w:val="7D3067CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="814E161A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72C07464"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC90CD30"/>
+    <w:nsid w:val="7D3106E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B202A878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6B76BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2C858F6"/>
+    <w:nsid w:val="7EEE3676"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C592F660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7">
-[...91 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="40">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="59">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="41">
-[...50 lines deleted...]
-  <w:num w:numId="58">
+  <w:num w:numId="60">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="59">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="61">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="62">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="68">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4466,79 +4466,79 @@
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
+    <w:rsid w:val="00781335"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
-    <w:rsid w:val="00947669"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
@@ -5633,61 +5633,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00947669"/>
+    <w:rsid w:val="00781335"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00947669"/>
+    <w:rsid w:val="00781335"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5973,51 +5973,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DB1716-C843-4E6F-B11D-9C01923962E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE3F3A31-64D3-4E1A-8EDC-AABCF24B4B5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>715</Words>
   <Characters>4078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>