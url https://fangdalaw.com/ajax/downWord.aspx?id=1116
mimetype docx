--- v0 (2026-07-07)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="13162E8E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="724D56FB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E567FE">
+            <w:r w:rsidRPr="00DD32AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王娅</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5504C598" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+          <w:p w14:paraId="706EB16B" w14:textId="1C0EDD90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E567FE">
+            <w:r w:rsidRPr="00DD32AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="331D2C8D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+          <w:p w14:paraId="6199424A" w14:textId="015692E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E567FE">
+            <w:r w:rsidRPr="00DD32AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 5935 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0142F498" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+          <w:p w14:paraId="4F910ACA" w14:textId="714DE36E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E567FE">
+            <w:r w:rsidRPr="00DD32AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bella.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="22DA43B9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E567FE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="35D6E3E6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DD32AB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A64D4BB" wp14:editId="60BCF9AB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FF1C673" wp14:editId="459F2618">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="00AE16C2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E567FE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="541AF26A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DD32AB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E567FE">
+            <w:r w:rsidRPr="00DD32AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王娅律师专长于公司及商事法律事务，服务领域涵盖跨境及境内产品许可及合作、商业化权益授权、生产及产品供应、早期研发以及公司日常法律事务，在制药、生命科学和一般工作领域拥有丰富的项目经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F24F037" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="62DCAD33" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1496 +438,1496 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8B91C2" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="487F36B3" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74157125" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="51DCAD36" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许可和合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699F9367" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="3B60376B" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明巨诺（港交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2126），与百时美施贵宝（Bristol Myers Squibb）的全资子公司Juno Therapeutics达成技术许可协议，授予其有关细胞治疗产品的sLVV生产工艺及相关技术知识的全球非排他许可</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458AFA36" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="55FD5FCF" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荃信生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2509.HK）就荃信生物自主研发的临床前阶段长效自免双抗QX030N签订授权许可协议，授予Caldera（由Lilly Asia Ventures、Atlas Venture及venBio共同创立）开发及商业化QX030N的全球独家许可</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D035BA8" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="1241ADE1" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio（NYSE:NUVB），为其与CDMO龙头凯莱英（002821.SZ/6821.HK）就某款创新药制剂以及原料药达成全球非排他供货协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DBB6E6" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="10DF14F3" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复宏汉霖（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2696.HK），就其与Palleon Pharmaceuticals就引进其糖编辑疗法在大中华区的许可与全球联合研究合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E75BCE3" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="72BF0E69" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辉瑞投资，就其将两款原研药品在中国大陆的独家进口和经销权利授予某领先的药品进口经销商提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AEF9A4" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="052BD919" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表映恩生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9606.HK），就其授予三生制药旗下沈阳三生制药授予其DB-1303产品 (HER2 ADC) 多个适应症在中国大陆、香港和澳门的商业化权利提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D079658" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="4483D0BC" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物，就其授权赛诺菲在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗（Uliledlimab）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6363012A" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="7F7E1E38" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业（港交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2616），就其授予Pharmalink（一家总部设在阿联酋的知名医药公司）在中东和北非地区商业化舒格利单抗（PD-L1单克隆抗体）的权益、以及授予SteinCares（一家位于拉丁美洲的专业医疗产品商业化与分销领域的领先公司）在拉丁美洲地区近10个国家商业化舒格利单抗的独家权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A968B8C" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="690F9A1D" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表成都康华生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300841.SZ），就其将六价诺如疫苗产品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HIL-216</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在大中华区以外的独家研发、生产和商业化权利授予HilleVax（NASDAQ: HLVX）并达成临床供货安排提供全流程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D739A3E" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="674D2FD7" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其将抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-L1单克隆抗体舒格利单抗在中欧部分地区独家商业化权利授予Ewopharma以及相关供货安排提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFC2410" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="27D77E58" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600276.SH/01276），就其将代号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHR-1905</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的抗TSLP单克隆抗体在大中华区以外的独家研发、生产及商业化权益授予Aiolos Bio（该公司仅持有该单一资产，并于交易达成后被GSK收购）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D45CDD" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="484A92FD" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表因明生物，就其一款小分子免疫宠物药在大中华区的研发、生产和商业化权益授予一家跨国宠物医药巨头</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Elanco提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AC26C2" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="459A6812" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝济药业及其全资子公司晟济药业与欧加隆达成许可协议，用以在中国大陆地区开发一项辅助生殖领域在研创新药物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJ02（长效重组人促卵泡激素-CTP融合蛋白注射液）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C8EF9B" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="252BD0F6" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向艾力斯（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688578.SH）授予RET抑制剂普吉华</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（普拉替尼胶囊）在中国大陆地区的独家商业化推广权的CSO安排提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271CCCFA" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="3D9BA42F" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向施维雅（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Servier）出售拓舒沃在大中华区和新加坡的业务及商誉(包括被转让资产)并签订资产收购协议及过渡安排协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C88C9E" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="38FFB385" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君实生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688180.SH/1877.HK），就其从吉盛澳玛获得一款小核酸鼻用喷雾药物在中国的独家研发、生产、商业化权利以及与吉盛澳玛在大中华区外合作开发IAMA-001鼻喷剂型项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108A1955" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="1AA2DA96" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overland OADCT，就其将首款靶向CD19的ADC新药Zynlonta向合作伙伴授予东南亚地区的经销许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48970555" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="02CD8768" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其与三生制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1530.HK）有关糖尿病药物组合在大中华区的商业化权益授予、交易结构更新和资产收回提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C248D80" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="5CAAC61D" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其与一家领先的日本药企就某款药品在大中华区达成独家委托推广合作以及权益收回提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460E8149" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="2D1D58FB" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表昂阔医药，就其与普众发现就潜在高度差异化靶向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH6抗体药物偶联物（ADC）达成的许可合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BED0DC" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="2B1581AC" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向三生制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1530.HK）授予中国大陆地区开发、注册、生产和商业化抗PD-1单抗nofazinlimab的独家许可权益合作安排提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38728640" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="1428FFD2" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其授予恒瑞医药在大中华地区研发、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CTLA-4 mAb CS1002的独家许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6577D8D3" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="1E93B28F" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，就其授权信达生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01801.HK）在大中华区共同开发和商业化葆元医药主要候选药物taletrectinib提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534FE7E8" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="5E14DDA3" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星药科技，就与其他药企基于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术进行早期药物发现和服务提供以实现合作项目和研发管线建议的合作项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7C29E5" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="23C7CCF2" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表元思生肽（原呈元），就其与一家跨国药企就基于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术进行早期药物发现和研发管线建立的合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB08FF0" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="7F9CC2E5" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君实生物，为其与植恩生物就抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCSK9单抗药物昂戈瑞西单抗（君适达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的商业化合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6AA7FF" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="0C90C276" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B876D17" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="5F374177" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西藏药业，就其引进俄罗斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sputnik-V疫苗并指定CDMO完成生产技术转移的合作项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DCBF44" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="7FBD6B65" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cordis和百特医疗，就其分别委托合作方研发并生产数款医疗器械产品的项目提供包括文件起草、谈判、项目风险管理在内的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281B5EB5" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="6CC1EEA7" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家生物医药公司，就其与国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/国内领先的CRO/CDMO的合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7B5341" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="26D2DCC8" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C13534D" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="728228AB" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诸多药企、生物科技公司和医疗器械公司的日常法律及合规事项提供咨询，包括但不限于：辉瑞、百利天恒、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio、荃信生物、天境生物、艾杉贝瑞、百时美施贵宝，阿斯利康、渤健、基石药业、再鼎医药、葆元医药、复诺健生物、维昇药业、Vyaire、Diurnal、Ionis、优时比、引正基因、养生堂药物研究所、康华生物、康哲药业、纽麦科技等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F05D5C" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="6C7E72AA" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购及投融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701BBF97" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="7546A495" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其在无锡投资新建总投资额</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.75亿美元的小分子创新药工厂项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317A1A06" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="617D5B8B" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的欧洲齿科设备生产商，就其与一家中国领先的齿科设备公司设立合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223DDACF" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="60A4EE36" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复诺健生物就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮融资和D1轮、D2轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB6F1C3" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="0396A982" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表国药资本和百奥财富基金，就其数个生物科技公司的股权投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428AF753" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="39B2AEA5" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瓦克，就其收购一家中国公司中的多数股权并与中国合作方达成合资合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0740E9" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="34FC0E3B" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表科思创，对其拟议收购一家中国领先的薄膜生产商的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F72791" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="79C6DFE3" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR（益商红木集团）为其在中国对数起物流资产的收购/剥离项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD634F5" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="1E008C33" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Redwood China Logistics Fund及其他卖方为他们向ESR和宏利金融集团设立的实体出售位于中国大陆的物流资产提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9491AE" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="59E57CE2" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mount Kellett，就其对一家中国不动产经纪公司的投资和投资退出提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9DD947" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="3F455ED0" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FAF3EF" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="4C13510F" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0A339E" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="5E832969" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学法学院，法学学士和第二专业文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABC8E58" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="0916E1C1" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FA5951" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="64991140" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AB15FD" w14:textId="77777777" w:rsidR="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="64BB5B18" w14:textId="77777777" w:rsidR="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6A874ECC" w:rsidR="00A46A04" w:rsidRPr="00E567FE" w:rsidRDefault="00E567FE" w:rsidP="00E567FE">
+    <w:p w14:paraId="4F0A196B" w14:textId="307C0F2C" w:rsidR="00A46A04" w:rsidRPr="00DD32AB" w:rsidRDefault="00DD32AB" w:rsidP="00DD32AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E567FE">
+      <w:r w:rsidRPr="00DD32AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，她曾在一家知名红圈律所工作近4年，并在一家精品律师事务所工作超过1年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E567FE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DD32AB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2133,1363 +2133,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00090B05"/>
+    <w:nsid w:val="03F5105E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="543AA090"/>
+    <w:tmpl w:val="9DC07082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D63E37"/>
+    <w:nsid w:val="04B12558"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8396A816"/>
+    <w:tmpl w:val="ABB85086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08235E07"/>
+    <w:nsid w:val="0C4D0949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEC872EE"/>
+    <w:tmpl w:val="9160A342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09745807"/>
+    <w:nsid w:val="185939A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7CC5850"/>
+    <w:tmpl w:val="E7068730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF73A4F"/>
+    <w:nsid w:val="18B91459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A41C3248"/>
+    <w:tmpl w:val="2D50BC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A3300C"/>
+    <w:nsid w:val="1AC658A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3B82AEE"/>
+    <w:tmpl w:val="79A64066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16794D09"/>
+    <w:nsid w:val="23BC127C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B664E98"/>
+    <w:tmpl w:val="413601C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17BA7043"/>
+    <w:nsid w:val="24AF1786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB1EE7B6"/>
+    <w:tmpl w:val="0DEEAB12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18220DFE"/>
+    <w:nsid w:val="2BF51883"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA90E1B0"/>
+    <w:tmpl w:val="9B70B478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1981278B"/>
+    <w:nsid w:val="2E303146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F21006E8"/>
+    <w:tmpl w:val="6A9C5474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC72383"/>
+    <w:nsid w:val="2EBF08DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="363CFCE4"/>
+    <w:tmpl w:val="29983314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE77683"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="369D73A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78B64832"/>
+    <w:tmpl w:val="42623916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2136471C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371027B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DB2F0FA"/>
+    <w:tmpl w:val="04C45092"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2604173A"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378C2C55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29260D30"/>
+    <w:tmpl w:val="B160457A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B86395"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378D599A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D668DF2C"/>
+    <w:tmpl w:val="927E788E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29781A6F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37DF1FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07C8EA76"/>
+    <w:tmpl w:val="FD5A105E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A983F24"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38E03858"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D4CBCA4"/>
+    <w:tmpl w:val="04D81EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE83EA8"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3226D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5AF144"/>
+    <w:tmpl w:val="44BC58DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC25B64"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F4A2B20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E805A2E"/>
+    <w:tmpl w:val="44BC58DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C376A88"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF018F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1368C8A0"/>
+    <w:tmpl w:val="AF782502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2EFA791B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FFB33AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74848E1C"/>
+    <w:tmpl w:val="4C9A1368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FDA67C5"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E81DC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB526E26"/>
+    <w:tmpl w:val="827EB37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="314F6D32"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41F9342D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AEAFB9A"/>
+    <w:tmpl w:val="A25C0C0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37004C2A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47FC5E6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BDCE290"/>
+    <w:tmpl w:val="B78AC8EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3899791A"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D585EB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="935EEFA6"/>
+    <w:tmpl w:val="B92426A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E13C91"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E9A2044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DD823CA"/>
+    <w:tmpl w:val="5B4CF5A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F605EE"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC93359"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="830842A0"/>
+    <w:tmpl w:val="475AAF60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B001D42"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EE31736"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7CC5850"/>
+    <w:tmpl w:val="BE902DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B69636A"/>
+    <w:nsid w:val="4F466D70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66FC567C"/>
+    <w:tmpl w:val="2710FF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6B10BE"/>
+    <w:nsid w:val="5096402A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AF6A27C"/>
+    <w:tmpl w:val="C582A014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D1264E"/>
+    <w:nsid w:val="5A390180"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B640378E"/>
+    <w:tmpl w:val="79124C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="446E787D"/>
+    <w:nsid w:val="5E4D6861"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA3CDF48"/>
+    <w:tmpl w:val="39221734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53EC5CD1"/>
+    <w:nsid w:val="601D12A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94B09992"/>
+    <w:tmpl w:val="6FE4E6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559174DA"/>
+    <w:nsid w:val="629777CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ECEE1F4"/>
+    <w:tmpl w:val="AB24203C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55FC5CEA"/>
+    <w:nsid w:val="6A5759EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="390A9CDE"/>
+    <w:tmpl w:val="9758B5F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5905673B"/>
+    <w:nsid w:val="6BE623CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00B0A214"/>
+    <w:tmpl w:val="E7541558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59974BEC"/>
+    <w:nsid w:val="6C140221"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6B48D2C"/>
+    <w:tmpl w:val="923697DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9074F0"/>
+    <w:nsid w:val="6C235843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B010F936"/>
+    <w:tmpl w:val="2BDE570C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB65B72"/>
+    <w:nsid w:val="6C704F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50FE89B0"/>
+    <w:tmpl w:val="CF0EFB08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF01383"/>
+    <w:nsid w:val="70E26DCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0546CA28"/>
+    <w:tmpl w:val="6ADA84FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D454ACA"/>
+    <w:nsid w:val="72A567F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9D61BEE"/>
+    <w:tmpl w:val="9A8ECD2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F102E7"/>
+    <w:nsid w:val="764C24CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2E0242C"/>
+    <w:tmpl w:val="536850D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76CE1624"/>
+    <w:nsid w:val="786172FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3944812"/>
+    <w:tmpl w:val="2D94DD32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792256FB"/>
+    <w:nsid w:val="79B01B98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB009928"/>
+    <w:tmpl w:val="714257EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EDA5859"/>
+    <w:nsid w:val="7EBD6031"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B874E258"/>
+    <w:tmpl w:val="3B8E2E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-[...38 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="41">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="42">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3621,55 +3621,55 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00DD32AB"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
-    <w:rsid w:val="00E567FE"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4723,61 +4723,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E567FE"/>
+    <w:rsid w:val="00DD32AB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E567FE"/>
+    <w:rsid w:val="00DD32AB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5063,51 +5063,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C92C5862-EAFA-49EA-8F65-66ADEBD31194}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8322A2EE-3281-4B9C-BC32-39AC9F54171C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>476</Words>
   <Characters>2719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>