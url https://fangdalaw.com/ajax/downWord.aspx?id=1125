--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6CD55574" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0CB2AD07" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A5738" w:rsidP="008A5738">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CB73A8">
+            <w:r w:rsidRPr="008A5738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王鼎</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4F3C345B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+          <w:p w14:paraId="706EB16B" w14:textId="3DA49114" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A5738" w:rsidP="008A5738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CB73A8">
+            <w:r w:rsidRPr="008A5738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>博士合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="53B17294" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+          <w:p w14:paraId="6199424A" w14:textId="6D5E7432" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A5738" w:rsidP="008A5738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CB73A8">
+            <w:r w:rsidRPr="008A5738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5684 / +86 186 0085 8029 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="59858AB4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+          <w:p w14:paraId="4F910ACA" w14:textId="5B9C8A63" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A5738" w:rsidP="008A5738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CB73A8">
+            <w:r w:rsidRPr="008A5738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daniel.Wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0E277F8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB73A8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="09720072" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A5738" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C553FDB" wp14:editId="3AB4E782">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7587C990" wp14:editId="656ACF79">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="73270DA7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CB73A8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1F75EB48" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008A5738" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CB73A8">
+            <w:r w:rsidRPr="008A5738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王鼎博士的主要执业领域为刑事辩护、刑事报案与代理、政府执法、内部反舞弊调查、民刑一体化争议解决以及企业合规，在刑事诉讼领域经验丰富。在加入方达之前，王鼎博士在北京市某中级法院工作十二年，曾被北京市高级人民法院授予北京市模范法官光荣称号。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4356AE75" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7BF3930E" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1492 +438,1492 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54759090" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CB73A8">
+    <w:p w14:paraId="1A03364E" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王鼎博士在刑事辩护、刑事报案与代理、政府执法、内部反舞弊调查、民刑一体化争议解决等领域经验丰富，曾为诸多知名国内外企业、政府机构提供涉及职务犯罪、金融犯罪、走私犯罪、侵犯企业权利犯罪、侵犯商业秘密犯罪、破坏市场经济犯罪、侵犯人身财产权犯罪等领域的法律服务，多次参与省级以上重大敏感案件的辩护工作；王鼎博士擅长处理复杂跨境交易中刑事风险的识别与化解工作，为顺利交易保驾护航。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149A5FDB" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CB73A8">
+    <w:p w14:paraId="58D2EF82" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王鼎博士担任法官期间，其主审的案件被最高人民法院评为全国指导案例，并曾参与《刑法修正案（八）》有价证券诈骗罪的调研与修改工作。王鼎博士撰写的刑法专业论文曾多次刊载于法学核心期刊。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438AD4B2" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="52D5E1C0" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09669022" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CB73A8">
+    <w:p w14:paraId="2D4EE1F8" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事辩护与执法应对</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5500BB" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="20375FCE" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某大宗贸易公司高管就其从事的循环贸易工作应对司法机关的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A3A09A" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="5CA3A03F" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为深圳市某跨境电商进行走私普通货物罪的刑事辩护，最终该案件被不起诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5107640E" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="1093A47A" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外籍高管应对走私犯罪的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607901FE" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="1206FD5B" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某芯片出口商应对因违反中国外汇管控规定而引发的刑事指控，最终该案件被检察机关作出不起诉决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179CC6D6" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="4EF34E4E" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内领先民营企业涉嫌虚开发票罪与行贿罪进行刑事辩护，该案件最终被检察机关作出不起诉决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C82BEDD" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="4E01E9CC" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名全能型银行集团高管应对在华刑事调查与限制出境措施，该案件引发广泛国际关注，最终侦查机关未作出刑事指控并撤销限制出境；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A296A1B" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="382954B4" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球能源巨头高管应对在华刑事调查与限制出境措施，最终侦查机关未作出刑事指控并撤销限制出境；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3293F731" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="060A4B1E" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先专业制造商应对监察机关发起的行贿罪刑事调查，最终监察机关未作出刑事指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFA1125" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="455721BD" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为深圳市某走私钻石案件进行刑事辩护，最终该客户得到了较为满意的刑期；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F4DFD7" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="34AD5453" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某区域性银行高管涉嫌违规出具金融票证罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB52CC6" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="26E0443C" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名咨询公司的员工涉嫌非法经营提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1366027B" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="799B525C" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名汽车制造业公司涉嫌单位行贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC5CACF" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="03961AF4" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某直播网站及其高管涉嫌开设赌场罪提供刑事辩护，并成功取保候审；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BE7B29" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="748E1B8C" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某新加坡制造业公司在华企业提供刑事辩护，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC9BA74" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="5B608D3B" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国企高管涉嫌受贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF24F13" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="751A3E44" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名制药企业提供反腐败调查、刑事风险评估与执法应对，成功说服执法机关终止调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37592FA4" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="08560757" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内领先健康科技公司应对涉嫌侵犯商业秘密罪的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9DB8A8" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="0285BDCC" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有企业员工涉嫌骗取出口退税罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2697A4F3" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="6FCEE854" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某企业高管涉嫌行贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126DD682" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CB73A8">
+    <w:p w14:paraId="57D3B141" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事报案与代理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE1C45B" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="7214FF5F" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名投资机构就跨境交易的诈欺行为提请刑事控告，成功解决</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构所产生的报案主体问题，案件最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C2CDE9" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="668AC848" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球领先的消费品与工业应用化学巨头就侵犯商业秘密提请刑事控告，该案最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E748602" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="5DDF62DB" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外投资机构针对虚拟币盗窃与非法侵入计算机信息系统行为提请刑事控告，该案最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494BA7CA" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="15DD1444" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助国内著名航空公司提请损害商业信誉罪的刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4272BFC1" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="2CD2607A" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港著名投资机构针对融资诈欺收集关键证据并成功提请刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0267F094" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="57E94CA0" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为外国政府机构在华人员提供刑事代理与附带民事控告，法院支持了全部诉求并从重判处刑事被告人；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A03FD9B" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="7F5DEE9F" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡著名虚拟资产公司提请涉及虚拟币的刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C7932F" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CB73A8">
+    <w:p w14:paraId="18031280" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事风险防控策略</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C3740E" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="6AB13670" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为著名国际投资机构的跨境交易提供刑事风险识别，其交易标的涉及被国内司法机关认定为受贿赃款，通过设计解决方案有效帮助客户实质性降低洗钱罪的刑事风险；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0966AA03" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="73FE74EB" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名互联网企业就运营过程中涉及的帮助信息网络犯罪活动罪、侵犯著作权罪、洗钱罪、开设赌场罪、虚开增值税专用发票罪等刑事风险进行评估并提供合规方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDD1802" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="3C0B7068" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名投资机构应对中国司法机关的财产处置措施，通过与司法机关的积极沟通与制定替代方案有效避免司法机关冻结并变卖公司管理的资产；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A66525" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="09C43D50" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内著名互联网企业提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIGC的法律风险评估与合规建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157391A5" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CB73A8">
+    <w:p w14:paraId="6F15857F" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部调查及应对</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C68AB95" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="6DDA5E97" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内大型汽车服务公司针对其员工开展反腐败调查，成功取得关键证据并最终移送司法机关处理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FC20B8" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="6AFE3B4A" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名汽车经销商针对其员工开展反腐败调查，并成功移送司法机关处理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3241AD26" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="1CA9A2D7" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名日本药企针对其员工开展反腐败调查，并取得突破性证据；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766006A6" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="7EB4C8EA" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国著名科技公司在华子公司的高管应对母公司发起的内部调查，与美国律师合作收集证据并成功迫使母公司终止调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDB1F4D" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="624B2488" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名互联网企业就其拟进行的投资事项进行尽职调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8A0706" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CB73A8">
+    <w:p w14:paraId="739284EF" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>民刑一体化争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B53AEE0" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="21C195E7" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名国际制造业公司处理其在华合资企业的控制权纠纷，通过内部调查收集有利证据，并利用刑事救济途径成功帮助客户在谈判中实现所有商业主张；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8073E2" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="607E9832" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名制造企业在华工厂涉及的重大安全责任事故提供风险评估、媒体公关、协商谈判等一体化解决方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4259FD87" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="0A2C86EE" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名制造业企业针对职务侵占罪、挪用资金罪、非国家工作人员受贿罪、串通投标罪等犯罪事实提供刑民一体化解决方案制定以及刑事控告服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509FE390" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="6CD5715E" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际医院在华机构处理股东控制权纠纷，通过内部调查收集有利证据，并利用刑事救济途径帮助客户在谈判中处于优势地位；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035E038A" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="59D9C8C9" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A49646" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="589B2A85" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，刑法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBADD17" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="087E01EE" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CACC663" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="73EE5C37" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，刑法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F13367" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="164DC549" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579DBE08" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="545AE9B8" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4471FE11" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="3C60CD0F" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A11062" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="5E4216BC" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B59FC7" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="4BDF66CC" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFC2A36" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="3EF34B25" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年被北京市高级人民法院评为北京市模范法官</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA6C278" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="68F3361D" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398AA635" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="6E1FDACE" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BB7632" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="4DB7E70F" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《情节要素的适用路径变革与探索</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以情节与数额的关系为着眼点》(《政法论坛》2019 年 3 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4FC9DD" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="0F40607F" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《情节在司法解释视域展开的泛化与反思》(《河北大学学报（哲学社会科学版）》2019 年 5 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C005AB6" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="496F32CB" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《刑法结构变革中的罪量要素应力研究》(《法学杂志》2017 年 4 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C4CDCE" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="05BC4091" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《受贿罪量刑规范初探》(《最新贪污贿赂司法解释的理解与适用》清华大学出版社 2017 年 8 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DAFEAD" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="485F8A45" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《罪量诸要素权重的流变、反思与立法趋向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以贪污罪为视角展开》(《法大研究生》2016 年 12 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FB8563" w14:textId="77777777" w:rsidR="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="5FBAFC54" w14:textId="77777777" w:rsidR="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《共犯的实质认定》(《中国法院 2015 年度案例（刑法总则案例）》中国法制出版社 2015 年 4 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="15EC2FFE" w:rsidR="00A46A04" w:rsidRPr="00CB73A8" w:rsidRDefault="00CB73A8" w:rsidP="00CB73A8">
+    <w:p w14:paraId="4F0A196B" w14:textId="76B3DF9F" w:rsidR="00A46A04" w:rsidRPr="008A5738" w:rsidRDefault="008A5738" w:rsidP="008A5738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB73A8">
+      <w:r w:rsidRPr="008A5738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于有价证券诈骗罪定罪量刑问题的调研报告》(2010 年作为最高人民法院《关于经济犯罪案件若干适用问题调研报告》的一部分，该调研报告为最高人民法院修改有价证券诈骗罪定罪量刑标准提供了重要的数据来源与理论支撑，其修改建议最终被全国人大常委会所采纳并写入《刑法修正案八》) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CB73A8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008A5738" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2129,1320 +2129,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007943F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C930F23C"/>
+    <w:nsid w:val="020E7073"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1354BEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E339E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E64B3EA"/>
+    <w:nsid w:val="07A61966"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9061E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058861C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADD695E8"/>
+    <w:nsid w:val="09147C42"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEE088FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06621F7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72C20802"/>
+    <w:nsid w:val="094A1FA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="082E4364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085C67D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65304D26"/>
+    <w:nsid w:val="09E0028A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="800E3C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5A328F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E5A3458"/>
+    <w:nsid w:val="0BED4494"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77A67A96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C40284D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2138E79A"/>
+    <w:nsid w:val="0BF61506"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0746833C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C776441"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF164636"/>
+    <w:nsid w:val="0F5852F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5163FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0E2C64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0ACA42B0"/>
+    <w:nsid w:val="118374E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84C85DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188F5316"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44CE175E"/>
+    <w:nsid w:val="147A51BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9BB274F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C122229"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B364967C"/>
+    <w:nsid w:val="163B0ECB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6B80B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D8E051A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52EC7C64"/>
+    <w:nsid w:val="173321D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB2A979E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E763B27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3E03E96"/>
+    <w:nsid w:val="1AAE4131"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEB06E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B115F22"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82D0E218"/>
+    <w:nsid w:val="207141E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3558F4BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3B07D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFEED5E4"/>
+    <w:nsid w:val="215D2D64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77A4326C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9F3BDC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38046EDC"/>
+    <w:nsid w:val="26610EFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10BAF104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30A15850"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A208B59A"/>
+    <w:nsid w:val="268F6B15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93B401BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34432802"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A5E2F8C"/>
+    <w:nsid w:val="2A20535F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C263896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35A96006"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D741E52"/>
+    <w:nsid w:val="2B646170"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="830288D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373E729B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="348C3C0A"/>
+    <w:nsid w:val="2C2C3D09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7C4CB24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384D1EDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD9A6D4C"/>
+    <w:nsid w:val="2C5A21CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29B45CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39BC2C3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="068EE484"/>
+    <w:nsid w:val="2D54379E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54501CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8E24B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16449584"/>
+    <w:nsid w:val="2E5F1E2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68E466AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AED4E9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BCCA8D8"/>
+    <w:nsid w:val="2EE67494"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5000B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C06640B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FC2DADE"/>
+    <w:nsid w:val="32AC1E09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="947CF82C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4A38F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAF4B93E"/>
+    <w:nsid w:val="3A1164CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B1898A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40786BF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DF0B706"/>
+    <w:nsid w:val="3DBB756C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="058E5B2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A67148"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1D6C0C0"/>
+    <w:nsid w:val="3F723954"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20D87514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4201660D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A00A26A"/>
+    <w:nsid w:val="403E3F55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EDE06DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431D70BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A9E97C6"/>
+    <w:nsid w:val="40FE08AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CB60A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E72AC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4976BF0C"/>
+    <w:nsid w:val="41DB2897"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="133C621E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4598136B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7EA4B24"/>
+    <w:nsid w:val="44123AF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3B2569E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45CD18F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A1E59D8"/>
+    <w:nsid w:val="4B2F2019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B64B8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46501EA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41F25DCC"/>
+    <w:nsid w:val="4F5E1B19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58008626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A252DAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2B20EEC"/>
+    <w:nsid w:val="54185B42"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="372A92EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A7A7F17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB4EEEB2"/>
+    <w:nsid w:val="57BB6681"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDD81782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ABC61E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10DAF830"/>
+    <w:nsid w:val="59BA02E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB2A979E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F14B7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1522DD2"/>
+    <w:nsid w:val="5C5C7176"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD6658C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59735A55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41F25DCC"/>
+    <w:nsid w:val="5ECE48D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15D4E326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E57B6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55B46170"/>
+    <w:nsid w:val="5FCA1176"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="566A7D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61151EE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E124D770"/>
+    <w:nsid w:val="5FE774AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A510D9D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680B3DB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4E28B10"/>
+    <w:nsid w:val="60795910"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE20D430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C456529"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3314D68C"/>
+    <w:nsid w:val="63D10329"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E886F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED40A7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2DADDDA"/>
+    <w:nsid w:val="6541382A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DED06248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FD7565A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3B67582"/>
+    <w:nsid w:val="69EA7CE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E0801EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70FC5177"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD3EA572"/>
+    <w:nsid w:val="69F65CFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4CC8C26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73E67F9D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB664F12"/>
+    <w:nsid w:val="6E865268"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34AE4E66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A636D98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="840070DA"/>
+    <w:nsid w:val="71872769"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6B0AFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B165AB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="671CFF3E"/>
+    <w:nsid w:val="74B63148"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9506B684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC62F51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A4C7C7E"/>
+    <w:nsid w:val="75811F92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E5AD4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C05213B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACEEB2BA"/>
+    <w:nsid w:val="7B541A25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67CED77A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C3F61E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DC09AEE"/>
+    <w:nsid w:val="7DB265DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB701DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D713C3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45AAD8C8"/>
+    <w:nsid w:val="7E525DCD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4766D0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-[...17 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="11">
-[...14 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17">
-[...62 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3524,90 +3524,90 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
+    <w:rsid w:val="008A5738"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
-    <w:rsid w:val="00CB73A8"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
@@ -4677,61 +4677,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB73A8"/>
+    <w:rsid w:val="008A5738"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB73A8"/>
+    <w:rsid w:val="008A5738"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5017,51 +5017,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B526625C-E638-4529-99B7-F4ACEA72FF31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACA0C3D4-94B6-4A3E-B06F-D948B5131248}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>414</Words>
   <Characters>2362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>