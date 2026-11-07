--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="68C99238" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="608FC47A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005954CA">
+            <w:r w:rsidRPr="00CA64B9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>杨磊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="21881CA8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+          <w:p w14:paraId="706EB16B" w14:textId="44EF1579" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005954CA">
+            <w:r w:rsidRPr="00CA64B9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
-            <w:r w:rsidRPr="005954CA">
+            <w:r w:rsidRPr="00CA64B9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7DC026E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+          <w:p w14:paraId="6199424A" w14:textId="231792D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005954CA">
+            <w:r w:rsidRPr="00CA64B9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5767 / +86 755 8159 3509</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4FA07B60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A68C0FB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005954CA">
+            <w:r w:rsidRPr="00CA64B9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lei.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0A1BC881" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005954CA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="74A1813E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA64B9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66E7A0D4" wp14:editId="2ECBFFEA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72E80B2D" wp14:editId="463DBFC9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5AA9F29B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005954CA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7FC04195" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CA64B9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005954CA">
+            <w:r w:rsidRPr="00CA64B9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>杨磊律师的主要执业领域为公司合规业务、内部调查及协助企业应对境内外政府（包括多边银行）执法业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332FAA76" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1A793D2E" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1039 +447,1039 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30303B40" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="70AA2B88" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杨磊律师拥有十余年的律师从业经验，在合规及争议解决领域均具有长期的经验。同时拥有中美两国的律师执业经验使得杨律师尤其擅长处理复杂的跨境合规及政府（包括多边银行）执法案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F01403" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="62904AB4" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杨律师曾代表客户处理过不同领域的问题，包括：反腐败、反不正当竞争、欺诈、利益冲突、商业秘密保护及商业秘密侵权、多边银行制裁、</w:t>
       </w:r>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESG与供应链合规等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01350217" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="08FB8B3A" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DDAA25" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="73F598D1" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>政府执法、海外危机应对及多边银行制裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2197FD8A" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="0BB8830C" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位高净值个人客户应对美国司法部对其发起的可能违反美国制裁法规相关的调查。协助客户选聘并管理美国律师，为客户制定应对策略并准备抗辩证据。该案仍在进行中。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0762D242" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="701B66E7" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某总部位于英国的跨国媒体公司应对广州市场监督管理局的调查。协助客户制定应对策略。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29478A28" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="4BAC11F5" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨国药企应对某地公安的调查执法，协助客户顺利应对并最终化解危机。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CA4968" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="2B467E44" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强的餐饮服务企业应对上海某区市场监督管理局对其发起的涉嫌商业贿赂的调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3A1751" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="58C6176B" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内一家新能源行业科技企业处理其美国的商业秘密诉讼案件。作为客户的总协调律师，协助客户选聘及管理美国律师，为客户制定总体应对策略，包括在中国境内发起平行诉讼及其他反制措施，最终帮助客户获得了极好的和解条件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2897F238" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="26D3C609" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与一家总部位于美国的虚拟货币交易机构被美国证券交易委员会调查的案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340BF38F" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="70DF5A46" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一家中国大型基础设施建设企业被世界银行制裁案件中，方达受聘担任该企业的廉政合规专家。作为合规监管专家审阅企业执行评估报告，对该企业进行实地考察，并持续就该企业的合规体系提出完善建议，与世界银行廉政合规官就企业合规体系情况进行多轮沟通。公司近期已经向世界银行廉政合规官提出解禁申请，目前正在等待解禁通知。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8C61D9" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="1C6B040C" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有建设工程企业应对世界银行调查，调查涉及客户一海外分支机构在投标项目中的潜在串通行为。协助客户建立与世界银行廉政合规办公室的沟通机制，针对被指控的不当行为开展内部调查，全面分析制定应对策略。该案仍在进行中。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CCFFC0" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="02D03739" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基础设施建设行业大型央企就其受世界银行制裁事宜提供法律服务。该客户曾因违反世界银行廉政指引而遭到世界银行的制裁，作为与世界银行廉政局的和解的条件之一，客户同意聘请外部律师对其过往参与的其他世界银行项目开展内部调查以揭露项目中第三方可能存在的违反世界银行廉政指引的行为。代表客户全程参与该调查项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53589D53" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="4A55C04F" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0986C1" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="2425F239" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国新能源企业对其员工可能涉嫌费用报销违规的问题开展内部调查，与美国律师合作并向客户的审计委员会汇报，为客户提供中国法下的法律分析意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BC9DF4" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="44BED422" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在美国上市的跨国电子元件制造企业对其中国工厂财务人员职务侵占行为进行内部调查，并协助客户向其外部审计师汇报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F50190A" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="3652EBE8" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国电信公司对其中国子公司高管涉嫌关联交易和利益冲突进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D89EBB2" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="4C4A8143" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的医药企业以及中国国企组成的合资公司进行内部调查，涉及潜在违反美国《海外反腐败法》、中国反商业贿赂相关法律法规、利益冲突及职务侵占。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109B0251" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="7763C04A" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的美国制药企业对其在华子公司员工潜在违反美国《海外反腐败法》及中国反商业贿赂相关法律法规的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A09129" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="6B849831" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲化工业企业对其员工潜在违反美国《海外反腐败法》及中国反商业贿赂相关法律法规的行为进行内部调查，并协助其完善合规内控制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566290E7" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="4CF177A9" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国上市公司对其高管关联交易及职务侵占的违规行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53203D58" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="6B352312" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲化工业企业对其员工潜在违反美国《海外反腐败法》及中国反商业贿赂相关法律法规的行为进行内部调查，并协助其完善合规内控制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1617833F" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="01BF8A8D" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规体系建设及咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E0B147" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="0EA31ACD" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的中国医疗器械生产商开展反不正当竞争相关的合规风险评估并为客户提供降低风险的建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB367F9" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="6AA4506E" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的金融科技公司设计针对其员工的合规意识测评模型。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9EC307" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="20AED0EF" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的共享汽车公司建立其全球反腐败合规制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AB6B0F" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="364271B9" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的电子商务公司建立其全球投资合规政策。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47721B10" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="612DF12C" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家全球领先的再生能源公司建立其在中国的举报机制。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E01B2C" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="05B1331B" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的中国半导体企业制定其商业秘密保护政策。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C36CE1" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="14CFA59F" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助多家企业建立合规制度、突击检查制度及第三方合规管控制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C29C088" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="05613AB2" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家跨国及国内企业提供商业模式合规风险咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680EB632" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="1621FCD6" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反腐败尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095631A7" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="086F3B33" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的电子商务公司及其多家关联公司在不同行业的众多并购交易中对相关目标公司进行反腐败合规尽职调查并提出合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309771C9" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="4C85A3D1" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的金融科技公司及其多家关联公司在不同行业的众多并购交易中对相关目标公司进行反腐败合规尽职调查并提出合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A1918C" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="583F62D2" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F290A70" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="75196776" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>乔治城大学，法学硕士</w:t>
       </w:r>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> （优秀毕业生）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582FDEA3" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="7A3E3545" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>韩国国际法律经营大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096C8FDA" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="7CD99BE5" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0DC292" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="57BA3092" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5237EFAF" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="1479F828" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FABE01" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="34AAE3FD" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753BFAE0" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="5AD18E4C" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A52B20" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="4E00BFE0" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A045B82" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="3458EBAE" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FB52CA" w14:textId="77777777" w:rsidR="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="1D2BB93B" w14:textId="77777777" w:rsidR="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="14A3B8D2" w:rsidR="00A46A04" w:rsidRPr="005954CA" w:rsidRDefault="005954CA" w:rsidP="005954CA">
+    <w:p w14:paraId="4F0A196B" w14:textId="316DD138" w:rsidR="00A46A04" w:rsidRPr="00CA64B9" w:rsidRDefault="00CA64B9" w:rsidP="00CA64B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005954CA">
+      <w:r w:rsidRPr="00CA64B9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除在方达的工作经验之外，杨律师还曾就职于专注于白领犯罪领域的一家美国顶尖律所的华盛顿办公室、谷歌中国法务部以及另一家顶级律师事务所的争议解决部门。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005954CA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CA64B9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1685,1147 +1685,1147 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D12C4E"/>
+    <w:nsid w:val="05EB48FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE4EDAF8"/>
+    <w:tmpl w:val="750E261C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07EE656A"/>
+    <w:nsid w:val="08E44800"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E6CE75E"/>
+    <w:tmpl w:val="4C4C7916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A5F0C7D"/>
+    <w:nsid w:val="12880CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DA09930"/>
+    <w:tmpl w:val="31A28B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C456E99"/>
+    <w:nsid w:val="14EC4C48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8F466F2"/>
+    <w:tmpl w:val="C8666DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A617C8"/>
+    <w:nsid w:val="18441ACC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34202186"/>
+    <w:tmpl w:val="369204B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197B383D"/>
+    <w:nsid w:val="1E2767E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCEE9ACA"/>
+    <w:tmpl w:val="B9FED21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E265201"/>
+    <w:nsid w:val="229142C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C80A9A04"/>
+    <w:tmpl w:val="B98819D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EAD116C"/>
+    <w:nsid w:val="231050F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A205D8"/>
+    <w:tmpl w:val="6D9ED30A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="241F03E6"/>
+    <w:nsid w:val="27203AFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3A458C0"/>
+    <w:tmpl w:val="7136B7AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="257E0CE8"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33980AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3C01194"/>
+    <w:tmpl w:val="056EAE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C090C41"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34875AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFB2EAFA"/>
+    <w:tmpl w:val="19B0F7D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F823C1E"/>
+    <w:nsid w:val="38916228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C20036A8"/>
+    <w:tmpl w:val="7BAA9648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="332D099E"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA90D08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87AC76FA"/>
+    <w:tmpl w:val="865279D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A6101E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F0D0B64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCDCDDFA"/>
+    <w:tmpl w:val="166EFA72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7556A6"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42945C52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FC47B4E"/>
+    <w:tmpl w:val="C1A2E032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F572E43"/>
+    <w:nsid w:val="43653150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7DE4968"/>
+    <w:tmpl w:val="3A867150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4642273B"/>
+    <w:nsid w:val="439D159D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="966E6BA2"/>
+    <w:tmpl w:val="1D7220FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48CD3023"/>
+    <w:nsid w:val="44E67896"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F260E2E"/>
+    <w:tmpl w:val="14347BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3D3AC0"/>
+    <w:nsid w:val="49297AFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C7CAB1A"/>
+    <w:tmpl w:val="B41E6E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B536EC3"/>
+    <w:nsid w:val="4AA2615C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="413E70BE"/>
+    <w:tmpl w:val="5426C800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC81D0B"/>
+    <w:nsid w:val="4B4149C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20524F92"/>
+    <w:tmpl w:val="2E6EAC50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F90000F"/>
+    <w:nsid w:val="4F3D2538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72163192"/>
+    <w:tmpl w:val="B6C090FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9B2105"/>
+    <w:nsid w:val="52775848"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B0516C"/>
+    <w:tmpl w:val="4D3EC060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51EE6B65"/>
+    <w:nsid w:val="53604C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15081F1E"/>
+    <w:tmpl w:val="8870DB38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A254C1"/>
+    <w:nsid w:val="54980648"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7FA7222"/>
+    <w:tmpl w:val="E572EDFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AFF2D93"/>
+    <w:nsid w:val="55D808E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="552C08EC"/>
+    <w:tmpl w:val="8C64475C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EFD4EBB"/>
+    <w:nsid w:val="5A3978A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFEACD18"/>
+    <w:tmpl w:val="023AE2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C70833"/>
+    <w:nsid w:val="5F7D0049"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5810EDA6"/>
+    <w:tmpl w:val="374847C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="688348D8"/>
+    <w:nsid w:val="635C0912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED00AECC"/>
+    <w:tmpl w:val="59743556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A993A8D"/>
+    <w:nsid w:val="642227C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60BC6CFE"/>
+    <w:tmpl w:val="4928E512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="752B4C97"/>
+    <w:nsid w:val="65AF46E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFEACD18"/>
+    <w:tmpl w:val="438004D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7689426E"/>
+    <w:nsid w:val="6CCC3005"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63E4964E"/>
+    <w:tmpl w:val="C5169064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0724FF"/>
+    <w:nsid w:val="6DB33933"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73BEB3B6"/>
+    <w:tmpl w:val="834EA91A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B5A72BF"/>
+    <w:nsid w:val="729E6974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C66F1E4"/>
+    <w:tmpl w:val="BE764A9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C9407EA"/>
+    <w:nsid w:val="74A351B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67F2179E"/>
+    <w:tmpl w:val="B9FED21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FBD4927"/>
+    <w:nsid w:val="797D06BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C22A6D86"/>
+    <w:tmpl w:val="5DDAE306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="13">
-[...14 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2874,51 +2874,50 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="005954CA"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -2945,50 +2944,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00CA64B9"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4059,61 +4059,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005954CA"/>
+    <w:rsid w:val="00CA64B9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005954CA"/>
+    <w:rsid w:val="00CA64B9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4399,51 +4399,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2C35E17-F9DD-49E5-A8AC-122A25AFDA4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2A743B2-6508-47E9-8EA7-7A97CF6A5D59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>317</Words>
   <Characters>1808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2121</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>