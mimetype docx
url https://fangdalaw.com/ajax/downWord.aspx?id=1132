--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3CD9FE67" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="43E34034" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C66EF7">
+            <w:r w:rsidRPr="00F4516B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙牧然</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="12018F8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+          <w:p w14:paraId="706EB16B" w14:textId="0022EF99" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C66EF7">
+            <w:r w:rsidRPr="00F4516B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="60ED2821" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+          <w:p w14:paraId="6199424A" w14:textId="574E78DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C66EF7">
+            <w:r w:rsidRPr="00F4516B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="05296943" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+          <w:p w14:paraId="4F910ACA" w14:textId="787F2CD8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C66EF7">
+            <w:r w:rsidRPr="00F4516B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="707718BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C66EF7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="467B3A70" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F4516B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23FCA650" wp14:editId="1ACC9B75">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="007DB5BB" wp14:editId="696AEB54">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="20B7D8B4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C66EF7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="41E8470A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F4516B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C66EF7">
+            <w:r w:rsidRPr="00F4516B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>知识产权诉讼与许可、反垄断诉讼</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F41280A" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="48858CE3" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1176 +438,1176 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C7B475" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="5B9BFDE2" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师的业务领域专注于知识产权诉讼与许可、反垄断诉讼，特别是涉及复杂技术问题和前沿法律争议焦点的案件。她在标准必要专利的许可与争议方面尤其专业，其十多年的执业经历中丰富的案件代理经验涉及了各种不同的技术标准和许可模式。她同时在反垄断诉讼方面也颇具经验。同时，孙律师也代表企业参与知识产权许可谈判，为企业处理其他非诉类知识产权业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584937E1" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="282170AA" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430CBBF2" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="03056FC6" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4630D064" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="3FB87513" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某物联网设备制造商处理其与诺基亚之间的关于标准必要专利许可的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12243C7A" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="4B737B83" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某领先电商平台处理与差别待遇相关的反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A3F5B3" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="4275B55B" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的工业产品与实验室器材公司处理商业秘密侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB76A00" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="6D9C2223" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OPPO处理其与诺基亚之间关于标准必要专利许可FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AA017E" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="6F205AE8" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英特尔（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intel）处理与片上系统（SoC）电源管理方案相关的专利侵权与无效纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A53AF1F" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="1F872A31" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联想处理其与诺基亚之间关于标准必要专利许可</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DB9B39" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="05CD9A2A" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与高通公司之间关于通信标准必要专利许可纠纷的相关中国程序，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND 许可条件纠纷、在全国多个法院发生的专利侵权纠纷、在北京知识产权法院的确认不侵犯专利权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFB5574" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="2D2D8C46" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三星处理其与爱立信之间的标准必要专利许可纠纷中涉及的中国专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBD67FD" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="592BEBD2" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与西电捷通之间的标准必要专利许可纠纷，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可条件纠纷、在陕西省高级人民法院的专利侵权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBA9A43" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="74B7DA1E" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表魅族处理其与高通之间就通信标准必要专利许可产生的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CEA38F" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="2E04181C" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字处理其与通信标准必要专利许可相关的里程碑案件，包括在深圳市中级人民法院的一审程序、在广东省高级人民法院的二审程序，以及向最高人民法院提起的通信标准必要专利许可费率计算的再审程序等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F104B9" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="760D3A98" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的美国网络平台服务商处理其与开发者、消费者之间的关于平台运营的多项反垄断纠纷案件，其中该美国公司被控滥用市场支配地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B5FD25" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="407FBE5C" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理其手机配件市场相关的反垄断争议案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBDAB23" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="0DFC7191" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微软处理由一名美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPE 提起的与视频编码/解码技术相关的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0457A2FD" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="0361CD89" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> RFID 标签制造商处理其与竞争对手之间与射频识别技术、芯片制造技术相关的一系列专利侵权与无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642DFB48" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="11915324" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理涉及手机人脸识别技术、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WLAN通信技术的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765C0067" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="6FFA9621" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CDN 服务提供商处理其与竞争对手之间的专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7483E331" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="12DABEA5" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其网络平台相关的涉及网络服务提供商责任的著作权侵权纠纷系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795BE779" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="06570BF2" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某英国知名化工企业作为原告提起系列商业秘密侵权诉讼，涉及诉讼标的额超过十亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0BCA7D" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="168D82C1" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非诉案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17169790" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="4A2F1D10" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的娱乐公司就著作权许可提供法律意见及代表该公司进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4506B26D" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="5B72B962" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲的领先能源企业在其与商业伙伴的全球知识产权许可与研发项目中设计许可架构、参与谈判、提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FAD6AA" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="3EA48BC3" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某芯片研发企业就其作为被许可人获得某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP Core许可的项目中就许可协议安排和谈判策略提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A59CFBA" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="4ED08715" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲领先废料处理企业就其业务剥离后的软件许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C25E083" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="7131B26A" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先互联网企业在其与某跨国企业的专利许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171510C0" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="3D5C41B9" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲食品企业就其食品配方专利在业务剥离后的许可安排提供法律意见。代表某国内知名超声骨刀企业就其与美国知名医疗器械企业的技术许可合作进行谈判、设计合同架构并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135BEA30" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="1947399B" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124113C7" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="0D9270FF" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Christ Church 学院，Magister Juris（2015-2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0D4227" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="7D024E5E" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，国际法学院，中国法法律硕士与美国法</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.D（2008-2012）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D14F207" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="47E2284D" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京工业大学，电子信息与控制工程学院，电子科学与技术专业、工学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2002-2006）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E90E38" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="326124E9" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D719ED" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="6CAA0DED" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0FD7FD" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="15979ED6" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业专利代理师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3817E624" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="11E8F220" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D7957C" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="3D370439" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6512577C" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="0BA9C752" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559ED223" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="679DCC45" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B0A861" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="6CDEF814" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB33164" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="38632EAC" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参加第七届中国医药知识产权峰会并发表《药品专利的前沿反垄断问题》主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4890409F" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="1C7A47EC" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为小组嘉宾参与由美国联邦巡回律师协会（Federal Circuit Bar Association）主办的关于全球标准必要专利实践的小组讨论并发言 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F66B8A7" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="2AEB87D8" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41DB41" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="3E295519" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A3FDF8" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="546564F2" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BC87C0" w14:textId="77777777" w:rsidR="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="7E6C81DB" w14:textId="77777777" w:rsidR="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利侵权纠纷中帮助侵权的构成与专用的判断》，2022年5月9日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="77E1C158" w:rsidR="00A46A04" w:rsidRPr="00C66EF7" w:rsidRDefault="00C66EF7" w:rsidP="00C66EF7">
+    <w:p w14:paraId="4F0A196B" w14:textId="673E99B9" w:rsidR="00A46A04" w:rsidRPr="00F4516B" w:rsidRDefault="00F4516B" w:rsidP="00F4516B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C66EF7">
+      <w:r w:rsidRPr="00F4516B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《必需设施理论与商业必需专利》，刊于《竞争法律与政策评论》第七卷 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C66EF7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F4516B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1813,1219 +1813,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004B65ED"/>
+    <w:nsid w:val="05EF46A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A54A9254"/>
+    <w:tmpl w:val="52144EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B501DB"/>
+    <w:nsid w:val="067C007B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07441F7E"/>
+    <w:tmpl w:val="CF36DACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6B29FD"/>
+    <w:nsid w:val="0C315B0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD8429E"/>
+    <w:tmpl w:val="FA505BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101A7439"/>
+    <w:nsid w:val="1671248A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FAEC3E2"/>
+    <w:tmpl w:val="AB44DEA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E574B8"/>
+    <w:nsid w:val="190F185E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="155EFCFC"/>
+    <w:tmpl w:val="7C7C2FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141802EB"/>
+    <w:nsid w:val="1B3C7D99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FBA2F36"/>
+    <w:tmpl w:val="E3782A7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1633445E"/>
+    <w:nsid w:val="1EE15079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55844092"/>
+    <w:tmpl w:val="7696C4A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="163358FE"/>
+    <w:nsid w:val="1F011641"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCE4D89E"/>
+    <w:tmpl w:val="330E2728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C44F30"/>
+    <w:nsid w:val="21712B51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDF2A198"/>
+    <w:tmpl w:val="2C647D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190E53D6"/>
+    <w:nsid w:val="21F14AAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4888DEA8"/>
+    <w:tmpl w:val="60CE5636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE72749"/>
+    <w:nsid w:val="271A5960"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D8CDBB2"/>
+    <w:tmpl w:val="8EC0EEC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F68217F"/>
+    <w:nsid w:val="2921243C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AF4A8D2"/>
+    <w:tmpl w:val="16A4FAD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F01B1D"/>
+    <w:nsid w:val="2A20456D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E2A9F10"/>
+    <w:tmpl w:val="211ECE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23F81587"/>
+    <w:nsid w:val="2A7E5182"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FC4924A"/>
+    <w:tmpl w:val="BCF6D13A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C0C1592"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F1F781D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="601A5262"/>
+    <w:tmpl w:val="15DC0996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4C4BF1"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30805227"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76B6B0F6"/>
+    <w:tmpl w:val="B780456C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E912D17"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E30BA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB7E3A70"/>
+    <w:tmpl w:val="33FA5622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F440137"/>
+    <w:nsid w:val="36D65D52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="758ACC26"/>
+    <w:tmpl w:val="1AB04A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31984E4E"/>
+    <w:nsid w:val="38DD309D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="429A9044"/>
+    <w:tmpl w:val="64684D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="339349B7"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC73366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BE4025E"/>
+    <w:tmpl w:val="A6105A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F71D28"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450B779A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1090A596"/>
+    <w:tmpl w:val="210E5D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6102D1"/>
+    <w:nsid w:val="4843656E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55844092"/>
+    <w:tmpl w:val="C83C2DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44EC51B4"/>
+    <w:nsid w:val="48A2449F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBF86B14"/>
+    <w:tmpl w:val="A52063CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="544050FC"/>
+    <w:nsid w:val="524E4E49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5E27B6A"/>
+    <w:tmpl w:val="4D02CCFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A511DFC"/>
+    <w:nsid w:val="5CBB3696"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D04AD10"/>
+    <w:tmpl w:val="CF36DACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8C5E0F"/>
+    <w:nsid w:val="5E0D561E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C824690"/>
+    <w:tmpl w:val="1B9A6CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F8246BE"/>
+    <w:nsid w:val="5F940D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A90801A"/>
+    <w:tmpl w:val="4120EEA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="630A40CB"/>
+    <w:nsid w:val="6092133C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="196CB0F0"/>
+    <w:tmpl w:val="8BC81192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A75A09"/>
+    <w:nsid w:val="62D01F3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB2C93F2"/>
+    <w:tmpl w:val="500C4132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64A26643"/>
+    <w:nsid w:val="674D4532"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFA4A666"/>
+    <w:tmpl w:val="0B7C18E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB55E5F"/>
+    <w:nsid w:val="67614854"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CEEEB6A"/>
+    <w:tmpl w:val="4C642B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF54CF0"/>
+    <w:nsid w:val="687E7D81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C520A34"/>
+    <w:tmpl w:val="2878E514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D243E6A"/>
+    <w:nsid w:val="68E32C43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A79C8384"/>
+    <w:tmpl w:val="FF4C9554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="730544F5"/>
+    <w:nsid w:val="6A8E117C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEF81F48"/>
+    <w:tmpl w:val="55DE9DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="745816FE"/>
+    <w:nsid w:val="6E045630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA1A17CC"/>
+    <w:tmpl w:val="C1A671F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7754195E"/>
+    <w:nsid w:val="73FF53F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEA4CE74"/>
+    <w:tmpl w:val="D7EAE18A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="795803D4"/>
+    <w:nsid w:val="74AF1BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AE4185A"/>
+    <w:tmpl w:val="B6D460BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B618E3"/>
+    <w:nsid w:val="76F320D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E0C578E"/>
+    <w:tmpl w:val="05CA5F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EB66532"/>
+    <w:nsid w:val="7BC61BBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6C606AA"/>
+    <w:tmpl w:val="0F663096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
-[...8 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="39"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="38">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="39">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3144,71 +3144,71 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C66EF7"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F4516B"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4259,61 +4259,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C66EF7"/>
+    <w:rsid w:val="00F4516B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C66EF7"/>
+    <w:rsid w:val="00F4516B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4599,51 +4599,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEC5E03F-5FFC-4748-B4DE-718DF0B4BBA2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7186B565-912B-4D9B-9C57-D83F98FCD7CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>315</Words>
   <Characters>1801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>