--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="64C87A46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="240FAC62" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00364D9F">
+            <w:r w:rsidRPr="00545BBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张焕彦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="165F666D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+          <w:p w14:paraId="706EB16B" w14:textId="3F8DDF6E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00364D9F">
+            <w:r w:rsidRPr="00545BBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·广州</w:t>
             </w:r>
-            <w:r w:rsidRPr="00364D9F">
+            <w:r w:rsidRPr="00545BBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="64E923F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+          <w:p w14:paraId="6199424A" w14:textId="40C16730" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00364D9F">
+            <w:r w:rsidRPr="00545BBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 136 0243 7236 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5F156F54" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+          <w:p w14:paraId="4F910ACA" w14:textId="56A06950" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00364D9F">
+            <w:r w:rsidRPr="00545BBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>huanyan.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="72D97DAD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00364D9F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="79A9CFE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00545BBC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CB73981" wp14:editId="63508A8E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0299E4E8" wp14:editId="6A2D3E34">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="545CD6FC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00364D9F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="62F509D6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00545BBC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00364D9F">
+            <w:r w:rsidRPr="00545BBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张焕彦律师拥有近十五年执业经验，主要执业领域为资本市场、收购兼并、私募融资等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9B9D5D" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0B7F54C0" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1619 +447,1619 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30121945" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="11D03288" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391212CF" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00364D9F">
+    <w:p w14:paraId="532EE6FB" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4B3D09" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="620C88BF" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表思林杰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688115.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECB04B6" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="314860F2" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其首次公开发行A股并上市提供法律服务（科创板第二家、华南地区首家无主营收入无利润企业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37804732" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="089AEA5C" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093B8107" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="5EA9805A" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州酒家（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603043.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AE75AA" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="6864C0B9" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太龙照明（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300650.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681AFD19" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="05A5124B" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三雄极光（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300625.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB05C25" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="363E6123" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿纬锂能（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300014.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EFF98E" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="1EBD9C2F" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众业达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002441.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1BE0B0" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="19E698B8" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF28B2B" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="3201D0BD" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广百股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002187.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F76A93D" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="31F6C4B8" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19713665" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="073F6912" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7533D14D" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="7AF37F80" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行A股股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053CD957" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="16E4923F" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A33773" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="514FD11D" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A5E742" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="1D60702A" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1E45ED" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00364D9F">
+    <w:p w14:paraId="62FD7458" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64763D64" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="50A46B85" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAF5ACA" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="0A65716D" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洋葱（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OG.NYSE），为其在纽交所上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2C1789" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="790F0C7A" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为荔枝（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LIZI.NASDAQ）在纳斯达克上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779B840D" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="1643C88C" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为九毛九（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>09922.HK）在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8AC0C3" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="710AD476" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪联合控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01959.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627D9C82" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="2ABD505C" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥家庭互动（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02100.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE25545" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="422F3DB5" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表富力地产（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02777.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA5C149" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="29007637" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表重庆农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03618.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD90C1C" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="0A66B436" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广汽集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02238.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB86B43" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="73B89E27" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01551.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0BF4A6" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="5C9FBA5B" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒大地产集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03333.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797E893A" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="53C8B752" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荔枝</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FM（LIZI.NASDAQ），为其上市后持续融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280FFC72" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00364D9F">
+    <w:p w14:paraId="558D5A44" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F52DA5D" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="54ED6E1E" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表珠江实业，为其与国发基金以协议转让</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>+参与定增方式取得上市公司苏交科（300284.SZ）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEE93E9" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="6CBA2915" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产，为其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司完美世界（002624.SZ）权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42132DD2" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="15EC0FB8" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京东富天恒投资中心（有限合伙），为其投资中国船舶（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600150.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDD5C17" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="72C123D6" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6270F9B3" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="7AAF0A4A" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其收购天盈隆提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6FDC4E" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="26B3C123" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104D48D6" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="4B27E40C" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21847127" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="43937598" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C82166F" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="268CDF25" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿达兴业，为其收购上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ST琼花（002002.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60938DD7" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="606EA8D9" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四川蓝光地产，为其收购上市公司迪康药业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600466.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EBB31D" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="7F52544A" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠州德赛，为其收购上市公司深万山（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000049.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D587D3" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="5F9CAF1D" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阜博集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03738.HK），为其收购粒子提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09021E4B" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="33649063" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪互联（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VNET.NASDAQ），为其收购某新材料公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35203802" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="34C94A08" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文远知行，为其收购牧月科技提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FD1EF9" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00364D9F">
+    <w:p w14:paraId="317F8E4C" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716A0A66" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="67B48199" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为思林杰、薇美姿、洋葱、森宝积木、伊肤泉、蜜度信息、美涂士、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HEA、蜂鸟科技、怡途数科、云客赞、花生日记、泰斗微电子、卓志供应链、华苑园林、百游汇、时代地产等公司引进私募提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BCA240" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="14BD3333" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coatue、广州基金、中科科创、温氏投资、东富（天津）股权投资基金、粤民投、珠创投资、信达鲲鹏、广证金骏、宏业广电、东方邦信、越秀融资租赁、东方资产等专业投资机构提供投资和一般公司业务等法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A674E6" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="4A71D33F" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713AA1CA" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="654FCDE9" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，经济法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F116598" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="0FBBCD26" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF4EE4F" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="049A812B" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E63592" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="38024FEE" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AAAB47" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="31B7CCA6" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B91DF1" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="25F15331" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达之前，张焕彦律师为国内另一家领先事务所的合伙人。近年，张律师在《法律</w:t>
       </w:r>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强》（The Legal 500）、《国际金融法律评论》(IFLR1000) 及其他专业杂志均有获评上榜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA71223" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="18801804" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BD8566" w14:textId="77777777" w:rsidR="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="14A444A7" w14:textId="77777777" w:rsidR="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2BF575F3" w:rsidR="00A46A04" w:rsidRPr="00364D9F" w:rsidRDefault="00364D9F" w:rsidP="00364D9F">
+    <w:p w14:paraId="4F0A196B" w14:textId="476280B1" w:rsidR="00A46A04" w:rsidRPr="00545BBC" w:rsidRDefault="00545BBC" w:rsidP="00545BBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364D9F">
+      <w:r w:rsidRPr="00545BBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">现为中华全国律师协会会员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00364D9F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00545BBC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2265,1224 +2265,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01751676"/>
+    <w:nsid w:val="017460D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0574A428"/>
+    <w:tmpl w:val="64429460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02AF2C66"/>
+    <w:nsid w:val="03DD65B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B8E7604"/>
+    <w:tmpl w:val="C5CCB732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06244461"/>
+    <w:nsid w:val="051E0B95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D6E8C1C"/>
+    <w:tmpl w:val="41363B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07BD1C1F"/>
+    <w:nsid w:val="05320C21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FF26480"/>
+    <w:tmpl w:val="F4F6264C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08543F14"/>
+    <w:nsid w:val="069072E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DE66FE8"/>
+    <w:tmpl w:val="AD1A5498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A947AE7"/>
+    <w:nsid w:val="07376CD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B364B7EA"/>
+    <w:tmpl w:val="B4524C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AF74997"/>
+    <w:nsid w:val="098141EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6686C1B4"/>
+    <w:tmpl w:val="F302250A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDF4A75"/>
+    <w:nsid w:val="098B4D77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CB48D9C"/>
+    <w:tmpl w:val="82D8163E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E446D24"/>
+    <w:nsid w:val="09AD727F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0064F08"/>
+    <w:tmpl w:val="1D1AE194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D26FB3"/>
+    <w:nsid w:val="10A83181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B26F75A"/>
+    <w:tmpl w:val="A2E81EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="110054D1"/>
+    <w:nsid w:val="12296E9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47480A42"/>
+    <w:tmpl w:val="E41CA24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1445619A"/>
+    <w:nsid w:val="1394511B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5ADF6E"/>
+    <w:tmpl w:val="2D42B8D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C0675D"/>
+    <w:nsid w:val="15CA243D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C5C518E"/>
+    <w:tmpl w:val="8AEE7896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EBD7F3F"/>
+    <w:nsid w:val="186E7626"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="315ADA78"/>
+    <w:tmpl w:val="6A60864C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21737C3A"/>
+    <w:nsid w:val="18CD147A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADD67E28"/>
+    <w:tmpl w:val="9EAA776C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B9704B"/>
+    <w:nsid w:val="1DBD21A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C14AC250"/>
+    <w:tmpl w:val="51DE2E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243B2398"/>
+    <w:nsid w:val="20EF3C00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B38708E"/>
+    <w:tmpl w:val="564C0E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F86E14"/>
+    <w:nsid w:val="25EC7971"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9782DFEA"/>
+    <w:tmpl w:val="042E968A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29457E82"/>
+    <w:nsid w:val="2F452FB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BAAF754"/>
+    <w:tmpl w:val="B56CA8F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BAE609C"/>
+    <w:nsid w:val="30C958EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80907142"/>
+    <w:tmpl w:val="B3880F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE64354"/>
+    <w:nsid w:val="31025929"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D3E4EBE"/>
+    <w:tmpl w:val="6C961EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5943B5"/>
+    <w:nsid w:val="32634F52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83FE489E"/>
+    <w:tmpl w:val="CF4AE03E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34137343"/>
+    <w:nsid w:val="34DA49E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE84F2CA"/>
+    <w:tmpl w:val="E1340BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38B82F2D"/>
+    <w:nsid w:val="37C12049"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="682A6B2C"/>
+    <w:tmpl w:val="7EE8155C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="397B518A"/>
+    <w:nsid w:val="380135C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="533E058A"/>
+    <w:tmpl w:val="1674DB48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CED0571"/>
+    <w:nsid w:val="3808503F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFB80F64"/>
+    <w:tmpl w:val="A224E36A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D9257D6"/>
+    <w:nsid w:val="3D0D4A25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F52878C"/>
+    <w:tmpl w:val="EA4C2DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44595356"/>
+    <w:nsid w:val="406525DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB126482"/>
+    <w:tmpl w:val="9738D478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48DD1445"/>
+    <w:nsid w:val="42A32D5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48F8B8B6"/>
+    <w:tmpl w:val="96B08476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBF2FD6"/>
+    <w:nsid w:val="476E0556"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F88E2654"/>
+    <w:tmpl w:val="C0A2BD34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CEB22D0"/>
+    <w:nsid w:val="4AF728BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29B0C72E"/>
+    <w:tmpl w:val="B72C8382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA32BAA"/>
+    <w:nsid w:val="4C313BEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E880310C"/>
+    <w:tmpl w:val="8C669322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54CB4A25"/>
+    <w:nsid w:val="4F443069"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="354AE142"/>
+    <w:tmpl w:val="135061CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BE5CE1"/>
+    <w:nsid w:val="533C7D77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="648817B8"/>
+    <w:tmpl w:val="F50EA7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0852D3"/>
+    <w:nsid w:val="5A5F391B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0574A428"/>
+    <w:tmpl w:val="CEEA64C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611947E0"/>
+    <w:nsid w:val="5B01033A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE10EC1E"/>
+    <w:tmpl w:val="B5F61FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="619F4BC4"/>
+    <w:nsid w:val="5C002539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83827948"/>
+    <w:tmpl w:val="19C85970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A61D92"/>
+    <w:nsid w:val="5CC6654B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10588514"/>
+    <w:tmpl w:val="8166BA44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A981CD0"/>
+    <w:nsid w:val="5EA10C6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5C29BA2"/>
+    <w:tmpl w:val="4C9215C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B56025D"/>
+    <w:nsid w:val="636F6978"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="750E24BA"/>
+    <w:tmpl w:val="AB08D614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF70E67"/>
+    <w:nsid w:val="66035927"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C7632EC"/>
+    <w:tmpl w:val="FA762230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D41197F"/>
+    <w:nsid w:val="679332E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A8A747E"/>
+    <w:tmpl w:val="409287B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F707E22"/>
+    <w:nsid w:val="6910591F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8401484"/>
+    <w:tmpl w:val="449C6950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF56942"/>
+    <w:nsid w:val="698A185C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C22EA8C"/>
+    <w:tmpl w:val="B3FAF874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="737657CB"/>
+    <w:nsid w:val="6A6208E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7904ACA"/>
+    <w:tmpl w:val="FEA240FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77583A43"/>
+    <w:nsid w:val="71267F3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CFE309E"/>
+    <w:tmpl w:val="16B8E3D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78603CB7"/>
+    <w:nsid w:val="71A816A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD27B4E"/>
+    <w:tmpl w:val="51A827CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF1324D"/>
+    <w:nsid w:val="73763EC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E6699AE"/>
+    <w:tmpl w:val="51DE2E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC53E15"/>
+    <w:nsid w:val="7B9271F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8362C0AE"/>
+    <w:tmpl w:val="F3FA4CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-[...74 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="29">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="41">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="42">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3517,65 +3517,65 @@
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
-    <w:rsid w:val="00364D9F"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
+    <w:rsid w:val="00545BBC"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
@@ -4717,61 +4717,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00364D9F"/>
+    <w:rsid w:val="00545BBC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00364D9F"/>
+    <w:rsid w:val="00545BBC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5057,51 +5057,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D93251C-9BC1-4100-BEEE-D13DB8B72CE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56375D4D-48F7-4296-BBDA-8CC437F9C527}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>322</Words>
   <Characters>1838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>