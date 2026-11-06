--- v0 (2026-07-07)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="61901272" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00937649" w:rsidP="00937649">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2FDB8F53" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00362557" w:rsidP="00362557">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00937649">
+            <w:r w:rsidRPr="00362557">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄睿章</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6F209845" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00937649" w:rsidP="00937649">
+          <w:p w14:paraId="706EB16B" w14:textId="1516405E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00362557" w:rsidP="00362557">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00937649">
+            <w:r w:rsidRPr="00362557">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="507E8EBE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00937649" w:rsidP="00937649">
+          <w:p w14:paraId="6199424A" w14:textId="11B00821" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00362557" w:rsidP="00362557">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00937649">
+            <w:r w:rsidRPr="00362557">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5873 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2236FCA5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00937649" w:rsidP="00937649">
+          <w:p w14:paraId="4F910ACA" w14:textId="29349363" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00362557" w:rsidP="00362557">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00937649">
+            <w:r w:rsidRPr="00362557">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ann.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3ED76F8A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00937649" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="07292401" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00362557" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69DED4E7" wp14:editId="6C55440F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5056F5C8" wp14:editId="3374A2E5">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="035CBE88" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00937649" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="630C27AB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00362557" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00937649">
+            <w:r w:rsidRPr="00362557">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄睿章律师的主要执业领域为房地产项目的投资、收购、建设和运营管理，以及市政特许权及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00937649">
+            <w:r w:rsidRPr="00362557">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDA65E6" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5747D48D" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1251 +446,1251 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A7EEAB" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="434D546E" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DC9432" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="2402DB10" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产收购处置领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EE89CB" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="47766105" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人和开发商为其在中国境内的物流仓储地产项目的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C0023A" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="721887F3" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E403AE" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="19FA33D4" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDCF98A" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="26F9F0DE" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平为其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D20412D" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="0BECA187" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新为其与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173F937B" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="1B487E02" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC为其在中国境内的商业、工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534B6310" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="7DF43DE0" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其在中国境内的物流仓储项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2BD707" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="24C48F5F" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital为其在中国境内的物流仓储地产项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEB7C59" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="04535846" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本为其在中国境内的物流仓储地产项目及生命科学园区项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEFB87A" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="26E4F27B" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州为其向张江集团收购在建工程项目、为其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hillhouse合作开发生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D72168E" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="6BD4C42D" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其上海外滩福佑地块综合体合作开发项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666C0837" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="5BB86024" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里建设为其在中国境内的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目的全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041FD883" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="77820936" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场、为其上海前滩及江湾项目的资产处置、上海长宁的商办合作开发项目以及上海五角场假日酒店收购并改造为长租公寓项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B69857" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="02307988" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝能集团为其收购上海市中环商办项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F71B61" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="7EB70271" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield为其收购上海市数个商业不动产项目提供法律服务，包括其向绿地香港收购上海五里桥商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CD9E46" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="3D3603C7" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Honeywell为其处置上海的办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3266998C" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="37BCF6C8" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润创业有限公司为其收购中国境内工业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B0F6C5" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="2378BBE2" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印力集团为其收购新加坡凯德集团境内商场物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E48602C" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="256879E1" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顶新集团为其收购上海市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1788国际中心项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A0F194" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="403D9EF4" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族集团为其出售长三角地区的商业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272FAC9C" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="70E23D65" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其收购上海市多个商业、办公及住宅不动产物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3A5DEE" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="394D5F1F" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡万塔能源为其在中国投资、建设及运营垃圾焚烧发电项目提供全方位法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23049F41" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="46E98924" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表兴业银行为其收购某公司以获得目标地块开发权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B31AB1" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="1BEE372F" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其在长三角地区开发某商业办公地块提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C774D89" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="099582E9" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中民投为其在全国范围内布局物业板块业务提供公司并购法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5BEE18" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="314B5810" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险集团为其处置上海某物业项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BAE57D" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="3B6AC67F" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6074C05A" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="12B1386F" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3847B7D9" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="3D3B3E0F" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在中国各城市办公物业租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77629788" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="652CA2E8" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资有限公司就其在上海投资建造的汇亚大厦提供租赁和物业管理方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776A725E" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="1F7C77CC" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为顶新集团持有的嘉地中心租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F36E796" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="1334554C" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡凯德集团持有的人民广场来福士办公楼项目、长宁来福士办公楼项目、凯德星贸办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5A8A25" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="5B6494E6" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新鸿基集团开发的国金中心、上海环贸广场、中环广场办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143F898E" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="7B5EBC79" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为交银租赁旗下的金砖大厦租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AF65EB" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="1538B574" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿保险旗下的世纪商贸广场租赁项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D4FB17" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="00FFD446" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在私募股权投资领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7734D7BB" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="21B57CC5" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其交易金额为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿元的股权融资、蔚来中国核心业务和资产的重组及注入、蔚来中国总部的设立提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36173E6C" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="4D97C688" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其与当地合作伙伴设立两家合资公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEE3BF6" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="3247F09C" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其整车生产制造合作、生产线搭建、产品技术和责任、样车试制等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E03F350" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="27BDF895" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本为其投资互联网数据中心行业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD11E0C" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="4C0EB004" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金为其参与重庆钢铁的破产重整提供法律服务。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> *部分交易为在加入方达前处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6378E654" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="281E7D9E" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FC194E" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="51202C24" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318A3688" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="7E7D3F70" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011E48CA" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="2A38B214" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B7FA6B" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="0C6B03BC" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5DAC0F" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="668AE50E" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EEFF65" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="7340B1D9" w14:textId="77777777" w:rsidR="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="65C89E8E" w:rsidR="00A46A04" w:rsidRPr="00937649" w:rsidRDefault="00937649" w:rsidP="00937649">
+    <w:p w14:paraId="4F0A196B" w14:textId="13F3D67F" w:rsidR="00A46A04" w:rsidRPr="00362557" w:rsidRDefault="00362557" w:rsidP="00362557">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00937649">
+      <w:r w:rsidRPr="00362557">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，黄律师在北京市金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00937649" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00362557" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,1363 +1896,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07370934"/>
+    <w:nsid w:val="00D92036"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3CA8038"/>
+    <w:tmpl w:val="CC7C28BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08B95C11"/>
+    <w:nsid w:val="026E7348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B64D84"/>
+    <w:tmpl w:val="F788AF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D604B30"/>
+    <w:nsid w:val="07207EDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8263482"/>
+    <w:tmpl w:val="DF043AA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE57307"/>
+    <w:nsid w:val="07B965EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="517A1B1C"/>
+    <w:tmpl w:val="3C5E6442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151B6656"/>
+    <w:nsid w:val="083A5344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16CA980A"/>
+    <w:tmpl w:val="6C067E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15EF17E2"/>
+    <w:nsid w:val="0EEC1E95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B94E83E"/>
+    <w:tmpl w:val="F51AA726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16311351"/>
+    <w:nsid w:val="0F1424A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52D08A7C"/>
+    <w:tmpl w:val="73D065DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19EC1D28"/>
+    <w:nsid w:val="11CA3136"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C24A2242"/>
+    <w:tmpl w:val="6E6A3EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF82E42"/>
+    <w:nsid w:val="1576127A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FDA49D8"/>
+    <w:tmpl w:val="97D418AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E805E41"/>
+    <w:nsid w:val="15907C01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBF677E0"/>
+    <w:tmpl w:val="577A7324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD2618D"/>
+    <w:nsid w:val="196B4F8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF8E4C2A"/>
+    <w:tmpl w:val="6E201CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207B48F1"/>
+    <w:nsid w:val="1C522739"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A48AB788"/>
+    <w:tmpl w:val="704C84E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21382115"/>
+    <w:nsid w:val="1CEC4EE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AFCFB4A"/>
+    <w:tmpl w:val="93E8C55E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22152801"/>
+    <w:nsid w:val="27ED597B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DF466D6"/>
+    <w:tmpl w:val="70641982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22CD4892"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FAF7BCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB20F232"/>
+    <w:tmpl w:val="14CC19C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="238B35FB"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB859AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DD6B70C"/>
+    <w:tmpl w:val="40161534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="242D00C8"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C75761"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C67049DE"/>
+    <w:tmpl w:val="25188294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26083D73"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3F3514"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCA48632"/>
+    <w:tmpl w:val="4058C3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="286A18DC"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43B06F0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1158CF24"/>
+    <w:tmpl w:val="362804B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="295C71A9"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46FF72EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ABADFBE"/>
+    <w:tmpl w:val="43D22CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A024248"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F676F92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4EEB37A"/>
+    <w:tmpl w:val="9EF6D976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9669EF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5137615A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2482EEC4"/>
+    <w:tmpl w:val="E9FE7BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECE53C6"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A244B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D48ECAE0"/>
+    <w:tmpl w:val="13EA402A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="311361C0"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53616776"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="477CDA16"/>
+    <w:tmpl w:val="30BCE79E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31647ECC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53DC75B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8ECE608"/>
+    <w:tmpl w:val="E07226F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3D26CE"/>
+    <w:nsid w:val="56A30472"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AE0DDF6"/>
+    <w:tmpl w:val="4D58B8EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CC0426A"/>
+    <w:nsid w:val="5AF359A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="926CD9BA"/>
+    <w:tmpl w:val="6D9A3900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D471568"/>
+    <w:nsid w:val="5BFE5E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1C6BE46"/>
+    <w:tmpl w:val="A3F8F4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F625E06"/>
+    <w:nsid w:val="6234288F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="674C5570"/>
+    <w:tmpl w:val="B1F0DDB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41F21023"/>
+    <w:nsid w:val="63B90783"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8ECE608"/>
+    <w:tmpl w:val="6E30C6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44006C85"/>
+    <w:nsid w:val="658D2D84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="851C12EE"/>
+    <w:tmpl w:val="22822BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48621A83"/>
+    <w:nsid w:val="691770D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6416FC5A"/>
+    <w:tmpl w:val="18F00ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="506D3C7A"/>
+    <w:nsid w:val="69676E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE1815CA"/>
+    <w:tmpl w:val="7C568D8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D95AA0"/>
+    <w:nsid w:val="69CF6C8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E13A0A88"/>
+    <w:tmpl w:val="4412B8F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560E15D2"/>
+    <w:nsid w:val="704421EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A56460D0"/>
+    <w:tmpl w:val="9D30E7A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5934611F"/>
+    <w:nsid w:val="72CD0150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11786844"/>
+    <w:tmpl w:val="18F00ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DE1536A"/>
+    <w:nsid w:val="75BA2F52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43F6C712"/>
+    <w:tmpl w:val="7F78A2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7C0C4B"/>
+    <w:nsid w:val="76847B01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3286887C"/>
+    <w:tmpl w:val="55DE9CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67FE5A51"/>
+    <w:nsid w:val="772C3354"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57141A52"/>
+    <w:tmpl w:val="B4B29272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D11069C"/>
+    <w:nsid w:val="7834298A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB08F492"/>
+    <w:tmpl w:val="EA544574"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DDE2929"/>
+    <w:nsid w:val="7AE32BB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3563E02"/>
+    <w:tmpl w:val="06D0AB52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EE7A51"/>
+    <w:nsid w:val="7B694D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="971A68D8"/>
+    <w:tmpl w:val="E9F88D4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2022A9"/>
+    <w:nsid w:val="7D9A4E22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C9A9148"/>
+    <w:tmpl w:val="4C4446A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF356FA"/>
+    <w:nsid w:val="7DAF6E6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BE23094"/>
+    <w:tmpl w:val="F68C1716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E4162EA"/>
+    <w:nsid w:val="7F106E8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DC65E24"/>
+    <w:tmpl w:val="EBC2EF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="7">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="24">
-[...14 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="35">
-[...2 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="37">
-[...14 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="33"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3285,50 +3285,51 @@
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
+    <w:rsid w:val="00362557"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
@@ -3345,51 +3346,50 @@
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
-    <w:rsid w:val="00937649"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
@@ -4486,61 +4486,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00937649"/>
+    <w:rsid w:val="00362557"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00937649"/>
+    <w:rsid w:val="00362557"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4826,51 +4826,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FD1AD62-2590-41FF-81A1-CE72FCC8ED98}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8201C8F-C647-42A2-95D4-FAF39661BC0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>275</Words>
   <Characters>1570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>