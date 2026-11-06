--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="303D4689" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0F53CD23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BA33AC">
+            <w:r w:rsidRPr="00E22E43">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>何墨秋</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="39C7B708" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+          <w:p w14:paraId="706EB16B" w14:textId="1CF16A5E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BA33AC">
+            <w:r w:rsidRPr="00E22E43">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3DC58FC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+          <w:p w14:paraId="6199424A" w14:textId="748A69E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BA33AC">
+            <w:r w:rsidRPr="00E22E43">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5863 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5F290E38" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+          <w:p w14:paraId="4F910ACA" w14:textId="7D0D568C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BA33AC">
+            <w:r w:rsidRPr="00E22E43">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muriel.he@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0CCFFF1E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA33AC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="000D010E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E22E43" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="227ADBD2" wp14:editId="376078E9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DEE18A2" wp14:editId="0B7DAFB3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="45136724" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BA33AC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="03BE297B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E22E43" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BA33AC">
+            <w:r w:rsidRPr="00E22E43">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>何墨秋律师常驻方达律师事务所上海办公室，她的主要执业领域为收购及兼并、私募融资、外商投资、公司一般法律事务及合规。何律师在医药与生命健康、科技相关领域拥有一定经验，长期为各类跨国企业提供包括医疗器械、药品研发、临床实验研究、药品生产、动物药品、供应商及分销商、医院和其他医疗服务商以及各类医药健康领域的基金投资等法律服务，并参与相关行业行为准则的研究。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B66CF8F" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="353BD2D1" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,982 +438,982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3518A5" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="70AB6D60" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206C6DEA" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="59F7E8C7" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B2132F9" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="596E0BA3" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为百时美施贵宝中国的外派法律顾问，负责百时美施贵宝中国区日常法律业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ACE95B" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="6893C4CA" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746D96D3" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="49270053" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为雅培中国区（体外诊断试剂业务）的外派法律顾问，总体负责雅培子公司美艾利尔中国区日常法律业务并配合合规部门进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA9914C" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="55D29495" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为迈兰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mylan N.V.）的中国法律顾问，代表其与辉瑞普强（Upjohn）合并及设立新的全球制药公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C02C78C" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="3A2C4B08" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅培为其全球战略收购圣犹达项目下中国区域的业务重组和整合提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C3794C" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="40B3EA00" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金为其参与和泽医药的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDDA060" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="5F289F09" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIG为其参与智云健康的的C轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E1AACE" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="04DEF21F" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴创投为其参与禾木生物的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BC1964" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="76021B06" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西门子医疗为其在法兰克福上市项目下中国区域医疗健康业务的重组和整合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646D41D8" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="0C01E68C" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表勃林格殷格翰为其收购梅里亚项目下中国区域业务的重组和整合提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AE1DA4" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="095D9C7F" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表无锡生基为其与锦斯生物合作开拓用于先进治疗技术的病毒载体研发生产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22615204" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="69C69DDD" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表哈药集团为其与梯瓦制药就波立维</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、环孢素、氟他胺等产品在中国大陆地区的商业供应合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A3323E" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="17C3BC29" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表勃林格殷格翰为其与上海国际医学中心的霁达康复中心战略合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD76433" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="58451394" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表腾讯为企鹅医生与杏仁医生的战略合并提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A77F039" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="6FA0FB88" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表圣康达投资漫迪医疗仪器（上海）有限公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAE688C" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="7773173B" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅培中国为其与阿斯利康合作推广糖尿病领域相关产品项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460C721C" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="59B9189D" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表勃林格殷格翰为其与北京大学就代谢疾病在内的心血管代谢疾病方面的研究、肿瘤免疫和免疫调节以及再生医学、基因疗法和新化学药物成分的新药研发战略合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62548A96" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="533CD126" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州为其收购华健医药有限公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDD0DFE" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="4A8B6CB8" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩贝生物科技为其化学品电商综合服务平台“摩贝”的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>D轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62230F0F" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="5FAE0C44" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本为其参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杏仁医生</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮投资提供中国区域内的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5D668D" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="21614333" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金浦健服股权投资基金就其在中国境内开展的一系列医疗与医药领域的投资活动提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12819F5F" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="1FCF6813" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美元基金星峰资本就其投资多家具有海外架构的创业企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C69169" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="7800FC34" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上药集团、浦东科技投资等国有企业就在美国、韩国等地进行境外收购活动提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BD279B" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="3C3D9495" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信国健药业股份有限公司参与一家香港上市公司期权计划并基于此开展员工股权激励提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EE5AA9" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="3DC52E68" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州就其与新基公司在肿瘤领域达成全球战略性合作交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4C5CE1" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="5434EEC8" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表勃林格殷格翰为其向浙江医学科技开发有限公司授予沐舒坦</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>注射液产品在中国区域的独家商业权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DD1560" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="704A7C6D" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾尔建为其在成都设立医疗机构提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531D953B" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="72E98AB3" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百时美施贵宝、雅培中国、施乐辉、豪洛捷、艾尔建、西门子医疗、通用医疗、卡尔蔡司、阿斯利康、诺华、勃林格殷格翰、赛诺菲、葛兰素史克、默沙东、百济神州、康泰伦特、再鼎医药、葆元、慈铭健康、东软熙康、夏尔、辉凌、东曹达、国瑞怡康、上海医药、哈药集团、渤健生物科技、基石药业、阿斯泰来、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assembly Biosciences、莱凯医药、碧然德等提供日常法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0512FC92" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="7132A17B" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149398F9" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="74A1297C" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A8180C" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="32232EE6" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学，经济学学士（金融统计）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280EE614" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="076DB89B" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国圣路易华盛顿大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E2D7BB" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="69313117" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABD1277" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="021A7096" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE41B7F" w14:textId="77777777" w:rsidR="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="3D1FC5DF" w14:textId="77777777" w:rsidR="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="67322D1C" w:rsidR="00A46A04" w:rsidRPr="00BA33AC" w:rsidRDefault="00BA33AC" w:rsidP="00BA33AC">
+    <w:p w14:paraId="4F0A196B" w14:textId="440FB98B" w:rsidR="00A46A04" w:rsidRPr="00E22E43" w:rsidRDefault="00E22E43" w:rsidP="00E22E43">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>何律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA33AC">
+      <w:r w:rsidRPr="00E22E43">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所。在此之前，她曾在一家主要的红圈所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BA33AC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E22E43" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1619,1099 +1619,1099 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02FC1A59"/>
+    <w:nsid w:val="041E2C48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D02BDD4"/>
+    <w:tmpl w:val="F8741BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D2511C"/>
+    <w:nsid w:val="0BE6185B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15F23F70"/>
+    <w:tmpl w:val="F72850B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08AE1B35"/>
+    <w:nsid w:val="12947BD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DA077E8"/>
+    <w:tmpl w:val="549A11E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A021A41"/>
+    <w:nsid w:val="135D0316"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A19C63B6"/>
+    <w:tmpl w:val="B1382034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E697EED"/>
+    <w:nsid w:val="163E7133"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A20632B8"/>
+    <w:tmpl w:val="C14E5B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125E4C91"/>
+    <w:nsid w:val="1B856DE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82D820D6"/>
+    <w:tmpl w:val="C9C8B2A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D03F61"/>
+    <w:nsid w:val="1C214DEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF749A40"/>
+    <w:tmpl w:val="F7F2954A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1489707B"/>
+    <w:nsid w:val="1DEC1F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF023854"/>
+    <w:tmpl w:val="59F22144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16197D51"/>
+    <w:nsid w:val="1F5072E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A998987C"/>
+    <w:tmpl w:val="E9807FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C441EC9"/>
+    <w:nsid w:val="2A855E9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63DA3F74"/>
+    <w:tmpl w:val="5906A7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203A0665"/>
+    <w:nsid w:val="2DAF439B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15223320"/>
+    <w:tmpl w:val="549A11E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20981CE7"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32006E12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="853CDF42"/>
+    <w:tmpl w:val="2DE27B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C091AD6"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34735496"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86668D64"/>
+    <w:tmpl w:val="496875F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA45D32"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35CE602A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC78CD2C"/>
+    <w:tmpl w:val="E6641828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F98197A"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8A5457"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="619611F4"/>
+    <w:tmpl w:val="257202EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34223663"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB72E43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15F23F70"/>
+    <w:tmpl w:val="FA5E9A94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="359714A7"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E70D5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80440DA0"/>
+    <w:tmpl w:val="C42C7EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4B7F12"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439606D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6742B828"/>
+    <w:tmpl w:val="BD3E9E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD1729E"/>
+    <w:nsid w:val="485B0C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92D22888"/>
+    <w:tmpl w:val="50461FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FB95136"/>
+    <w:nsid w:val="4AD45C7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E422B012"/>
+    <w:tmpl w:val="AE5EEC26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56235445"/>
+    <w:nsid w:val="4ED9302C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12803430"/>
+    <w:tmpl w:val="28D84B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FF2381"/>
+    <w:nsid w:val="51FC693D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3D2ACD4"/>
+    <w:tmpl w:val="F22E91E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC65170"/>
+    <w:nsid w:val="52624E1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BDAF4F4"/>
+    <w:tmpl w:val="32A67D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D960404"/>
+    <w:nsid w:val="56106A42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E6C4056"/>
+    <w:tmpl w:val="5AA01242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E23FF7"/>
+    <w:nsid w:val="57DB2447"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59CA03D4"/>
+    <w:tmpl w:val="0898262C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="634F1688"/>
+    <w:nsid w:val="5A6E7AA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87705966"/>
+    <w:tmpl w:val="96C6D80A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E93072"/>
+    <w:nsid w:val="5BF8093A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DAAB026"/>
+    <w:tmpl w:val="84B82500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6859695D"/>
+    <w:nsid w:val="5E400055"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21B0E12A"/>
+    <w:tmpl w:val="EF6C88C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68670770"/>
+    <w:nsid w:val="6642518A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4C2891A"/>
+    <w:tmpl w:val="4252ABC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73B52CB1"/>
+    <w:nsid w:val="733346C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4B8A372"/>
+    <w:tmpl w:val="F500A6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792C5262"/>
+    <w:nsid w:val="74C74B1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3D0D8DE"/>
+    <w:tmpl w:val="E2ECF3AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B007281"/>
+    <w:nsid w:val="767D74D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EE0F69C"/>
+    <w:tmpl w:val="AA88C53E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1E79CC"/>
+    <w:nsid w:val="785C268A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C4C3F5A"/>
+    <w:tmpl w:val="A8D22650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FDE4B8A"/>
+    <w:nsid w:val="79ED46C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E54C2CD8"/>
+    <w:tmpl w:val="5AC4ADAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="26">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2827,67 +2827,67 @@
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
-    <w:rsid w:val="00BA33AC"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E22E43"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3945,61 +3945,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA33AC"/>
+    <w:rsid w:val="00E22E43"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA33AC"/>
+    <w:rsid w:val="00E22E43"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4285,51 +4285,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61585027-C099-4EBB-9484-8B0A4EA545EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E2FC634-82D1-4D24-B6DA-1307965F13C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>246</Words>
   <Characters>1406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>