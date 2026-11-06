--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1069FC0D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+          <w:p w14:paraId="2C4F11E8" w14:textId="12A0393B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FD1337">
+            <w:r w:rsidRPr="000F5C02">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙鹏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4CF74860" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+          <w:p w14:paraId="706EB16B" w14:textId="27C03C04" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FD1337">
+            <w:r w:rsidRPr="000F5C02">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="45A079EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+          <w:p w14:paraId="6199424A" w14:textId="14CB260B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FD1337">
+            <w:r w:rsidRPr="000F5C02">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 3210 8209 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="38720D8E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+          <w:p w14:paraId="4F910ACA" w14:textId="507F3D80" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FD1337">
+            <w:r w:rsidRPr="000F5C02">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>patrick.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6EFA3E86" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD1337" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3DDEA494" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F5C02" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="113D8CF3" wp14:editId="15BCD388">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="215C8DF8" wp14:editId="77FC25C7">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A7ECA9E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FD1337" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3C67389C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000F5C02" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FD1337">
+            <w:r w:rsidRPr="000F5C02">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙鹏律师专注于银行与融资业务，金融机构、支付机构及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445EE858" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4CF8E750" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1222 +438,1222 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D425EE7" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="53C013E4" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125958A3" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="2150A44A" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A032B8" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="4D5B7350" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行、瑞士银行、花旗银行及巴克莱银行就其向新湖中宝股份有限公司某境外全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4,212,000,000港币的银团贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3933AE0C" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="56DDE881" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行牵头的银团就其向三生制药</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HKEX: 1530)某境外全资子公司提供125,000,000美元及975,000,000港币定期贷款并附带50,000,000美元</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>绿鞋机制</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0973DE24" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="180B8A5B" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表台北富邦商业银行、台新国际商业银行等银团成员就其向中华开发资本股份有限公司某境外全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的并购贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEA5735" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="662B98EB" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行、星展银行、恒生银行、马来亚银行就其向大信商用信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Dasin Retail Trust)提供约52,000,000新加坡币的上市(SGX)前融资项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7597AD" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="1D63EE61" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际金融公司就其向老百姓大药房连锁股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(SSE: 603883)提供1,000,000,000人民币的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3703C525" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="5F6FB3D2" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、东亚银行、马来亚银行、南洋商业银行、大华银行就其向运通网城房地产投资信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(EC World REIT)提供约400,000,000新加坡币的上市(SGX)前融资项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A38EDB" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="59CD39A8" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行、德意志银行、法国巴黎银行就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dynapack Group提供250,000,000新加坡币、多贷款用途(包括并购、流动资金和再融资)、多司法管辖区域的贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9CA91B" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="7DFDAA5B" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表巴克莱银行就其向中国中车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(SSE: 601766)某境外控股子公司提供25,000,000英镑的定期贷款提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB341BA" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="252F888F" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞士信贷银行就其向远洋集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HKEX: 3377)某境外控股子公司提供100,000,000美元的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B121C8" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="2F08EF34" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行、荷兰银行、华侨永亨银行等银团成员就其向中国中化某境内全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>485,000,000美元的销售前融资项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F51194" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="514849AB" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行、韩国产业银行、马来亚银行等银团成员就其向东营方圆有色金属有限公司、东营鲁方金属材料有限公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>120,000,000美元的销售前融资项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCE32DF" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="13FDEA36" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)股份有限公司参与其向中国电子有限公司的香港子公司提供800,000,000美元的融资项目，该融资主要用于收购某开曼公司的股份，补充该开曼公司的营运资金、原有境外贷款的再融资以及股权激励计划项下的股份回购等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AD6A6D" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="2623B863" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)股份有限公司参与其向中国能源工程集团规划设计有限公司的香港子公司提供72,000,000欧元的融资项目，该融资主要用于收购某西班牙公司的股份以及补充该西班牙公司和香港子公司的日常营运资金需求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA26DF8" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="5F55D5C1" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国工商银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)有限公司参与其向上海吉祥航空香港有限公司提供1,200,000,000港币的融资项目，该融资用于购买中国东方航空股份有限公司的H股股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B1A591" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="3026DDE3" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国银行参与其向工商银行伦敦</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(ICBC (London) Plc)提供300,000,000美元的融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B098FA4" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="33413FED" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行新加披分行参与其向招商银行新加披分行提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2FAC1C" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="205ED9B6" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交通银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(通过离岸银行业务部)参与其向某国有融资租赁平台提供38,750,000美元的飞机融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACDDC2E" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="755A13B3" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>企业债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2F2CFF" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="30BAE8A0" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本就其境内某全资子公司向中国银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>336,000,000人民币的固定资产贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A8E58" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="09E667E5" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉利集团参与吉利集团通过其境外实体向法国巴黎银行、澳新银行、中银香港等银团成员借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>550,000,000欧元以收购丹麦盛宝银行股份有限公司(Saxo Bank A/S) 51.5%已发行股份的并购融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF1A30F" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="3537BC0D" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉利集团参与吉利集团通过其境外实体向法国巴黎银行、中信银行、平安银行等银团成员借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,117,500,000欧元定期贷款及950,000,000欧元过桥贷款用以收购瑞典Aktiebolaget Volvo, publ 8.2%已发行股份的并购融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700D3895" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="42290BAF" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新风天域就其旗下公司向招商银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>550,000,000人民币的并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4DBCE4" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="3895FE4D" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本就其境外全资子公司向中国银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的并购贷款提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D292433" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="46189DEC" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPEA Real Estate就其子公司向华侨永亨银行借取10,000,000人民币和475,000,000港币的境内及境外贷款以并购北京某物业项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42C366" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="31D5CA25" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦江酒店集团就其向工商银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>250,000,000欧元以并购丽笙集团(Radisson Group)的贷款项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159AB6F7" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="7240C973" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英伟达尼龙化工</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(中国)有限公司参与其向中国建设银行上海市分行等银团成员借取的项目融资项目，该项目融资金额为7,392,000,000人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF973A5" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="75863117" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Brands Inc.参与其向汇丰银行和花旗银行借取170,000,000美元的银团贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013832B7" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="7FDD6539" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有金融租赁公司的爱尔兰平台参与其向汇丰银行、瑞穗银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>400,000,000美元的贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39156574" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="477DDD75" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融机构、支付机构及一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450D995C" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="41217126" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银联国际就其增资入股携程金服提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC99D6F" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="28F81FDF" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银联就其收购一家广东的支付机构提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2D0B85" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="77A5E2E8" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ping Pong就其收购一家浙江的支付机构提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44835B12" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="32D8F1BA" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JP Morgan、中国银联、陆金所等众多客户提供支付机构或支付行业相关的咨询及合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE71976" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="47381183" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曾为中国人民银行上海总部、国家外汇管理局上海分局、中国银联、银联国际、锦江集团等提供常年法律顾问服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B2E3F5" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="2CC59E60" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264CB348" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="595D2B74" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 经济法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E5307C" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="6577D376" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>鲁东大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A0393C" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="108B9568" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D30880" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="5480594B" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136FD933" w14:textId="77777777" w:rsidR="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="2DE397DE" w14:textId="77777777" w:rsidR="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3281BCCE" w:rsidR="00A46A04" w:rsidRPr="00FD1337" w:rsidRDefault="00FD1337" w:rsidP="00FD1337">
+    <w:p w14:paraId="4F0A196B" w14:textId="06DACC1E" w:rsidR="00A46A04" w:rsidRPr="000F5C02" w:rsidRDefault="000F5C02" w:rsidP="000F5C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙鹏律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1337">
+      <w:r w:rsidRPr="000F5C02">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年加入方达律师事务所。在加入方达之前，孙鹏律师曾在贝克&amp;#183;麦坚时国际律师事务所上海办公室和金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FD1337" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000F5C02" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1859,1217 +1859,1218 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02466662"/>
+    <w:nsid w:val="026C1F94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A91E7FFC"/>
+    <w:tmpl w:val="6C70810E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05042625"/>
+    <w:nsid w:val="035170CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1752ED58"/>
+    <w:tmpl w:val="0270002E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058F6371"/>
+    <w:nsid w:val="03632AE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3F410BA"/>
+    <w:tmpl w:val="A2E46E96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06966B72"/>
+    <w:nsid w:val="08DB703F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D150AA0E"/>
+    <w:tmpl w:val="83720D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09EC5DDF"/>
+    <w:nsid w:val="0E6C08F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11704852"/>
+    <w:tmpl w:val="577A6E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3C2093"/>
+    <w:nsid w:val="0F4A4201"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="062E8A96"/>
+    <w:tmpl w:val="8CDC407E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DAF18C8"/>
+    <w:nsid w:val="113560E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8306DE4A"/>
+    <w:tmpl w:val="041C17AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12DC3B69"/>
+    <w:nsid w:val="14826516"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0580008"/>
+    <w:tmpl w:val="8500EE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14222378"/>
+    <w:nsid w:val="1C297B03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B94BD02"/>
+    <w:tmpl w:val="25AA3732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DD2764"/>
+    <w:nsid w:val="20977317"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CBCC3E0"/>
+    <w:tmpl w:val="61568DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15505915"/>
+    <w:nsid w:val="277F5CF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C8C1F04"/>
+    <w:tmpl w:val="402AE05C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDD6B7E"/>
+    <w:nsid w:val="2A5F3488"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C052A9CE"/>
+    <w:tmpl w:val="03A8969E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22653510"/>
+    <w:nsid w:val="2E2F044C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D2AB06A"/>
+    <w:tmpl w:val="ECE6C684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="226C52D8"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C7134E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="463C02FC"/>
+    <w:tmpl w:val="F75E828C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6116E5"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="367E33EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9DCF3EA"/>
+    <w:tmpl w:val="518A70D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF32A92"/>
+    <w:nsid w:val="391F273D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45789E6C"/>
+    <w:tmpl w:val="9E78DAAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31791CCD"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BAA2461"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53DCA138"/>
+    <w:tmpl w:val="C85E3908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31832B82"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CAF4C58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="594069B0"/>
+    <w:tmpl w:val="C1DCB1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="334D42DA"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43781587"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0FE2770"/>
+    <w:tmpl w:val="4DB6B378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E50A28"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="499639F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0060A6F6"/>
+    <w:tmpl w:val="79A89972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0C162D"/>
+    <w:nsid w:val="4B083985"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0B6DC90"/>
+    <w:tmpl w:val="D388A63E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F640E9F"/>
+    <w:nsid w:val="4F081CD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F77CF552"/>
+    <w:tmpl w:val="BB4E112A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429B67A7"/>
+    <w:nsid w:val="57FA4E34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D41A66C8"/>
+    <w:tmpl w:val="3A36A0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AA668A"/>
+    <w:nsid w:val="57FD3A77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D89463B6"/>
+    <w:tmpl w:val="C3FE58F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B33862"/>
+    <w:nsid w:val="5BBB667F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C68534A"/>
+    <w:tmpl w:val="ACF83546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54DB214D"/>
+    <w:nsid w:val="5DAD7DE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="988E2D84"/>
+    <w:tmpl w:val="3786957A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF04CDE"/>
+    <w:nsid w:val="5EDD21AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01F2E260"/>
+    <w:tmpl w:val="799E1252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FEF2749"/>
+    <w:nsid w:val="61E42845"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="043CBD28"/>
+    <w:tmpl w:val="2E827EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67771568"/>
+    <w:nsid w:val="6359268F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD6479E4"/>
+    <w:tmpl w:val="2506BCE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67B55F34"/>
+    <w:nsid w:val="64EE3DEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D7C3628"/>
+    <w:tmpl w:val="BBFE71DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68874541"/>
+    <w:nsid w:val="67D92EE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4C46BF4"/>
+    <w:tmpl w:val="681E9CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70397D81"/>
+    <w:nsid w:val="69FD5265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D54C63CE"/>
+    <w:tmpl w:val="C980B5A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77F119BF"/>
+    <w:nsid w:val="6D121741"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF76CD2E"/>
+    <w:tmpl w:val="6FEE679A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78424A6A"/>
+    <w:nsid w:val="6EB56CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF1EAC1C"/>
+    <w:tmpl w:val="CE9CD18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C7D08C2"/>
+    <w:nsid w:val="6F071F54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DBA7FFA"/>
+    <w:tmpl w:val="8B64F594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D630B70"/>
+    <w:nsid w:val="7BC34A7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C68534A"/>
+    <w:tmpl w:val="25AA3732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D7B26F6"/>
+    <w:nsid w:val="7E4162C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE6439A2"/>
+    <w:tmpl w:val="723C0478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
-[...8 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="12">
-[...76 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="000F5C02"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -3171,51 +3172,50 @@
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
-    <w:rsid w:val="00FD1337"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4257,61 +4257,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD1337"/>
+    <w:rsid w:val="000F5C02"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD1337"/>
+    <w:rsid w:val="000F5C02"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4597,51 +4597,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C26EE05-EE1A-4742-A4F8-A8539DA0B0F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F117D78-CCC3-4953-B77F-8E036144D1B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>385</Words>
   <Characters>2201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>