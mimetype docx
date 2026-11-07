--- v0 (2026-07-07)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2FA7DA25" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0F3A0076" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002C276D">
+            <w:r w:rsidRPr="005C6C25">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>何宁</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5568855F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+          <w:p w14:paraId="706EB16B" w14:textId="3F30627E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002C276D">
+            <w:r w:rsidRPr="005C6C25">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="25D175BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+          <w:p w14:paraId="6199424A" w14:textId="3E3F5B62" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002C276D">
+            <w:r w:rsidRPr="005C6C25">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1185 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6F9EA089" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+          <w:p w14:paraId="4F910ACA" w14:textId="1FA18FC0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002C276D">
+            <w:r w:rsidRPr="005C6C25">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>henry.he@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7C435340" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C276D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5555A326" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6C25" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DDDADE5" wp14:editId="5FC97FF6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5160C078" wp14:editId="21AA792C">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0C6CB75E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002C276D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="72A7AF47" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005C6C25" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002C276D">
+            <w:r w:rsidRPr="005C6C25">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>何宁律师专长于涉及复杂业务、知识产权、运营和法律问题的跨境生命科学交易，包括战略合作、产品和技术许可</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C276D">
+            <w:r w:rsidRPr="005C6C25">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(引进/授出)、资产收购和剥离、平台发现和选择权交易。此外，何律师还为生命科学领域的客户就涉及临床试验、监管合规、药品供应和推广、研究和商业化合作等日常运营事宜提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1898FA28" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="63E02D74" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,2059 +446,2276 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229DEC5A" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="0C0BB7CA" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210DBA23" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="68D9857E" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许可交易与公司合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651B181B" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="20CED328" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表博锐创合就一项临床前放射性配体疗法与诺华</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Novartis)达成全球独家许可协议，博锐创合将有资格获得高达9亿美元的总交易付款，包括首付款以及开发、监管和销售里程碑付款，并有权就未来全球净销售额获得特许权使用费。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403EE446" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泽璟制药就其临床阶段</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLL3/DLL3/CD3三特异性T细胞结合剂ZG006的全球开发和商业化权益与艾伯维达成战略合作与许可选择权协议。根据协议条款，泽璟将获得1亿美元首付款、最高6,000万美元近期里程碑付款和与选择权相关付款；如艾伯维行使许可选择权，泽璟有资格获得最高达10.75亿美元的里程碑付款，并收取从高个位数到中双位数的阶梯式特许权使用费。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718792BE" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="5C3866DA" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荃信生物，一家专注于早研、开发和生产创新药物的港股上市生物药企</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(2509.HK)，完成多项交易：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365A13B0" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="7D6E5910" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与罗氏就临床前阶段长效</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSLP/IL-33双特异性抗体管线QX031N的全球开发、生产和商业化权益达成独家授权和许可协议。根据协议条款，荃信生物将获得7,500万美元的首付款，并有资格获得与产品开发、监管批准及商业化相关的至多9.95亿美元的里程碑付款，以及潜在未来产品销售的梯度特许权使用费。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754364A1" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="166E1D12" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Caldera Therapeutics (NewCo，由知名投资人Lilly Asia Ventures、Atlas Venture及venBio共同创立) 就QX030N(一款自身免疫疾病领域双抗药物)的开发、生产与商业化权益达成全球独家许可并获取Caldera Therapeutics少数股权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DA4AD2" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="25FEF0DC" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Windward Bio就临床阶段长效TSLP/IL-13双特异性抗体管线QX027N的全球（不包括大中华区）开发、生产和商业化权益达成许可合作协议，根据协议条款，荃信生物将获得最高7亿美元的款项，包括首付款、Windward Bio的股权、开发及商业里程碑付款，此外，公司还有权根据QX027N在许可地区的销售净额收取分级特许权使用费。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6549E17C" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="622F7001" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表勃林格殷格翰与先声药业就临床前阶段</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TL1A/IL23p19双特异性抗体管线SIM0709的全球(除大中华区外)开发、生产和商业化权益达成许可与合作协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AB2A32" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="404D6825" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表希华医药就首创</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P-糖蛋白(P-gp)抑制剂Encequidar与吉利德科学达成病毒学领域的全球独家授权和合作协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BDC198" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="51FE35D1" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智翔金泰</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(688443.SH)，一家以抗体药物发现技术为驱动的创新型生物药企，完成多项交易：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215A1BA3" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cullinan Therapeutics (CGEM.Nasdaq)就抗BCMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CD3双特异性抗体GR1803注射液(Velinotamig)在大中华区以外市场的开发、生产及商业化权益达成独家许可合作协议。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356D4664" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>与复星医药之控股公司药友制药就抗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BCMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CD3双特异性抗体GR1803注射液在大中华区的开发及商业化权益达成独家许可协议，首付款金额为人民币3亿元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD5D8AD" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表英矽智能就其覆盖靶点验证、分子生成和分子优化的专有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pharma.AI平台与SK生物制药达成AI驱动的药物研发合作协议，合作潜在交易总金额超过25亿美元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5984B0B0" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物与渤健达成许可战略合作，渤健获得菲泽妥单抗（一款靶向</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD38蛋白的在研人源单克隆抗体）的大中华区独家权益。根据协议条款，天境生物将获得1亿美元首付款，以及最高达7.5亿美元的潜在商业化与销售里程碑付款，此外还将根据未来在大中华区的净销售额获得中个位数至低两位数比例的销售分成。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAE4979" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="7E054D2C" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物与赛诺菲达成许可战略合作，用以在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗(Uliledlimab)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F75AD94" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="087BD193" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表美赛生物与默沙东</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(中国)在自身免疫疾病领域开展抗体药物的临床开发与商业化权益达成合作协议。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5F99DC" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表礼新医药将其新型在研</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-1/VEGF双特异性抗体LM-299的全球开发、生产和商业化权益独家授权许可给默沙东提供法律服务，包括处理上游许可协议安排。根据协议条款，礼新医药将获得5.88亿美元的首付款，并基于LM-299多项适应证的进展将获得最高27亿美元的里程碑付款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360492CC" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="4F78E81B" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表翰森制药</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(3692.HK)与Tortugas Neuroscience (NewCo，由知名投资人Cure Ventures及The Column Group共同创立) 就多款中枢神经系统疾病药物疗法的海外开发、生产与商业化权益达成独家许可并获取Tortugas Neuroscience少数股权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535FF092" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="19B77391" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾科联生物完成境外新设架构搭建、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮优先股融资（由知名投资人红杉资本、元生创投和杏泽资本联合领投），以及与乐普生物(2157.HK)就两项多特异性抗体T细胞衔接器药物管线CTM012和CTM013的独家开发及商业化权益达成全球许可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006AE8D7" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="17B8BDC4" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康华生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(300841.SZ) 就其向HilleVax</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HLVX.Nasdaq) 授予其在大中华区以外市场开发、生产及商业化重组六价诺如病毒疫苗的独家许可权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDC7397" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="6CCCCCCD" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表翱路医药与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zealand Pharma(ZEAL.US)达成多项目研发合作及许可协议，共同开发代谢疾病新疗法，总金额最高可达约25亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04686869" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="266CCDD3" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华奥泰生物与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Almirall S.A.达成全球研究合作及许可协议，用于开发具有多种潜在适应症(包括医学皮肤科）的新靶点单克隆抗体候选药物。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D624E5E" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="63A4D0C9" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表因明生物就其一款</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JAK小分子抑制剂宠物药在大中华区的研发、生产和商业化权益授予Elanco Animal Health提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1B0651" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="7D77F683" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，一家专注于开发和商业化创新药物的港股上市生物药企</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(2616.HK)，完成多项交易：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C3CD6B" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="4D79C672" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向施维雅</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Servier)出售拓舒沃</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(艾伏尼布, IDH1抑制剂) 在大中华区和新加坡的业务及商誉(包括被转让资产)并订立资产收购协议及过渡安排协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4458C24D" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="2D06EB5C" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>授予</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Istituto Gentili在西欧/英国地区、授予Ewopharma在瑞士及中欧/东欧地区、授予Pharmalink在中东/北非地区和授予SteinCares在拉丁美洲关于舒格利单抗(PD-L1单抗)的独家商业化权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF2A7EF" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="48449783" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向三生制药授予中国大陆地区开发、注册、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-1单抗Nofazinlimab的独家许可权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EA4305" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="1B36870B" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与艾力斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688578.SH) 达成RET抑制剂普吉华</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (普拉替尼胶囊) 在中国大陆地区独家商业化推广权的CSO安排。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACEDED6" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="13C03AF3" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向恒瑞制药</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (600276.SH)授予旗下主要管线抗CTLA-4 (CS1002)在大中华区独家研发、注册、生产及商业化的权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63980A7F" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="5C23E9E3" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与罗氏、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blueprint Medicines达成普吉华</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(普拉替尼胶囊，RET抑制剂)在中国的药品上市许可持有人转让，并就药品供应、生产技术转让、全球临床开发和注册事宜达成合作提供建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D68D028" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="37AA2D6C" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表季康生物授予</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BioAge Labs (BIOA.US)独家选择权获得新型APJ受体激动剂纳米抗体的授权许可。若行使选择权，将获得在全球范围内开发及商业化该等抗体管线的权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3C06D2" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="58CE238A" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泽璟制药就其与默克集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Merck KGaA)达成的授权合作提供法律服务，授予默克在中国大陆地区对泽璟自主研发的重组人促甲状腺素(rhTSH)注射剂的独家商业化权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B59A1A5" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="0A698D93" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UCB与博锐生物达成商业化战略合作，用以在中国市场独家推广和销售IL-17A/F双靶点抑制剂倍捷乐(bimekizumab)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18629044" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="5AE6AC06" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Frazier Life Sciences就PDE3/4双重抑制剂HSK39004项目与海思科达成全球(除大中华区)独家许可协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FC0A42" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="5862CB96" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿诺医药（纳斯达克证券代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: ANL）就一款泛RAS分子胶抑制剂AN9025在大中华区的独家开发、生产和商业化权益与奥赛康药业达成许可合作协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CFC4BF" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="4F096535" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝济药业及其全资子公司晟济药业与欧加隆达成许可协议，用以在中国大陆地区开发一项辅助生殖领域在研创新药物</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJ02(长效重组人促卵泡激素-CTP融合蛋白注射液)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF483A1" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="056D298A" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表石药集团全资子公司津曼特生物与江苏康宁杰瑞达成独家授权许可协议，用以在中国大陆地区开发和商业化</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JSKN003(一种靶向HER2双表位抗体偶联药物)，首付款及近期研发里程碑愈一亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB407E6" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="25AD7398" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表塔吉瑞生物，就其向先声再明授予临床阶段抗肿瘤候选药物</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ALK/ROS1 双重受体酪氨酸激酶抑制剂(TGRX-326)在中国大陆的独家商业化权益的交易提供服务，首付款金额逾2,000万美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0274585D" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="13E90DCA" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (600276.SH) 就其创新药抗TSLP单克隆抗体 (SHR-1905) 授予Aiolos Bio在大中华地区以外区域进行开发、生产和商业化的独家许可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE0BFDA" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="77315D2E" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，为其将葆元的主要候选药物之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taletrectinib 分别在中国市场的商业化权利授予信达生物、将日本市场的商业化权利授予Nippon Kayaku (一家日本上市公司) 提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097FE34B" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="495906B9" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表圣因生物为其与华东医药</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (0963.SZ) 达成战略合作、共同开发针对慢性代谢性疾病的siRNA药物项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AABD599" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="3BAD8944" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管咨询与常年公司事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ED6A68" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="66ECA672" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多跨国及本土生命科学企业，包括阿斯利康、渤健、勃林格殷格翰、腾盛博药、石药集团、基石药业、云顶新耀、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Frazier Life Sciences、海森生物、翰森制药、恒瑞医药、驯鹿生物、英矽智能、来凯医药、礼新医药、传奇生物、Link Cell Therapies、默沙东、诺华、罗氏制药、圣因生物、燕之桥生物、深信生物、优时比、Vera Therapeutics、药明康德、以岭药业以及再鼎医药等，为其日常运营业务，包括研发项目、临床试验(包括研究者发起的临床试验)、人类遗传资源(HGR)合规事项、药品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>上市许可、产品经销、药品广告与推广等所涉及的监管咨询与法律合规事宜提供意见。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51671ACD" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>兼并收购、风险投资与新兴公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CBF7FB" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="73409B7F" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国生物制药</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1177.HK)，在其与赫吉亚生物(一家专注于小干扰核酸siRNA创新药物研发的生物医药企业)达成100%全资收购交易中提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46657F42" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="24AC8FAA" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，在其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio (纽约证券交易所股票代码: NUVB)达成整体换股出售交易中提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DE828F" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="550DA6BF" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资、上市前重组、许可授权、早期合作和境内外ESOP相关事宜上提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5979AAD3" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="08DDA152" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表靶联生物</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(BioCombo Therapeutics)完成Pre-A轮融资，本次融资由华金资本领投，专注于开发新一代抗体偶联药物。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09167FC3" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表循曜生物，为其引入龙磐投资领投、上海生物医药基金追加投资的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资提供法律服务，融资总额近两亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BD2F83" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="4164E922" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾科联生物完成境外新设架构搭建及</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮优先股融资（由知名投资人红杉资本、元生创投和杏泽资本联合领投）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1DAA00" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="1AE36E80" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表璧辰医药完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A 轮优先股融资以及处理一般公司事务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3C8B58" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="668334CF" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表启明创投和博远资本就其作为领投方共同投资并参与北恒生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (一家专注于CAR-T疗法的临床阶段生物科技企业) C轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249958CF" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="14697C79" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表启明创投就其作为领投方投资并参与岭睿生命科学</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NeuHyll Therapeutics Inc.)A轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C905FC" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="1390B207" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博远资本就其作为领投方投资并参与思璞锐医药</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(SciBrunch Therapeutics)的天使轮及Pre-A轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDFE622" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="35B9A05C" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海生物医药基金就其作为领投方完成对微知卓生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (一家专注于新型重症肝病细胞治疗及再生医学领域的临床阶段生物科技企业) 的B+轮融资提供法律服务，融资总额逾两亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A182F31" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="2E5B0F3C" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表赛诺菲凯辉医药创新基金就其作为领投方投资并参与徕特康生物</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Latticon Antibody Therapeutics)融资提供法律服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257C78EF" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表斯道资本，为其作为领投方完成对数字化临床研究企业新视焰的超亿元</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C615F9" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="18D2D192" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表协和麒麟在亚太地区进行业务重组、通过一系列交易将协和麒麟中国所有权益转让给维健医药、并授予维健医药在中国商业化和生产五种处于商业化阶段的原研品牌药品以及两种全球产品的中国商业化许可权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39328BEC" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="4B7CBA19" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表各风险投资基金，包括斯道资本、博远资本、上海生物医药基金、启明创投、赛诺菲凯辉医药创新基金、云锋基金、奥博资本、纪源资本、经纬中国、德诚资本在生命科学、医疗健康、电子商务、金融服务、电信和教育领域的投资</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/退出交易提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A626A9D" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="4722D09E" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各类新兴的成长型公司，包括康宁杰瑞、凯迪泰医疗、基因宝、璧辰医药、以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quantifeed、Cashshield、Carousell、Gshopper、Yamibuy, Hycor进行股权融资 (包括从种子轮到pre-IPO轮融资)、重组和资产收购提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49668A33" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="17D6E2C4" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33024D18" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="3C70A89C" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士；法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1A05F9" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="0D62375D" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国威斯康星大学麦迪逊分校，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772C9F0D" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="66B8788D" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BC135A" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="5AA459AF" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国马萨诸塞州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5C6482" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="0335F4DC" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131ED700" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="7C13538B" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1A5919" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="60A29A38" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9B7719" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="709868D1" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671DC8B9" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="7F844906" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4B4911" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="7FB1B95C" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>何律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2023年作为合伙人加入方达律师事务所。在此之前，何律师担任上市生物医药公司基石药业(2616.HK)的董事会秘书、副总裁兼总法律顾问。在从事公司内部法务及管理工作前，何律师于美国科律律师事务所(Cooley LLP)和美国贝克</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>∙</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦坚时律师事务所(Baker  McKenzie)工作多年，为诸多投资基金、初创企业及跨国公司提供法律建议，执业领域涵盖早期融资及上市前重组、许可交易、风险投资、境内外员工持股计划、公司并购等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3864F92F" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="7E571CE8" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04676D7C" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
+    <w:p w14:paraId="7118A04D" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C82FB19" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="67FD0762" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">共同作者, 《在不确定中遇见和锚定机遇: 探讨中国生物医药并购趋势与核心风险点》, Legal 500 (2024年9月) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>①</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A438FB" w14:textId="77777777" w:rsidR="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="6BB9339D" w14:textId="77777777" w:rsidR="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>共同作者, 《中国生命科学: 交易洞见及瞩目行业趋势》, Legal 500 (2024年2月)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>②</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="30496B5F" w:rsidR="00A46A04" w:rsidRPr="002C276D" w:rsidRDefault="002C276D" w:rsidP="002C276D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002C276D">
+    <w:p w14:paraId="4F0A196B" w14:textId="3D58A438" w:rsidR="00A46A04" w:rsidRPr="005C6C25" w:rsidRDefault="005C6C25" w:rsidP="005C6C25">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>共同作者, 《生命科学与医疗健康2024年鉴: 中国篇问答指引》, Legal 500 (2024年2月)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>③</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C276D">
+      <w:r w:rsidRPr="005C6C25">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002C276D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005C6C25" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2704,1490 +2921,1658 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0132160F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A92AE0A"/>
+    <w:nsid w:val="03B034B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28BE76D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="031141AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5FD60560"/>
+    <w:nsid w:val="06D548EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E266F354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="053163AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C2AE670"/>
+    <w:nsid w:val="06E241F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75942B5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06632B40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83E803AA"/>
+    <w:nsid w:val="07A855E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BD443D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C05071"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD8ACD34"/>
+    <w:nsid w:val="08A5511E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFA8D738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09930BA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A740BD34"/>
+    <w:nsid w:val="093A19ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="551207C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C00141A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="421EFA3E"/>
+    <w:nsid w:val="094D6F81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C860CD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E981872"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBA23E36"/>
+    <w:nsid w:val="0C35767A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="716251FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EB13F04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF723CD8"/>
+    <w:nsid w:val="0DB57A5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53B24EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="112D3091"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45CAC5F2"/>
+    <w:nsid w:val="0EEE6C30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="240EB972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E8184E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DE4FE12"/>
+    <w:nsid w:val="10844275"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3DACAC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D36210"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CF42154"/>
+    <w:nsid w:val="10E72543"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D5A1EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7B498C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06066934"/>
+    <w:nsid w:val="159352D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C53AEF1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8B61CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB8271CC"/>
+    <w:nsid w:val="15AD52BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1CE399A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BE4533"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67942CC0"/>
+    <w:nsid w:val="18965641"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A60312E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231D45DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3004E84"/>
+    <w:nsid w:val="1C5B00BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7F6E020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27841B2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="948EB798"/>
+    <w:nsid w:val="1D8F3C29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D3ACC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28726675"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69844C3E"/>
+    <w:nsid w:val="22E024C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="411E7F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CCF2A80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1750D0FE"/>
+    <w:nsid w:val="25707963"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="873ED4AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0A242E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C301554"/>
+    <w:nsid w:val="25DE6D5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B388FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319C57D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E146C026"/>
+    <w:nsid w:val="25EF7073"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97E475A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323904BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7804CAD4"/>
+    <w:nsid w:val="27064FCD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1242ACFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329F3FA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F80B2F2"/>
+    <w:nsid w:val="2A4724A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D0667D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32AD4F78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71AE939E"/>
+    <w:nsid w:val="2AC206DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1940258A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32FB0F96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DD64E16"/>
+    <w:nsid w:val="2B0652CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E08034CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34252C52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C44C10C0"/>
+    <w:nsid w:val="2BC02AA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3328656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39437A40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B80078F6"/>
+    <w:nsid w:val="2C1E2839"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8DC64E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A661319"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D32FA18"/>
+    <w:nsid w:val="2F616976"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF82A4AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB26E39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9AEF7F6"/>
+    <w:nsid w:val="31971DA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7705C9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B461A86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68F644CE"/>
+    <w:nsid w:val="31F96C40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDF2DC4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C7F214F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9FCA21E"/>
+    <w:nsid w:val="321A5CC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6D2F2AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D676B66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97BEFB74"/>
+    <w:nsid w:val="35554D18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF70C92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DF53215"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1932E57E"/>
+    <w:nsid w:val="377134F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7441FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400F3947"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1750D0FE"/>
+    <w:nsid w:val="3B3C1CCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4207DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4210209E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8110EC02"/>
+    <w:nsid w:val="3D7F03B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="541E8D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DD0081"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3ECA2A12"/>
+    <w:nsid w:val="3DAC27DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A68B4F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE917A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0D8798C"/>
+    <w:nsid w:val="4164605C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38489AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C6A3CC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AF6CA22"/>
+    <w:nsid w:val="41743E7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4A43982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F583974"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2918F370"/>
+    <w:nsid w:val="41E23C84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77544566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8F75EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB2EB44A"/>
+    <w:nsid w:val="44925A3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A7CA470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589E66BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48042C9A"/>
+    <w:nsid w:val="44B21AE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18748690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D526161"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94EA4CE6"/>
+    <w:nsid w:val="44C61301"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1940258A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DE01774"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4C63606"/>
+    <w:nsid w:val="46C420BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0EA8010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FB60CB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8140070C"/>
+    <w:nsid w:val="489B3725"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF187756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A260AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B56B940"/>
+    <w:nsid w:val="4E21169C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2960C080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63B31067"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDBA2D20"/>
+    <w:nsid w:val="4FE434D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="590A682A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6480614F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7054AB28"/>
+    <w:nsid w:val="50EA6C1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8E280B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651356D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21309524"/>
+    <w:nsid w:val="53B04A70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82B6252A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65512CA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEC86D98"/>
+    <w:nsid w:val="58033FB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB167018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67575336"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7A610AC"/>
+    <w:nsid w:val="5C85362F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5249112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B2A031D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEEAC4CC"/>
+    <w:nsid w:val="5D8F0D2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B52DD92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF02A02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="219E0534"/>
+    <w:nsid w:val="67D403FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7C47C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F9C1450"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FADC6950"/>
+    <w:nsid w:val="687058CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C64BBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76ED4574"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F16DEAE"/>
+    <w:nsid w:val="68A021B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DECFC00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77472561"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="822A16FA"/>
+    <w:nsid w:val="6D97036F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D8E9EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="780933EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D363090"/>
+    <w:nsid w:val="6F597579"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DAC7C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B80C51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B7A7048"/>
+    <w:nsid w:val="6F6843FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C53E5EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A513BDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2C6FC46"/>
+    <w:nsid w:val="6F722B07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="816EFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF47C67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="401A9BD2"/>
+    <w:nsid w:val="702C19DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03DA023A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DBF6764"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9696A132"/>
+    <w:nsid w:val="707F7731"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="637AA730"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="729459DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38B61B7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F02EC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7B69C0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73000CEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98C67866"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="761F67D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A142CAF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A5B5462"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DCA488A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A654D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3C87BD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EE5628A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7CC0634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="5">
-[...38 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="66">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20">
-[...5 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="67">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="23">
-[...113 lines deleted...]
-  <w:numIdMacAtCleanup w:val="60"/>
+  <w:numIdMacAtCleanup w:val="67"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -4214,75 +4599,75 @@
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002C276D"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005C6C25"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
@@ -5420,61 +5805,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C276D"/>
+    <w:rsid w:val="005C6C25"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C276D"/>
+    <w:rsid w:val="005C6C25"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5760,66 +6145,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7C00614-94DA-486B-9117-268182857CCA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B53A218-AD0E-4658-81FC-7C559196AE62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>794</Words>
-  <Characters>4527</Characters>
+  <Words>871</Words>
+  <Characters>4971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5311</CharactersWithSpaces>
+  <CharactersWithSpaces>5831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>