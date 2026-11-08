--- v0 (2026-07-06)
+++ v1 (2026-11-08)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5E681DA4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="64BF46AB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B025CC">
+            <w:r w:rsidRPr="005E3AA7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄玥修</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5B461224" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+          <w:p w14:paraId="706EB16B" w14:textId="19070470" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B025CC">
+            <w:r w:rsidRPr="005E3AA7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2A32C8B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+          <w:p w14:paraId="6199424A" w14:textId="3D41E8E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B025CC">
+            <w:r w:rsidRPr="005E3AA7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1161 / +86 755 8159 3916 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="794A116E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+          <w:p w14:paraId="4F910ACA" w14:textId="2490797A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B025CC">
+            <w:r w:rsidRPr="005E3AA7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>helen.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="09A41D31" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B025CC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3218AC32" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005E3AA7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7800959F" wp14:editId="295868D9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7792C9F6" wp14:editId="45FCA68E">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="298B8EB7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B025CC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="55910074" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005E3AA7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B025CC">
+            <w:r w:rsidRPr="005E3AA7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄律师专长能源、基建、房地产与建筑工程业务，在境内外园区开发、机场、码头、各类电站、石油与天然气、矿业、物流及商业地产等基础设施与能源领域项目具有丰富经验，擅长并购、项目开发、项目融资、建筑工程等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073243E8" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="595B9108" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1437 +438,1437 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAC9640" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="38FE10BE" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073CEB85" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="5DA43E93" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8CF05A" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="621B3308" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港机场管理局：就其在大湾区投资开发并建设香港国际机场空港物流园提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1617D3CC" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="5D498B32" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港机场管理局：就其管理的香港国际机场与珠海金湾机场的合作及后续投资开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FF75DE" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="48815DED" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局集团公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/大连港：就其在非洲通过与当地政府的合资项目公司融资、开发和建设一个总面积48.2平方公里的自由贸易区（至今非洲最大的园区），并就配套基础设施的建设和营运提供全面法律服务（该项目荣获《中国法律商务》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年能源与基础设施项目年度最佳项目大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F700E5C" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="26929676" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深圳能源集团和中国电建集团国际工程：就其共同开发并建设位于巴布亚新几内亚的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>180MW的水电站项目提供全面法律服务。该项目完成后将提供巴新境内Yonki电网三分之一的供电量。项目采取国开行融资、中国制造机组、中国承建商及长期照付不议的购电合同。（该项目荣获《中国法律商务》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年能源与基础设施项目年度最佳项目大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6995D0D0" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="7F09B1FD" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海电气：就其集团成员单位的多个海外新能源电站建设项目提供法律服务（包括光伏与风电站等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117FBEFD" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="192A344E" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家电网：就其集团某成员单位的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元融资协议提供法律服务，并就其主要业务合同及合规事项提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F3D428" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="74C4FC6E" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港电灯：就其多个境内新能源电站的营运与改扩建项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08458177" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="5AD80AC3" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新能源电站整体出售项目：就中广核集团下属基金出售位于境内的多个新能源电站（包括风电站与光伏项目）提供法律服务，包括境外招标文件谈判、境内资产卖方尽调、与评级机构沟通标的资产问题等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD993AE" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="6FC21186" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>绿色电力交易项目：就某外资投建的新能源电站在境内的绿色电力交易及附带绿证交易项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E09B92A" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="2D15FB61" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>生物质发电投资项目：就某保密国企客户投资某生物质发电开发及运营商项目提供法律服务，包括代表投资人对标的持有的逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>35个在建中与投运的境内生活垃圾焚烧发电项目进行全面法律尽职调查、出具重大问题法律尽调报告等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5654A4" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="0DD6FAD2" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>固废综合利用项目：就某投资者投资开发境内固体废物综合利用项目（包括制氢设施）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315C71B0" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="57F113B8" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>菲律宾</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600MW风电及光伏电站开发项目：就某中国投资者收购菲律宾某50MW风电项目的股权并就该项目的项目融资及开发提供法律服务，项目总投资预计约1.2亿美元，为总计600MW多期开发项目的第一期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159E55F6" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="170AE527" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>瑞典</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100MW风电站开发项目：就某中国投资者收购瑞典某100MW风电项目的股权，并就该项目的项目融资及建设开发提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F876170" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="1466015F" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商港口：就其多个海外基础设施投资开发与项目融资项目提供法律服务（包括深水港码头、工业园区开发等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714E427E" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="1CE84970" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国港湾：就其收购并开发海外某码头和仓库项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692E7164" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="6F84A098" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厚朴基金：就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.19亿美元收购海口美兰国际机场提供法律服务，包括对标的进行全面法律尽职调查等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485F78FF" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="4C522EDD" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中车香港：就其多个海外轻轨投建项目提供法律服务（包括巴西、以色列等地），包括审阅并修改投标文件、联合体协议等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6204251D" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="668987D2" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港电灯：就其大鹏液化天然气接收站码头的营运提供法律咨询（包括谈判长期天然气销售和买卖协议等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA03123" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="0EBAADF7" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成品油炼化及储运设施开发项目：就某中国国有企业拟议投资开发非洲某成品油炼化与储运设施项目提供法律服务，包括协助客户进行当地法律环境尽调，起草并谈判包括投资协议、股东协议在内的项目文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0616A1AB" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="2281869B" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国国有企业混合所有制改革基金：就其对港股上市的中广核矿业的投资提供法律服务。交易总金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿港币，投资人出资将主要用于标的公司多个海外铀矿的开发与运营。包括代表混改基金及其基金管理人诚通混改对标的的全球资产进行全面法律尽职调查、出具重大问题法律尽调报告、谈判并修改交易文件、处理交易涉及的香港上市规则及美国制裁等问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48230B6C" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="4F483065" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商蛇口：就其投资重新开发东非某临近港区的地块项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB8E731" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="3AEA673A" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>核心商务区甲级写字楼出售项目：就某央企间接出售境内某核心商务区甲级写字楼及配套设施提供法律服务，交易适用国有产权转让程序，包括协助处理股东间的历史债权债务、谈判并修改交易文件等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B9B51D" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="050BDA75" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>巴布亚新几内亚老港区开发项目：就某中国投资者拟于巴布亚新几内亚老港区投资开发酒店和综合办公大楼项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CAE821" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="31E21983" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>尚颀资本：就其投资瑞浦能源提供全面法律服务，包括对标的公司和境内资产进行尽调，起草并谈判包括增资认购协议、股东协议在内的交易文件。标的公司瑞浦能源为一家大型车载动力电池研发、生产和销售企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705FB227" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="6AD45CF0" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工银国际：就其投资超聚变数字技术有限公司提供法律服务，交易总金额接近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿港币，包括对标的资产进行尽调、谈判并修改交易文件、协助搭建境内基金投资平台、协助转股交割并就交易过程中的合规监管问题提供咨询意见。标的公司超聚变数字技术为一家大型芯片研发、生产和销售企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BC8FD1" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="15007A18" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*联合光伏集团（招商新能源的附属公司）：就其收购六个位于英国的风电站资产包提供法律服务，包括对标的资产进行法律尽调、审阅并修改股权收购协议及其他交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A99F6B3" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="69A91663" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*新能源电站投资项目：就某投资人对境内逾50个水电站的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C8652F" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="32F18D3A" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*I Squared Capital：就其以约18.6亿美元收购和记电讯的固网服务业务提供法律服务，包括审阅并修改股权收购协议及其他交易文件（本交易荣获</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB香港2018年度最佳并购交易（中等规模）大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32291AFB" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="64F6C887" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*保利协鑫：就其总投资额超过40亿美元的埃塞俄比亚至吉布提液化天然气管道及液化设施的投资开发及建设提供法律服务，包括就跨境天然气输气管道、海上天然气液化设施和附属码头和配套基建设施的开发和建设起草和谈判项目文件（本项目荣获2017年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB中国法律年度能源及资源大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0FB2D7" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="39DE4A8A" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中石油集团公司：就其约48亿美元的伊朗第11期天然气田投资开发项目提供法律服务，该气田是全球最大的天然气田之一（由伊朗和卡塔尔共有），并就美国制裁对其伊朗投资的影响提供法律咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEDDE75" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="1F49882B" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中石油集团公司：就其在非洲的投资项目完成后在当地设立当地实体提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1558C67B" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="45E5246C" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中海油集团公司：就其非洲某油气田投资开发项目的日常运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF8DF11" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="668D48A8" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中海油集团公司：就其海外液化天然气长期购销协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4786FE35" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="695F4FF9" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*海外石油天然气投资项目：就某美元基金对英国、挪威和巴西油气田资产包的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159A25A9" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="1548A975" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*境内石油天然气投资项目：就某境外投资人对境内2个油气田的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A30225D" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="0149E2CE" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*境内海上石油天然气投资项目：就某投资人以竞标方式对境内某在产海上油田的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B82A244" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="1B25001D" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*马来西亚浮式液化天然气生产设施投资项目：就某亚洲油田服务商在其马来西亚油气田投资建设逾4亿美元浮式液化天然气生产储卸设施项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9EBAAE" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="7E0077FD" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*非洲浮式液化天然气生产设施投资项目：就某日本联合体对拟用于西非的浮式液化天然气生产储卸设施的投资提供法律服务，包括对标的资产进行法律尽调、审阅并修改股权收购协议及其他交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F75A75" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="2D1BC3CF" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*非洲浮式液化天然气生产设施投资项目：就某澳大利亚石油公司投资建设拟用于非洲的浮式液化天然气生产储卸设施项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E3DD9B" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="1863F6D9" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*钻井服务协议法律服务项目：就某俄罗斯石油公司海上钻井服务协议的审查和修订提供法律服务   *代表黄律师加入方达前的代表性经验</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EDA2E3" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="17FF9E09" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E39E75" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="423E2635" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学法学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCLL，2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9BD22A" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="06B559E9" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP大学法律学院 ，GDL，2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A9004C" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="6212D95E" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F64499" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="4D92236D" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4591BEDB" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="6E4F9055" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5E077F" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="1272D084" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过中华人民共和国司法考试</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1938A139" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="44EA936D" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05527F04" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="681374E5" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBC84B0" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="22969269" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44004C38" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="0DA10DDB" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26837E7F" w14:textId="77777777" w:rsidR="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="0F18224B" w14:textId="77777777" w:rsidR="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="00CABD87" w:rsidR="00A46A04" w:rsidRPr="00B025CC" w:rsidRDefault="00B025CC" w:rsidP="00B025CC">
+    <w:p w14:paraId="4F0A196B" w14:textId="0D1C63A1" w:rsidR="00A46A04" w:rsidRPr="005E3AA7" w:rsidRDefault="005E3AA7" w:rsidP="005E3AA7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CC">
+      <w:r w:rsidRPr="005E3AA7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，她曾在一家主要的英国律师事务所（Herbert Smith Freehills）工作5年。黄律师被《法律500强》（亚太区）评为方达的关键律师之一。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B025CC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005E3AA7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2074,1224 +2074,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AB219B"/>
+    <w:nsid w:val="01C91F71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79AA1086"/>
+    <w:tmpl w:val="EC1A21D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039D5D42"/>
+    <w:nsid w:val="01D74CE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D20AE10"/>
+    <w:tmpl w:val="7C82FAF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06907C33"/>
+    <w:nsid w:val="02257503"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01C0797E"/>
+    <w:tmpl w:val="F21A8080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083E523C"/>
+    <w:nsid w:val="088E5A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02DE7F2A"/>
+    <w:tmpl w:val="00A061C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08FC5EA4"/>
+    <w:nsid w:val="08BA751B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BC8391A"/>
+    <w:tmpl w:val="65E46232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD52D4D"/>
+    <w:nsid w:val="09967D75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6150B456"/>
+    <w:tmpl w:val="618468DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D7278F7"/>
+    <w:nsid w:val="12950E63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AF67818"/>
+    <w:tmpl w:val="7670185E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156048AE"/>
+    <w:nsid w:val="12F6133D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8780418"/>
+    <w:tmpl w:val="22C2DAC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181E7113"/>
+    <w:nsid w:val="16A604BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EAA6BB0"/>
+    <w:tmpl w:val="40DCBC88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195B7F9E"/>
+    <w:nsid w:val="184366D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACD8830E"/>
+    <w:tmpl w:val="D59C8440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BAA0AE3"/>
+    <w:nsid w:val="18692535"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0FA8410"/>
+    <w:tmpl w:val="110AF1CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20244E43"/>
+    <w:nsid w:val="196744F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="430A68AE"/>
+    <w:tmpl w:val="3EA47FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22414CCF"/>
+    <w:nsid w:val="1A403C1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5281BC6"/>
+    <w:tmpl w:val="3370B30A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22D9124C"/>
+    <w:nsid w:val="1C616CB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F54C19A4"/>
+    <w:tmpl w:val="67221AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A7E6F27"/>
+    <w:nsid w:val="1CD708B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DEC4DF2"/>
+    <w:tmpl w:val="0F988EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB27D44"/>
+    <w:nsid w:val="1DD52BAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="118C70CC"/>
+    <w:tmpl w:val="39A4BAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D7E77A9"/>
+    <w:nsid w:val="1EE612AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="694A9FF8"/>
+    <w:tmpl w:val="749285F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FD702B2"/>
+    <w:nsid w:val="20063C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AA0ED18"/>
+    <w:tmpl w:val="5678905E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FFE584C"/>
+    <w:nsid w:val="203C4B2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="252ED2C6"/>
+    <w:tmpl w:val="0CE85B68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340B3B96"/>
+    <w:nsid w:val="21AD1D87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5252881E"/>
+    <w:tmpl w:val="CEC8495E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37656727"/>
+    <w:nsid w:val="24156025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA40DDDE"/>
+    <w:tmpl w:val="9AEE1EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37991CE1"/>
+    <w:nsid w:val="241F68C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9A8511E"/>
+    <w:tmpl w:val="90E295F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C93182"/>
+    <w:nsid w:val="2A37498A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DD2900A"/>
+    <w:tmpl w:val="18F266D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC23A36"/>
+    <w:nsid w:val="2C3A5F7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CF86474"/>
+    <w:tmpl w:val="2A4C1554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BCC3912"/>
+    <w:nsid w:val="2E8307C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CF466A2"/>
+    <w:tmpl w:val="EA622EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A4615D"/>
+    <w:nsid w:val="30380B74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F418F0BC"/>
+    <w:tmpl w:val="993AB86C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484D7D1C"/>
+    <w:nsid w:val="30FB3709"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1D26BBA"/>
+    <w:tmpl w:val="84AE67B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B803823"/>
+    <w:nsid w:val="3D151474"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD087558"/>
+    <w:tmpl w:val="2A4C1554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2B55A2"/>
+    <w:nsid w:val="3E9643D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75F0054E"/>
+    <w:tmpl w:val="162AAE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E2C2CAC"/>
+    <w:nsid w:val="43FD7FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9A8511E"/>
+    <w:tmpl w:val="A18E4A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E501D1E"/>
+    <w:nsid w:val="473175BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B686A330"/>
+    <w:tmpl w:val="3AE26412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB66AD1"/>
+    <w:nsid w:val="488A2CE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32F0A6AA"/>
+    <w:tmpl w:val="327E7E66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="540341CE"/>
+    <w:nsid w:val="48A644CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1680A304"/>
+    <w:tmpl w:val="3F4A77F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63394F85"/>
+    <w:nsid w:val="4D1B42E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="354C2DB8"/>
+    <w:tmpl w:val="BF8273C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D701CA"/>
+    <w:nsid w:val="4DC07A37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76B46020"/>
+    <w:tmpl w:val="E5E42276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66790A69"/>
+    <w:nsid w:val="4FAC378E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17FC95E2"/>
+    <w:tmpl w:val="D0888AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D43050"/>
+    <w:nsid w:val="51667159"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7D0C008"/>
+    <w:tmpl w:val="F39092CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68957349"/>
+    <w:nsid w:val="570A63BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E022DFE"/>
+    <w:tmpl w:val="8A903EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B683AC6"/>
+    <w:nsid w:val="5ADC6DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD8A9D38"/>
+    <w:tmpl w:val="70CA930E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF55B66"/>
+    <w:nsid w:val="6355011D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB844210"/>
+    <w:tmpl w:val="E020EEC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70E6799A"/>
+    <w:nsid w:val="6C8B591C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE3C0CFE"/>
+    <w:tmpl w:val="638C4EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71411F67"/>
+    <w:nsid w:val="6E8A630B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E21A8F5A"/>
+    <w:tmpl w:val="546AED46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="714B263A"/>
+    <w:nsid w:val="6F684539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F90DE6E"/>
+    <w:tmpl w:val="57BAF150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75CB31C4"/>
+    <w:nsid w:val="719368C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECA4E3DA"/>
+    <w:tmpl w:val="5F221784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76DD6152"/>
+    <w:nsid w:val="724626EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC187322"/>
+    <w:tmpl w:val="622E1B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78496728"/>
+    <w:nsid w:val="743F7853"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93886E98"/>
+    <w:tmpl w:val="C2C6E0EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="793A0681"/>
+    <w:nsid w:val="750F0D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3808AD8"/>
+    <w:tmpl w:val="9574F5BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C1D2C87"/>
+    <w:nsid w:val="76EA49F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4252B34C"/>
+    <w:tmpl w:val="AE080486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E5A1C29"/>
+    <w:nsid w:val="7BCC1479"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70EA52A4"/>
+    <w:tmpl w:val="0694D9BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="22">
-[...29 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="33">
-[...11 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="38">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3344,50 +3344,51 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005E3AA7"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
@@ -3401,51 +3402,50 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00B025CC"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4526,61 +4526,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B025CC"/>
+    <w:rsid w:val="005E3AA7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B025CC"/>
+    <w:rsid w:val="005E3AA7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4866,51 +4866,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7C05CD1-3E0D-417C-BA44-69F8614030E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D3F6840-1AF9-40BF-8BD4-6E229314C198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>496</Words>
   <Characters>2833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>