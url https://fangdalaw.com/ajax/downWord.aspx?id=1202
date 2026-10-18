--- v0 (2026-07-06)
+++ v1 (2026-10-18)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="70A50E52" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="29F06A5E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114A41" w:rsidP="00114A41">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C5289C">
+            <w:r w:rsidRPr="00114A41">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="70046906" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+          <w:p w14:paraId="706EB16B" w14:textId="73F999E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114A41" w:rsidP="00114A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C5289C">
+            <w:r w:rsidRPr="00114A41">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·南京</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C5289C">
+            <w:r w:rsidRPr="00114A41">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 北京 | 上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="743E09CE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+          <w:p w14:paraId="6199424A" w14:textId="4992682B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114A41" w:rsidP="00114A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C5289C">
+            <w:r w:rsidRPr="00114A41">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 3210 8396</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0B0B2325" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+          <w:p w14:paraId="4F910ACA" w14:textId="10B32273" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114A41" w:rsidP="00114A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C5289C">
+            <w:r w:rsidRPr="00114A41">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>feng.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="347D6741" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C5289C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="36C17576" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114A41" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49EEF8A3" wp14:editId="447F1870">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36C3EDD5" wp14:editId="6166A460">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="454FE6EE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C5289C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="433D4DAD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00114A41" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C5289C">
+            <w:r w:rsidRPr="00114A41">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王峰律师专长于重大、复杂、疑难的诉讼及仲裁案件代理，主要业务领域包括金融、建设工程及房地产、公司治理及大宗贸易等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFA5B2A" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1BBC8CDD" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1610 +447,1610 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF06892" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="21D02F7D" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师先后两次荣膺亚洲法律事务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB）中国十五佳诉讼律师，连续多年入选钱伯斯（Chambers and Partners）公司/商事推荐律师、钱伯斯亚太公司/商事领域东部沿海（江苏）领先律师、法律五百强（The Legal 500）争议解决领域杰出律师、LEGALBAND争议解决（诉讼）领域中国顶级律师、亚太法律五百强争议解决业务领域重点推荐律师等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57381FCE" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="3A24697E" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师担任中国银行间市场交易商协会法律专家咨询委员会委员，长期参与银行间债券市场的立法咨询工作，在债券、票据等金融服务领域拥有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A699C11" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="266339DD" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师作为课题组负责人，完成了国务院国有资产监督管理委员会《融资性贸易法律风险防范》课题调研。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7395AA0B" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="7514098B" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566D2E48" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="1FE64CF8" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公报案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C433CCB" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="19CA54F9" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表深圳市福星股份合作公司、深圳市宝安区福永物业发展总公司，处理深圳市福星股份合作公司、深圳市宝安区福永物业发展总公司与深圳富山宝实业有限公司、深圳市金安城投资发展有限公司、深圳市大金利投资发展有限公司、深圳市海洋城房地产开发有限公司合作开发房地产合同纠纷一案【案号：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010）民一终字第45号】，获得最高人民法院终审胜诉，该案收录于《最高人民法院公报》2011年第5期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24566E3E" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="034ABC89" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表中国银行股份有限公司汕头分行，处理中国银行股份有限公司汕头分行与广东发展银行股份有限公司韶关分行、珠海经济特区安然实业（集团）公司代位权纠纷一案【案号：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010）民申字第664号】，向最高人民法院申请再审，取得最高人民法院提审改判的胜诉结果，该案收录于《最高人民法院公报》2011年第11期（总第181期）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEFFA67" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="09F93EEC" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股东权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C88B1E0" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="6EAD29BC" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东资格继承纠纷案件，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007AC721" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="44438D4A" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗公司人格否认纠纷案件，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74015EF0" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="46B5CE95" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东代表诉讼案件，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32576464" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="32ABD048" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗涉股权争议的执行异议之诉案件，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6810DF75" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="1F4EEFE2" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东损害公司利益责任纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ABAC46" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="4000037F" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股权转让合同纠纷，在最高人民法院已经裁定提审的情况下，代表被申请人取得维持二审判决的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026EC39C" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="5E6EFE87" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理数宗涉及股东除名、确认股东会决议效力等公司诉讼系列案件，分别向最高人民法院、江苏省高级人民法院等提起上诉，最终促成公司股东达成调解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041E4331" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="0259E99A" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股权转让合同纠纷案件，向最高人民法院提起上诉，取得发回重审并成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0833BFE0" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="7A670671" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及证券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0D110C" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="705188C0" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15110439" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="16A287F7" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信托公司，处理数宗金融借款及保证合同纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150390A1" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="435C8677" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某股份制银行，处理一宗存单质押合同纠纷，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46908092" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="37E0D613" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗债务重组协议纠纷，向最高人民法院提起上诉并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629FAFB2" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="4CB442A4" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0527BD71" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="4D64A173" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有银行，处理数宗保理合同纠纷，参加最高人民法院再审程序并取得驳回对方再审申请的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056308FD" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="5C36FD3A" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向福建省高级人民法院申请再审，并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FC75AD" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="3212C219" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向广东省高级人民法院申请再审，并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166019BC" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="7CFD26C0" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向江苏省高级人民法院申提起上诉，并获得二审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111073BB" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="03821B8D" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某纺织公司，处理一宗保险合同纠纷，向最高人民法院申请再审，获得提审后发回重审并最终胜诉的结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C8CF59" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="34FB1E51" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCB54FF" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="774B9C60" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及建设工程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710FE5BB" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="642996FA" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗合资、合作开发房地产合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592F8841" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="5FEF927D" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理数宗合作开发房地产合同系列纠纷，参加最高人民法院二审程序，数案均在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51984E58" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="083D53E0" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗建设工程施工合同纠纷，参加最高人民法院再审程序，该案在最高人民法院取得胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F105C44" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="1AFEF7CC" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某施工企业，处理一宗建设工程施工合同纠纷，参加最高人民法院再审程序，该案在最高人民法院取得胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5967444F" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="37A9EDA0" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某施工企业，处理一宗建设工程施工合同纠纷，参加西藏那曲中院、西藏高院的一审、二审程序，取得终审胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052AEBED" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="6DBF4E77" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗国有土地使用权纠纷案件，参加江苏省高级人民法院二审程序，取得成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E741482" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="36EDA27B" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型建设集团公司，处理一宗建设工程施工合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9BCA52" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="600FF037" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家房地产开发公司，处理数十宗涉及商品房精装修争议的商品房买卖合同纠纷案，该案在江苏省高级人民法院、南京市中级人民法院均全部获得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC6C625" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C5289C">
+    <w:p w14:paraId="2EFB8655" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大宗贸易及其他合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B389682" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="7A31CFF0" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型煤焦公司，处理一宗合作合同纠纷，向最高人民法院提起上诉，该案获得最高人民法院发回重审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFB28EA" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="286331B3" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某商贸公司，处理一宗借款合同纠纷，参加最高人民法院二审程序，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC4E39D" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="20C42239" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某自然人，处理一宗合伙合同纠纷，向最高人民法院申请再审，该案获得最高人民法院提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3976223E" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="194333CC" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某实业公司，处理一宗合同纠纷，向最高人民法院申请再审，该案获得最高人民法院指令再审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0278BAD1" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="6C9FDF98" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某公司，处理一宗买卖合同纠纷，向最高人民法院申请再审，该案获得最高人民法院指令再审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B980F2" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="333A269D" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司，处理一宗买卖合同纠纷，向江苏省高级人民法院提起上诉，获得二审成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059FA8EE" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="5AF59C45" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司，处理一宗买卖合同纠纷，向最高人民法院提起上诉，获得二审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9B249A" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="73D14258" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D89807" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="56F4C23F" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8096D9" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="63EC62DA" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3767769E" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="3905E32C" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADADB01" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="62402D3F" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52617667" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="40B1F3AC" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2E242E" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="1E94F795" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA1238E" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="71A05989" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年5月加入方达律师事务所。之前，王峰律师是北京市天同律师事务所律师、合伙人、管委会委员、南京办公室负责人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401DDD7B" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="62010343" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4775E247" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="6A41DF2F" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2646FA01" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="73030AAA" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《新民事诉讼法与律师实务》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DDE0E6" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="7986CB59" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《天同码》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0129B652" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="69F54889" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《律师实务与审查指引》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D78B70B" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="3302565C" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F601185" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="1BFFC97D" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">亚洲法律事务（ALB ）中国十五佳诉讼律师（2015年、2018年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F8FFD9" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="1DF4EACA" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">钱伯斯（Chambers and Partners ）公司/商事推荐律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FA584C" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="16E8C575" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">钱伯斯亚太公司/商事领域东部沿海（江苏）领先律师（2021年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42442CEA" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="506DBB59" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">法律五百强（The Legal 500 ）争议解决领域杰出律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A20A886" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="18E30D8F" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LEGALBAND</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 争议解决（诉讼）领域中国顶级律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB92D9C" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="3224853E" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">亚太法律五百强争议解决业务领域重点推荐律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC37584" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="1EBDD869" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43404D18" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="30ADB5EA" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
-[...7 lines deleted...]
-    <w:p w14:paraId="2BD569C1" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+      <w:r w:rsidRPr="00114A41">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国国际经济贸易仲裁委员会建设工程争议评审专家 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AED574" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国银行间市场交易商协会法律专家咨询委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D3D0A4" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="322CFFE7" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BFFD62" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="6D57CE9E" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D64329D" w14:textId="77777777" w:rsidR="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="4E0BC7D5" w14:textId="77777777" w:rsidR="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">广州仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3743502B" w:rsidR="00A46A04" w:rsidRPr="00C5289C" w:rsidRDefault="00C5289C" w:rsidP="00C5289C">
+    <w:p w14:paraId="4F0A196B" w14:textId="12705E21" w:rsidR="00A46A04" w:rsidRPr="00114A41" w:rsidRDefault="00114A41" w:rsidP="00114A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5289C">
+      <w:r w:rsidRPr="00114A41">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C5289C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00114A41" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2256,1415 +2256,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016939DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5B645E8"/>
+    <w:nsid w:val="00F9016B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D4054A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04735C7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58CE2AF2"/>
+    <w:nsid w:val="02F92733"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61A68206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="054D192C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="473C4528"/>
+    <w:nsid w:val="04B42737"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34A292BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063D00D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8D807EA"/>
+    <w:nsid w:val="08D73EA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91C6BDE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06CD22C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBC43306"/>
+    <w:nsid w:val="09715471"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57B897CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E47337"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="984E6E16"/>
+    <w:nsid w:val="0D6B6612"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B44EC7E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C362AAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D50CBF98"/>
+    <w:nsid w:val="11A479EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B83EB8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DA34B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BDA2B0C"/>
+    <w:nsid w:val="13997EE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7AC464C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14FD6F31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE88AE74"/>
+    <w:nsid w:val="14216D35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D516448C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C73A39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE78D7E6"/>
+    <w:nsid w:val="185661D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BD6020C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174200D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B592542C"/>
+    <w:nsid w:val="19F46CBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0186D500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1755595F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C22B322"/>
+    <w:nsid w:val="1B944576"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA662E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17747679"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8E26D3E"/>
+    <w:nsid w:val="1FB10D59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AB8B262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17DE5AA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7CA4EA0"/>
+    <w:nsid w:val="20076E70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67B63CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1D43F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDD08EAC"/>
+    <w:nsid w:val="21E91B38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCB4CFB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F4673A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0821CA0"/>
+    <w:nsid w:val="21F57974"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA4087F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2549155C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CFBE4B68"/>
+    <w:nsid w:val="275A5225"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94F2A10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="295308C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60726A2A"/>
+    <w:nsid w:val="288D58FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBA263D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C9B625B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AED0D3E4"/>
+    <w:nsid w:val="28A44CE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E32498FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA84ADB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBF03376"/>
+    <w:nsid w:val="2C2C4055"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7AC464C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B258EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC046CEA"/>
+    <w:nsid w:val="2FAA442E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2685D8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="336A2909"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C8CEF44"/>
+    <w:nsid w:val="31AC5EEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59904A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C929EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F4C2740"/>
+    <w:nsid w:val="335450DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BE640B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E92A0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E40EA298"/>
+    <w:nsid w:val="3906598E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88C4727A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CAA79B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33689EAA"/>
+    <w:nsid w:val="39DE301D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90E0473C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E421827"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1ADA9362"/>
+    <w:nsid w:val="3ADF479E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1ABC0136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40193D92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C682FD7C"/>
+    <w:nsid w:val="3E49463D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F5A8992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="411E4F94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C91245E8"/>
+    <w:nsid w:val="468639A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="626C440A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428E0A0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FAEBC04"/>
+    <w:nsid w:val="4A4F775A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1896ADB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43846A38"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE2464BC"/>
+    <w:nsid w:val="4D4636A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AAC90B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="456B60ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20269A5E"/>
+    <w:nsid w:val="4E3A5050"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA0A9BB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C67CCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E42BAF8"/>
+    <w:nsid w:val="506C04E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AE2608E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FC63F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="010224EE"/>
+    <w:nsid w:val="53407E6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAEED606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481506C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77045400"/>
+    <w:nsid w:val="56E020C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="269455EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7059E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4EEB824"/>
+    <w:nsid w:val="57470518"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6040FDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51643262"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57D4DBDA"/>
+    <w:nsid w:val="5D04324F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E9A077E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52EF60C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="081EEA26"/>
+    <w:nsid w:val="5D19479D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDA4BB10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56AC400B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C26FFF4"/>
+    <w:nsid w:val="5DF00D9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F47E2728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="572C0D9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD888B70"/>
+    <w:nsid w:val="60317541"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A106136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADE317E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A8279D4"/>
+    <w:nsid w:val="6033484C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EA8A7D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3A1682"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B8C3F16"/>
+    <w:nsid w:val="610B40B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDA4D70E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FAC2500"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F008267E"/>
+    <w:nsid w:val="649C0983"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BD445D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FAE5B82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E5A81A2"/>
+    <w:nsid w:val="66534464"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1DAA2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60283300"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="346EA61C"/>
+    <w:nsid w:val="66E93725"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3D88EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6247144A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED80C95E"/>
+    <w:nsid w:val="70037F75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03483796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D54F6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A2CD466"/>
+    <w:nsid w:val="711D2B57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A850A75A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640031C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72CA4196"/>
+    <w:nsid w:val="74D97EA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0C64B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A080043"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="408ED776"/>
+    <w:nsid w:val="75F63B15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA6029B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9466BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3AC3B96"/>
+    <w:nsid w:val="76AA37D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D28A707A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E1E4F1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AF6CCD4"/>
+    <w:nsid w:val="779F6241"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B024AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70082B19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F1A7F78"/>
+    <w:nsid w:val="780B0620"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD6ED9B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71790A50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="515A4866"/>
+    <w:nsid w:val="79C72BE8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D160105C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="719B12B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58CE2AF2"/>
+    <w:nsid w:val="7AF30017"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="957AF90C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76CB11C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A22DB54"/>
+    <w:nsid w:val="7D3364F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C07AAA36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="794648B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="188874A4"/>
+    <w:nsid w:val="7E1F3932"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F1843C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="17">
-[...14 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
-[...20 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="53"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="46">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="54">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="47">
-[...14 lines deleted...]
-  <w:num w:numId="52">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="00114A41"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -3737,51 +3738,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C5289C"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4852,61 +4852,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C5289C"/>
+    <w:rsid w:val="00114A41"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C5289C"/>
+    <w:rsid w:val="00114A41"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5192,66 +5192,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37B0AF59-547E-4684-AE24-0EB351018BA7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{203A30A7-0842-4B7D-9965-8D0583B8F55A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>461</Words>
-  <Characters>2633</Characters>
+  <Words>462</Words>
+  <Characters>2635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3088</CharactersWithSpaces>
+  <CharactersWithSpaces>3091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>