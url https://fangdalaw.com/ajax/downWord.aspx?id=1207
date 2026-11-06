--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4FDD00A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6B653F63" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00315E20" w:rsidP="00315E20">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002B520E">
+            <w:r w:rsidRPr="00315E20">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈雄超</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6C6F24EA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+          <w:p w14:paraId="706EB16B" w14:textId="263DB1AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00315E20" w:rsidP="00315E20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002B520E">
+            <w:r w:rsidRPr="00315E20">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7EE816D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+          <w:p w14:paraId="6199424A" w14:textId="27D6054D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00315E20" w:rsidP="00315E20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002B520E">
+            <w:r w:rsidRPr="00315E20">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8855 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="28C07332" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+          <w:p w14:paraId="4F910ACA" w14:textId="58963170" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00315E20" w:rsidP="00315E20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002B520E">
+            <w:r w:rsidRPr="00315E20">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiongchao.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6D849D2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B520E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1D64AA8A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00315E20" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="138EC947" wp14:editId="3ED1E9E2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39EF40E8" wp14:editId="5C2308A2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A101735" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002B520E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="14F3870F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00315E20" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002B520E">
+            <w:r w:rsidRPr="00315E20">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>争议解决</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE94995" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="28880310" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1114 +438,1114 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F7F980" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="0A5D82BF" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师供职于方达律师事务所争议解决团队，专注于国际仲裁。他曾代表私募股权、能源、人工智能、酒店和制造业等多个行业的客户，参与由香港国际仲裁中心和其他著名机构管理的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,在仲裁领域经验丰富。陈律师2016年取得香港事务律师资格，迄今为止的大部分职业生涯都在香港度过，但也曾在伦敦和北京工作过。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033E567A" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="6E0C2FFF" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497A4028" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="0C9F9F69" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CB77D92" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="0D909970" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的私募股权基金进行紧急仲裁员申请以及其后的香港国际仲裁中心仲裁，仲裁涉及与多个司法管辖区的一系列实体和协议有关的投资者与创办人纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F59DF5" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="7C9A393B" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的中国电子消费公司处理有关违反投资者权利协议的香港国际仲裁中心仲裁，并在香港和开曼法院进行平行诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F481EED" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="590768DC" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家专注于亚洲的著名私募股权基金处理有关与一家美国公司合作开发的一种医药产品的投资，以及可能进行的纽约国际商会仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012EE4D7" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="409F4005" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私营科技公司处理对</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构企业的股权投资以及赎回权的行使，同时考虑到客户的合同权利和开曼群岛的法律制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A64F9F8" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="25C1A841" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理对某公司的股权投资、赎回权的行使、与交易对手的通信以及客户的策略规划。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284F9A2B" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="5ED17619" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家豪华国际酒店处理由香港国际仲裁中心管理的《联合国国际贸易法委员会仲裁规则》的仲裁，该仲裁涉及业主违反与北京一家酒店有关的一系列管理协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD10565" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="17A1E540" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的领先酒店品牌处理香港国际仲裁中心的仲裁，该仲裁涉及收购酒店业务并因卖方未能实现履约担保而进行价格调整。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF693EF" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="48F197A5" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家受欢迎的国际餐厅品牌就其南亚前特许经营商违反特许经营协议进行国际商会仲裁，特许经营关系已根据客户广泛的策略成功终止。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501836B3" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="033081AD" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一个国际石油公司财团就合同稳定机制和其他违反产量分成协议的行为向非洲政府提出索赔，并可能进行临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116B1D82" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="1732DEF1" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化在根据《</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SICA仲裁规则》进行的仲裁中胜诉，该仲裁涉及就收购英国石油和天然气资产对Repsol提出欺诈指控，索赔金额达数十亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F12FBA" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="274E0104" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一带一路投资者财团的投资部门处理东南亚国家一个失败的水电项目，以及应对就违反仲裁协议进行的游击当地法院诉讼的策略，包括禁诉令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1F2664" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="3EFC4F8C" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中东大型石油和天然气公司处理就里海地区原油供应和贸易进行的伦敦国际仲裁院仲裁，索赔额成功减少至索赔价值的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1/10。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A48D231" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="60104892" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理与澳洲交易对手就各项合同费用的计算和审计发生的争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F916979" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="681D19D2" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理退出并停止在中东国家运营的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443876A8" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="33CBE524" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本连锁便利店进行国际商会仲裁，并在开曼群岛对其合资伙伴提起平行诉讼，提出的申索包括违反股东协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECEFE8F" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="7DEA584A" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国男士时尚品牌处理与一家香港上市的快时尚公司发生的合资纠纷，并可能在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59107ADD" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="307DDCDF" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的国际酒店品牌多次处理违反有关其在中国和多个亚洲司法管辖区的酒店的管理协议并提前终止该协议的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74133E0A" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="143306C1" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名高净值人士在香港高等法院反对针对该个人业务的私募股权投资发出的全球资产冻结令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4B96C0" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="22035947" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名精神上无行为能力人士的委员会处理在香港高等法院审理的高风险家庭纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF90E11" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="2766105E" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC13472" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="733ED704" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C13DF2B" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="3F398BA2" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学硕士（国际公法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365B8A26" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="269A22AF" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP 大学学院，法律研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32315889" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="0C5CD129" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港城市大学，法律学深造证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D3EBA8" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="5AFF3A0F" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CB8202" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="1C91A289" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707A4D49" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="424BEDCF" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师从业资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024，非执业)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632422D9" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="14D140CB" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过中国国家司法考试</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E7B416" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="3BFEB130" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B10E7F1" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="48F14543" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457A8DC2" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="105CF94C" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FBB6F1" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="77BFD63D" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3846793A" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="15ACDED1" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9613B3" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="37A80471" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾在一家在争议处理领域知名的国际律师事务所的香港、伦敦和北京办事处接受培训并工作了八年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27617068" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="5244748F" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C2CBE9" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="0CB8D2CB" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08569BCF" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="6ABAE1B0" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《并购交易仲裁》（全球法律与商业，2020年） </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A925007" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="5FE2ECEA" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《欧盟</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国潜在全面投资协议的最新进展》（重点关注投资保护和ISDS）</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">新酒新瓶？ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C91794" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="2D97C1BB" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 年 TME 行业投资者与国家仲裁调查 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5349BA" w14:textId="77777777" w:rsidR="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="5F7BFA69" w14:textId="77777777" w:rsidR="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与Peter Yuen 和Olga Boltenko合著《限制绝对豁免</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国颁布外国国家豁免法》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="68B210C4" w:rsidR="00A46A04" w:rsidRPr="002B520E" w:rsidRDefault="002B520E" w:rsidP="002B520E">
+    <w:p w14:paraId="4F0A196B" w14:textId="3A0ECF89" w:rsidR="00A46A04" w:rsidRPr="00315E20" w:rsidRDefault="00315E20" w:rsidP="00315E20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Peter Yuen合著《公司法纠纷中不同的 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一站式裁决</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B520E">
+      <w:r w:rsidRPr="00315E20">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">推定？》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002B520E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00315E20" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1751,1147 +1751,1147 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000619B3"/>
+    <w:nsid w:val="04921677"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEAE700C"/>
+    <w:tmpl w:val="CA76C1BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00880EE6"/>
+    <w:nsid w:val="07626EE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C483E0E"/>
+    <w:tmpl w:val="97BA50F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05901BCB"/>
+    <w:nsid w:val="076A1852"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C508B34"/>
+    <w:tmpl w:val="7648439C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062E3422"/>
+    <w:nsid w:val="0E39502A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C00FAF4"/>
+    <w:tmpl w:val="67DCECDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07AC78EB"/>
+    <w:nsid w:val="0F335740"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7746249E"/>
+    <w:tmpl w:val="007E4DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099A0641"/>
+    <w:nsid w:val="128D615E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39C46936"/>
+    <w:tmpl w:val="C7F0C6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFD26BA"/>
+    <w:nsid w:val="17B53A92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D94CED48"/>
+    <w:tmpl w:val="49442298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F8101DE"/>
+    <w:nsid w:val="17F70300"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A7211FC"/>
+    <w:tmpl w:val="F4FE7DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE44FB9"/>
+    <w:nsid w:val="1F9A1256"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E8ABF60"/>
+    <w:tmpl w:val="9522C1FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12F2135A"/>
+    <w:nsid w:val="1FB1097A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F92489DA"/>
+    <w:tmpl w:val="52A050A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14B7552D"/>
+    <w:nsid w:val="28492281"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22545668"/>
+    <w:tmpl w:val="EEA26E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17827C52"/>
+    <w:nsid w:val="2DE85F8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EB6E1FC"/>
+    <w:tmpl w:val="B0008B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A3222BB"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32CF7344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A064AC6C"/>
+    <w:tmpl w:val="838CF8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F5E11CD"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33575FE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2474B906"/>
+    <w:tmpl w:val="3F2C0318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23E52EE3"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="366C0639"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7666F54"/>
+    <w:tmpl w:val="51E0598A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246D2C45"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B76627E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3C8C7E0"/>
+    <w:tmpl w:val="7268878E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D443F05"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB715E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B130EBEE"/>
+    <w:tmpl w:val="9766B2EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2FBE4DEF"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D632DD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F3ADEFA"/>
+    <w:tmpl w:val="38B2866C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31BE7375"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40BC251D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75303776"/>
+    <w:tmpl w:val="89282BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39DD02F2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48256DCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9D4438A"/>
+    <w:tmpl w:val="1E56353A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B185A46"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD07F74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA6411BC"/>
+    <w:tmpl w:val="BBA0A024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CEF6CFD"/>
+    <w:nsid w:val="4D1F5B12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EAEE38A"/>
+    <w:tmpl w:val="6652C022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412D2266"/>
+    <w:nsid w:val="4FCC0C76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79B821B2"/>
+    <w:tmpl w:val="EB06F1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41EF2628"/>
+    <w:nsid w:val="525F4DAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AC6D3BA"/>
+    <w:tmpl w:val="5A20E558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D015793"/>
+    <w:nsid w:val="5385506F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD0CC75A"/>
+    <w:tmpl w:val="1522FB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="523043CE"/>
+    <w:nsid w:val="54ED4E02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C04CA1FE"/>
+    <w:tmpl w:val="CA76C1BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="528F1104"/>
+    <w:nsid w:val="5C6421BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4690511A"/>
+    <w:tmpl w:val="3FAE869C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DC64949"/>
+    <w:nsid w:val="60D46C91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2474B906"/>
+    <w:tmpl w:val="56C400DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DFA0BD6"/>
+    <w:nsid w:val="68584A2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="921472B6"/>
+    <w:tmpl w:val="94169A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666B5865"/>
+    <w:nsid w:val="691A4D84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48AC71D2"/>
+    <w:tmpl w:val="24DC80AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666C01B9"/>
+    <w:nsid w:val="6BBA142A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="338C0F60"/>
+    <w:tmpl w:val="CE402214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="674A597D"/>
+    <w:nsid w:val="71FE5ACB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69207C96"/>
+    <w:tmpl w:val="760AEC12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67723D19"/>
+    <w:nsid w:val="731B10ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1026D844"/>
+    <w:tmpl w:val="6B9A84D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D952E23"/>
+    <w:nsid w:val="77485A71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60F2A838"/>
+    <w:tmpl w:val="4A2E3938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="798363AD"/>
+    <w:nsid w:val="7908721D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCDA623E"/>
+    <w:tmpl w:val="E42ACD9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AD21FF5"/>
+    <w:nsid w:val="7E374C8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A086DA4E"/>
+    <w:tmpl w:val="050CDB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="22">
-[...20 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="30">
-[...8 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="27"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2919,53 +2919,53 @@
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002B520E"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
+    <w:rsid w:val="00315E20"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
@@ -4125,61 +4125,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B520E"/>
+    <w:rsid w:val="00315E20"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B520E"/>
+    <w:rsid w:val="00315E20"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4465,51 +4465,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8E59D0E-7EB2-4B97-9037-DD87F76DD2A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BAA6C62-9B9F-4638-9A42-AFAC97C76E7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>258</Words>
   <Characters>1473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>