--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3B901C58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="73BA357A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C50789" w:rsidP="00C50789">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00132FBD">
+            <w:r w:rsidRPr="00C50789">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邓志聪</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="229C2CD2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+          <w:p w14:paraId="706EB16B" w14:textId="49A28F71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C50789" w:rsidP="00C50789">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00132FBD">
+            <w:r w:rsidRPr="00C50789">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5C702764" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+          <w:p w14:paraId="6199424A" w14:textId="7C65C148" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C50789" w:rsidP="00C50789">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00132FBD">
+            <w:r w:rsidRPr="00C50789">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5705</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="55A3FC85" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+          <w:p w14:paraId="4F910ACA" w14:textId="66B4E230" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C50789" w:rsidP="00C50789">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00132FBD">
+            <w:r w:rsidRPr="00C50789">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eric.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="51406CDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132FBD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2644D630" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C50789" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F9D66ED" wp14:editId="30C1E933">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39D9C8C1" wp14:editId="12CE6F2D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0F1B6850" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00132FBD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="44562F2B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C50789" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00132FBD">
+            <w:r w:rsidRPr="00C50789">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邓志聪律师专长商事诉讼、仲裁和调解，尤其是公司及股权投资、金融、国际建设工程、商事合同、侵权及不正当竞争纠纷。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406F4DE5" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="503E8D81" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1480 +438,1480 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4195C620" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="17E528C3" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDF361C" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132FBD">
+    <w:p w14:paraId="0E4B7A2D" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股权投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2A1750" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="702D3C5F" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司在河北高院、北京二中院处理其与股权转让方之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元股权转让合同纠纷及合同纠纷，涉及业绩承诺达成情况的认定，北京二中院二审取得发回重审的阶段性胜利；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72847C86" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="3A22BFD0" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司下属子公司在北京海淀法院提起两起涉及业绩承诺补偿的合同纠纷，其中一起案件已顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C3137B" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="153BC53C" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表两家知名股权投资机构在中国国际经济贸易仲裁委员会（“贸仲”）针对一家领先的医疗器械企业及其实控人提起股权回购纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E363E54" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="2DB2B724" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的新能源电池生产企业及其控股股东在北京仲裁委员会（“北仲”）应对投资人股东提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.7亿元股权回购纠纷，最终顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4794C9B7" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="460C9DCC" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的长租公寓运营公司在贸仲处理其与投资人之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元投资仲裁争议，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680E4E30" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="0230DB11" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业就数起电视剧投资合同纠纷在北京二中院、北京东城法院提起诉讼，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDA5DDE" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="13B900C4" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的中外合资影碟制造企业在广东高院、广东湛江中院应对其外方股东提起的公司解散纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD9C079" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="5EFD5221" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名香港高净值投资人在广东深圳前海法院提起企业出资人权益确认纠纷，涉及有限合伙份额代持问题，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB16532" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="5CEF43BE" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的区块链科技公司在北京二中院处理两起一人股东连带责任纠纷案件及公司控制权纠纷，最终协助客户取得顺利和解的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0871470C" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="710F3F82" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内高科技公司在北京二中院、北京丰台法院处理其前任董事长及法定代表人提起的请求变更公司登记纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BE91C3" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="79540049" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的股权投资机构处理其与被投企业的股东知情权诉讼执行程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485FF6C0" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="53E09B07" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家新加坡能源公司作为外方股东就其在安徽某中外合作经营热电厂项目的股东知情权纠纷、中外合资合同纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B43A110" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132FBD">
+    <w:p w14:paraId="20D4FAB3" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融类纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8EBA8B" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="1D2B26AD" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业在最高院、北京高院针对某投资公司、某房地产开发公司及相关担保方提起涉外金融借款合同纠纷，并代表债权人参与该房地产开发公司的破产重整程序，案涉项目标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元，取得全胜判决，该项目被载入最高人民法院2025年工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F7303E" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="2F69E87E" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型基金公司在贸仲针对某生化制品公司、投资管理公司及其创始人提起借款合同纠纷，案涉标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元，成功在齐齐哈尔、深圳、海口等多地法院财产保全，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22836C08" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="0A0A0078" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南大型国企云天化集团有限公司在云南高院、云南昆明中院应对云南某集团公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3亿元融资性贸易纠纷及一人股东连带责任纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E70E51" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="5139B685" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名软件上市公司下属公司在江苏南京玄武法院、辽宁沈阳浑南法院、北京怀柔法院应对四家科技公司提起的四起融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A31D52" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="01E90F0C" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贵州大型国企瓮福集团农资有限责任公司在吉林高院处理其与某黑龙江大型国企之间的融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16961732" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132FBD">
+    <w:p w14:paraId="59AEDF19" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际建设工程纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714865EE" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="77CA063B" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的环保能源企业在贸仲应对某国际工程公司就越南某垃圾发电项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D484F7B" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="094BC49F" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正代表一家国有电力建设工程公司在贸仲应对某电力投资公司业主就越南风力发电项目就工期违约金提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A635759" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="640CB819" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲应对某大型国有建设工程公司就毛里塔尼亚某制管厂项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1F8EED" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="3CD8D543" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲针对某大型国有水电工程公司就巴基斯坦某大坝修复项目合作协议纠纷提起仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202686DC" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="1970A51B" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司应对某大型国有水电工程公司在云南昆明中院提起的独立保函欺诈纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E57897" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="1D250144" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国机械设备公司在新加坡国际仲裁中心针对一家越南银行就某越南机器设备租赁项目提起适用法律为新加坡法的独立保函纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11906141" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="7973782F" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型工程技术公司就其与位于俄罗斯的工程项目的业主之间的适用法律为俄罗斯法的建筑工程纠纷的国际商会仲裁院仲裁案件和相关</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FIDIC专家评审程序提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AF65A3" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="6ABBED15" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型总承包工程公司就其位于乌克兰的工程项目的业主之间的适用法律为瑞士法的建筑工程纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592993B3" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132FBD">
+    <w:p w14:paraId="51881C24" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2992528D" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="1A06EDB8" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信达投资有限公司在北京高院、北京二中院应对一家国内上市公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11亿元房地产合作经营合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579D72AA" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="1BA772AC" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内房地产开发公司在山东青岛中院应对其合作开发商提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元合资、合作房地产开发合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433816E2" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="4FB3EC90" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港国际贸易公司及其国内钢铁生产公司在贸仲针对某国有钢铁企业提起逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元合作协议书纠纷，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6B8B01" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="3E14D56F" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有进出口贸易公司在贸仲、北仲、西安仲裁委员会、济南仲裁委员会、呼和浩特仲裁委员会处理多起代理进出口合同纠纷，均取得全胜裁决或对方撤诉结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8EBB20" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="14DF4AED" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公立医院就利用国际贷款医疗器械采购项目提起仲裁，案件适用《联合国国际货物销售合同公约》，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DD8E60" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="27FD5793" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公安局交警支队就利用以色列政府贷款建设指挥中心项目提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6252C5" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="0537CEC5" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港电力公司在贸仲针对两家大型国有企业就利比里亚电站项目收购协议纠纷提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E8CDD4" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="7647A89B" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日产旗下尼得科安萨股份公司在北京高院、北京四中院应对某石油设备有限公司的提起商务咨询合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7B6660" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="04DA3651" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中美合资的能源公司在中国海事仲裁委员会应对某中国物流公司提起的公路运输合同纠纷的仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1569DC1C" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="7A62BE81" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家香港能源开发公司就其与两家中国公司的探矿权、采矿权转让纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38606CD5" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132FBD">
+    <w:p w14:paraId="4505BD9E" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>侵权及不正当竞争纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16047F2D" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="134E5B08" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名知名企业家在北京互联网法院提起网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0761DD6E" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="53A1CD5D" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名知名券商首席分析师在北京四中院处理网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B86472B" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="4FC703AD" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安彼迎公司及房东在江苏南京中院应对某租客提起的违反安全保障义务纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BD49A1" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="5631A5C8" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名算法工程师在北京大兴法院、北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EBDB15" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="7F85DC4F" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名商家运营主管在北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312D5ED0" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="3C8CE7FC" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名电子元件贸易公司处理其与五名前员工在深圳福田劳动仲裁委竞业限制纠纷，同时涉及员工侵犯公司商业秘密行为。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEC1A52" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="63DE17E5" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D97D34C" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="39ED920D" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，法学学士，优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E64B5FE" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="1A7BAAE5" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD学位，北京市优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461D8DEC" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="763DCBE4" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国汉堡法学院，国际交换生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3C4D82" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="17652C64" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EA7215" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="3AA60583" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35811BBD" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="33A3F2B0" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64527197" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="08D37B10" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2865407D" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="1C55B661" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0028C406" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="057BBCE6" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AE1B0D" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="0029259E" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005F0DC2" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="0FD597FB" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B727EDC" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="27BA46B1" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师曾工作于一家领先的美国律师事务所中国联营办公室争议解决组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D353AD7" w14:textId="77777777" w:rsidR="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="6FCF6F9A" w14:textId="77777777" w:rsidR="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国际调解中心专业调解员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2E1F4118" w:rsidR="00A46A04" w:rsidRPr="00132FBD" w:rsidRDefault="00132FBD" w:rsidP="00132FBD">
+    <w:p w14:paraId="4F0A196B" w14:textId="03F96A39" w:rsidR="00A46A04" w:rsidRPr="00C50789" w:rsidRDefault="00C50789" w:rsidP="00C50789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132FBD">
+      <w:r w:rsidRPr="00C50789">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港国际仲裁中心认证仲裁庭秘书。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00132FBD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C50789" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2117,1296 +2117,1296 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="025652C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B76E6F76"/>
+    <w:nsid w:val="03004C73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F346728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03076321"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="225A3D54"/>
+    <w:nsid w:val="07352B2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DCC6480"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E62E0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67F4972E"/>
+    <w:nsid w:val="0778320B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6E0A78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04957461"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5936FE36"/>
+    <w:nsid w:val="08DF083E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="795C3538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0566486A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1316A4F6"/>
+    <w:nsid w:val="0E0331BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E58A8172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076E4719"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F06BCCC"/>
+    <w:nsid w:val="0F8F0233"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7365020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081B3789"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="576C3006"/>
+    <w:nsid w:val="10BF224F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FF4FC80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084A1ECE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22F42B4C"/>
+    <w:nsid w:val="11F05B6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CCCBDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A9A57F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A786456"/>
+    <w:nsid w:val="14152F07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BCA961E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B241DF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64C09B7E"/>
+    <w:nsid w:val="162C4EF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24D8E4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8820B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B1AE2C0"/>
+    <w:nsid w:val="1B704245"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25660890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA84D12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D924E85C"/>
+    <w:nsid w:val="1C0D4940"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B3611D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C4908DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00204CBC"/>
+    <w:nsid w:val="201F76A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="016A82BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E771CF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19F894C2"/>
+    <w:nsid w:val="219470E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CD2733A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EDD6848"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28A0E4AE"/>
+    <w:nsid w:val="251A22DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7382D8BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13333171"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EFCB216"/>
+    <w:nsid w:val="299274F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A70E4C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C63777"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C2868D0"/>
+    <w:nsid w:val="2A426CC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="773EF78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="186B75EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07C6AB18"/>
+    <w:nsid w:val="2AA701AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B89E36AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197855CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD56C4C4"/>
+    <w:nsid w:val="2CEF0370"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CF0B032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21062CB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00204CBC"/>
+    <w:nsid w:val="2FA57893"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="460C8772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22391D52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="426A686A"/>
+    <w:nsid w:val="30B84FEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CCCE942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233F7128"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="484E446A"/>
+    <w:nsid w:val="328F5144"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="322C4100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26170488"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16422FD2"/>
+    <w:nsid w:val="34C41278"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB323DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B732BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96D61E9A"/>
+    <w:nsid w:val="365B0417"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97261066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B5222CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9E4B778"/>
+    <w:nsid w:val="3A5C2881"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD62A014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E082F07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DBFCF7EE"/>
+    <w:nsid w:val="3C763C18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86FA8384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32080F46"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF5EE74C"/>
+    <w:nsid w:val="3D5F26EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE2874CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34AB5101"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E988C67E"/>
+    <w:nsid w:val="3DB75BBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F8C44A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="352E64CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49DA99E0"/>
+    <w:nsid w:val="42A276BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9741EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="386E0784"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="531E1E20"/>
+    <w:nsid w:val="447F03D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E1E8DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BAE4072"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F2E4BE8"/>
+    <w:nsid w:val="48C61F9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B6272DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA61001"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67AC8878"/>
+    <w:nsid w:val="4A963171"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C845DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FB12C6E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="875E9A9A"/>
+    <w:nsid w:val="4DAF04B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19B0B432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41384E90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E0A602C"/>
+    <w:nsid w:val="4E5C7523"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CA43006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="456330CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C51E9862"/>
+    <w:nsid w:val="50A23042"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8190E2FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476401A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E74B850"/>
+    <w:nsid w:val="54947DA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24D8E4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A42961"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACB4098E"/>
+    <w:nsid w:val="56C919A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E918C3B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A224924"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2D0616E"/>
+    <w:nsid w:val="5921073F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A52AB018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E280D61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90AC90F8"/>
+    <w:nsid w:val="597A6F46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3D8C5B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E4E4588"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70CC9B7C"/>
+    <w:nsid w:val="59D15F05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C70CBFD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA779AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="958A779A"/>
+    <w:nsid w:val="5C3E09F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04A46860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503E1366"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D44A9A82"/>
+    <w:nsid w:val="61234FB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6512D036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="682809F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05247E30"/>
+    <w:nsid w:val="66772CC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AA4846C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69484385"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98C0811E"/>
+    <w:nsid w:val="68BF24FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1CE9AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69EE1951"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02BC2034"/>
+    <w:nsid w:val="691A52FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB0A4BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F7B052E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA7A8B8C"/>
+    <w:nsid w:val="6BD7568D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="601EB46E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7158048C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E82C03C"/>
+    <w:nsid w:val="6F7A5AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46860426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726737B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B93E24A6"/>
+    <w:nsid w:val="71D26224"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2866406E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73141128"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AC440E0"/>
+    <w:nsid w:val="73961F6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DA803B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B05441E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A288C12A"/>
+    <w:nsid w:val="772E6403"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="005C05B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8038E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B684748E"/>
+    <w:nsid w:val="78B33D2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0FC35B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9F63FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDB0DA2A"/>
+    <w:nsid w:val="798069B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70F250A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="2">
-[...77 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="29">
-[...14 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="35">
-[...2 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3414,51 +3414,50 @@
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
-    <w:rsid w:val="00132FBD"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
@@ -3527,50 +3526,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C50789"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4641,61 +4641,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00132FBD"/>
+    <w:rsid w:val="00C50789"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00132FBD"/>
+    <w:rsid w:val="00C50789"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4981,51 +4981,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8CF507-E823-41B2-8661-7BD52C984EA1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADB729FD-EBBF-485F-854F-772567FD8225}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>