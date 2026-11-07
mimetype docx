--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="21579185" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2368FE11" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0062338D">
+            <w:r w:rsidRPr="00754DA4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张洁琼</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="37766D5D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+          <w:p w14:paraId="706EB16B" w14:textId="0DE7A174" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0062338D">
+            <w:r w:rsidRPr="00754DA4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="554E5EA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+          <w:p w14:paraId="6199424A" w14:textId="0A29995D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0062338D">
+            <w:r w:rsidRPr="00754DA4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 3210 8207</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3A920CA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+          <w:p w14:paraId="4F910ACA" w14:textId="78ED3D6E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0062338D">
+            <w:r w:rsidRPr="00754DA4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jasmine.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="13B49CC5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062338D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6D912AC5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00754DA4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12EEE917" wp14:editId="010F7AE7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7522A8E5" wp14:editId="2B830C81">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0FFC304C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0062338D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="405A8B17" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00754DA4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0062338D">
+            <w:r w:rsidRPr="00754DA4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>知识产权和不正当竞争诉讼、知识产权许可及交易、著作权和商标权维权、商标申请维护等事宜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F2FDBB" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="17311250" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,850 +438,850 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329F2A08" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="0114AD62" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5487D14B" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="482C05B6" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 知识产权和不正当竞争诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DF939B" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="02D8F314" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拉夫劳伦参与其在多个法院的一系列商标维权案件，获得胜诉判决并在其中一个案件中赢得首次驰名商标认定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E7E056" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="463CB9BA" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某一美国服饰公司参与其在上海市普陀区人民法院的关于商业外观侵权不正当竞争诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B865883" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="2E8403B3" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表索尼参与其在深圳的商标侵权诉讼并作为被告进行答辩，并代表该客户参与在北京知识产权法院的相关行政诉讼，成功使得原告撤诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0FB92D" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="5D38FF7E" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表依云参与其在上海和北京的多个不正当竞争和著作权维权系列案件，并成功获得胜诉判决或达成和解协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DF12B9" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="5132858D" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内知名视频平台参与其在上海市浦东新区人民法院的著作权侵权及不正当竞争诉讼，并作为被告答辩应诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E72FD91" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="29B028D0" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内知名视频平台参与其在广州知识产权法院的著作权侵权及不正当竞争诉讼并作为被告答辩应诉，成功使得法院作出有利于客户的管辖权异议一审裁定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05360C4E" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="502536DA" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某知名手机制造商作为原告参与其在上海市浦东新区人民法院的涉互联网不正当竞争诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E9E9E6" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="23281054" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某一英国娱乐公司作为原告参与其在上海市黄浦区人民法院的著作权侵权诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAAA4BE" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="0A9021A0" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某一立陶宛互联网公司参与其在天津市和平区人民法院的不正当竞争诉讼，并开展一系列商标行政程序，获得胜诉判决和有利商标异议裁定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115CBFF1" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="03FAB85E" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某一美国游戏客户作为原告就其在重庆第一中级人民法院的著作权侵权纠纷诉讼提供法律服务，并成功使法院在一审判认定侵权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3AE6E0" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="1E2B8C74" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某一美国知名药企参与其在广州的商标侵权诉讼并作为被告进行答辩，并成功使法院在一审判决中驳回原告诉讼请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750F0A14" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="44594E8E" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某酒店行业客户参与其在北京朝阳区法院的诉讼并作为被告进行答辩，并代表客户顺利达成和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381A0F70" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="5C227C80" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权和不正当竞争咨询（非诉类）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC39F26" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="66F6CF4E" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某知名移动支付平台就其特定的营销活动提供反不正当竞争方面的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4917EC" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="00021A16" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某一英国医药公司就其在中国的医药交易提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA4A763" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="15A88EC9" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为索尔维就其在中国的多项知识产权许可提供法律咨询及合同审阅意见，参与许可谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C387A9D" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="55443102" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某一美元投资机构就其投资实体与中国境内另一主体间的商标共存事宜提供法律意见并起草相应合同文书，参与商标共存谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77406745" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="57BB7527" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某一德国工业企业就其在多个国家和地区的商标转让提供法律咨询服务并起草转让与许可文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2753F80A" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="52114A0E" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某一英国酒业企业就其在中国境内所设立的公司的技术出口备案提供法律咨询服务，参与和上海市浦东新区商委的会议及沟通。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682979EB" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="7FE6FC2A" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某一新加坡餐饮服务企业提供其在中国特许经营备案的法律咨询服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC815A2" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="2F88F786" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商标申请及维护</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3150CC9F" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="5089F3AD" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某美国家居产品公司、某土耳其食品公司、某新加坡餐饮公司、某瑞士化妆品公司提供商标申请、异议、无效等行政案件的法律服务，并就其商标行政维权案件、相关调查和打击假货的行动提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF7A026" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="548287D4" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博朗参与其商标行政诉讼并获得胜诉判决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB7D35B" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="7FED9305" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外观设计专利</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9BFFDA" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="2A92A7DD" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某一世界知名的奢侈品牌公司、某意大利家具公司，某新加坡家具公司和法国公司参与其外观设计维权或无效案件，以及相应的行政程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3698F725" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="44B1DF5C" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>域名争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2616E9A4" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="158808F8" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某一美国背包制造商参与其在世界知识产权组织仲裁和调节中心的域名争议案件，并成功将被诉域名转让至客户名下。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204E379F" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="0C0F13A2" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某一德国涂料公司就其在亚洲域名争议解决中心的域名争议案件提供法律服务，并成功将被诉域名转让至客户名下。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105649B2" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="0B0C09BF" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F24F646" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="6D1192B9" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，知识产权学院，硕士研究生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186C94DE" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="2C398362" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，知识产权学院，学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF3A6AB" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="55191220" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E87774" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="78C570A3" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452330EB" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="1A885C7D" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA03B6F" w14:textId="77777777" w:rsidR="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="00A17171" w14:textId="77777777" w:rsidR="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3D14E578" w:rsidR="00A46A04" w:rsidRPr="0062338D" w:rsidRDefault="0062338D" w:rsidP="0062338D">
+    <w:p w14:paraId="4F0A196B" w14:textId="4C899C92" w:rsidR="00A46A04" w:rsidRPr="00754DA4" w:rsidRDefault="00754DA4" w:rsidP="00754DA4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062338D">
+      <w:r w:rsidRPr="00754DA4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0062338D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00754DA4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1487,281 +1487,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06064AD2"/>
+    <w:nsid w:val="01D615F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="819CB716"/>
+    <w:tmpl w:val="753286B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16393340"/>
+    <w:nsid w:val="025C397F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41CC7C14"/>
+    <w:tmpl w:val="650E25D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17914B0F"/>
+    <w:nsid w:val="12266E0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A37C6970"/>
+    <w:tmpl w:val="AC8E6350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E114F6"/>
+    <w:nsid w:val="12296E0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0CEBEC4"/>
+    <w:tmpl w:val="DA9AC648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3C7BD9"/>
+    <w:nsid w:val="18830F98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52947C1C"/>
+    <w:tmpl w:val="44F60CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3D6EFA"/>
+    <w:nsid w:val="1A794E4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AD85112"/>
+    <w:tmpl w:val="2542A0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5739D1"/>
+    <w:nsid w:val="1DF03E19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CAED740"/>
+    <w:tmpl w:val="15560A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F925F2E"/>
+    <w:nsid w:val="259039DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B82FCBE"/>
+    <w:tmpl w:val="AC8E6350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="242904CC"/>
+    <w:nsid w:val="27576242"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D968F4DE"/>
+    <w:tmpl w:val="38B25670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D91E56"/>
+    <w:nsid w:val="2B4E1074"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7464B264"/>
+    <w:tmpl w:val="945AE3D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD36D4E"/>
+    <w:nsid w:val="2B75741A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81229ABC"/>
+    <w:tmpl w:val="3CB4110E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C126461"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABE297A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CE512FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22D0043C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1830,93 +1872,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30445B85"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359716D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB668C9A"/>
+    <w:tmpl w:val="0F68710A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305618D6"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39507311"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01CC3406"/>
+    <w:tmpl w:val="8D7653AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1988,502 +2030,460 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DDA15BE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F364ADA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92FEA32E"/>
+    <w:tmpl w:val="12F479CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0A3F01"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41800B78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E55481CA"/>
+    <w:tmpl w:val="FACE3354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442C7EB3"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47DD36ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67D497EC"/>
+    <w:tmpl w:val="BF1C183C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444D0567"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC94CD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22EC1FB6"/>
+    <w:tmpl w:val="7D047DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4472199B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB258F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB7ABDD4"/>
+    <w:tmpl w:val="0682056A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E104C6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50481C41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B5C181C"/>
+    <w:tmpl w:val="84A05A70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CE6AD6"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51043B27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF405912"/>
+    <w:tmpl w:val="0978BFF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51474C95"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A25630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A07A1074"/>
+    <w:tmpl w:val="7E9EE7EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="528D21F8"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CF15FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4CAE3FC"/>
+    <w:tmpl w:val="DBCCABC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B7975CE"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58143517"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3846F4C"/>
+    <w:tmpl w:val="25AEDA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633A73C5"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDD725F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBBEB458"/>
+    <w:tmpl w:val="72B4D734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65C505F4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="633E0996"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0786E9EA"/>
+    <w:tmpl w:val="99421080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66633B10"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74AE791E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D48C82A8"/>
+    <w:tmpl w:val="A3209160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696B7F49"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ABE22BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B10CCFE0"/>
+    <w:tmpl w:val="66321B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F0E3C6F"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AFB39A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB668C9A"/>
+    <w:tmpl w:val="F64ED66C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
-[...29 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
-[...2 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2538,60 +2538,60 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="0062338D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
+    <w:rsid w:val="00754DA4"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -3717,61 +3717,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062338D"/>
+    <w:rsid w:val="00754DA4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062338D"/>
+    <w:rsid w:val="00754DA4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4057,51 +4057,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{058D6CAD-D16B-42F7-988A-3FED8D388EB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C3E1708-07AD-4E22-8731-3536BF44FFBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>219</Words>
   <Characters>1251</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1468</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>