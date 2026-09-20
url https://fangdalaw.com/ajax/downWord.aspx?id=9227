--- v0 (2026-07-08)
+++ v1 (2026-09-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6DB8FB36" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1FE28ED0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0035214D">
+            <w:r w:rsidRPr="00A62F87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李槊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6C8A44B8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+          <w:p w14:paraId="706EB16B" w14:textId="518D85F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0035214D">
+            <w:r w:rsidRPr="00A62F87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0F7B3BA9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+          <w:p w14:paraId="6199424A" w14:textId="3D597514" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0035214D">
+            <w:r w:rsidRPr="00A62F87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 4251</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="05AC7CC4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+          <w:p w14:paraId="4F910ACA" w14:textId="2BED4F04" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0035214D">
+            <w:r w:rsidRPr="00A62F87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>shirley.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="78DB939B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0035214D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4057B81E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A62F87" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ABAA8B5" wp14:editId="61C39DAB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="003F3922" wp14:editId="631B8DDF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="453B31C9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0035214D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="49FD229F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A62F87" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0035214D">
+            <w:r w:rsidRPr="00A62F87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李槊律师主要执业领域包括公司并购、资本市场、私募股权投资和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008C72EE" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="349DDC8F" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,697 +438,697 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C641B22" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="1658563F" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D0399E" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="67AF68C0" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内外资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36829D05" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="347228B7" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为诺诚健华的发行人中国法律顾问，为其在科创板上市（实现港股及</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股两地上市）提供法律服务，并为其提供常年法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C62FF1D" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="0E5CF535" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为百济神州的发行人中国法律顾问，为其在科创板上市（美股、港股及</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股多地上市）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69166F5E" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="662538CE" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为阿里巴巴集团的发行人中国法律顾问，为其发行可交换债券、可转换债券提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C245338" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="089F2D7D" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国法律顾问，为多家制造科技、智能驾驶、医药健康、物流科技企业境外上市提供法律服务（进行中）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B6272F" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="187374F1" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的中国法律顾问，为万达商业管理公司申请</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股主板上市、岷江水电重大资产重组等项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E0E052" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="2ADD8B28" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中和农信等多家中国企业进行上市前红筹重组和融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF96AE7" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="00FF9FAC" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司并购、投融资及其他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713F82F7" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="1DA4CE03" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卖方为上海机场集团收购日上免税店相关股权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EE9528" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="51817713" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卖方为其向华润医疗整体出售淮安市淮阴医院控制权项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C458FC9" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="0E113B4C" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卖方黄记煌为百胜中国收购黄记煌项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F85F40" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="45CB0D5E" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司方律师，为具身智能企业星海图多轮股权融资、股权激励方案设计提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022306DD" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="5D47F147" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司方律师，为士模科技、秩益科技、迈格松等多家科技创新企业的多轮股权融资、股权激励方案设计提供法律服务，并为相关企业提供常年法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8C369A" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="7538CA51" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团进行系列股权投资和收购交易，投资对象包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nreal、致敬未知等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70670FC3" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="3B907EC3" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本、博裕资本、华人资本、春华资本、顺为资本进行系列股权投资和收购交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9E4653" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="12D77F53" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康人寿、泰康集团等进行系列股权投资和收购交易，投资对象包括第三方支付公司、医生集团公司、医学检测企业等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DA1666" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="1AAA5D87" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本、中石油昆仑资本、中移和创等投资人进行系列股权投资交易，投资对象包括山东未来机器人、数盾科技、知道创宇等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D98832E" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="2BFC1DB0" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安波福（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aptiv）对境内智能驾驶企业上海智驾进行投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FC4251" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="4E20418A" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美敦力集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Medtronic）对医疗手术机器人企业投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090A1C6A" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="3429AC7C" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京科创基金、中移基金等对君联资本、启明资本、红杉资本、中信建投资本、本草资本、雅惠资本、元航资本、腾飞资本、晨山资本等担任管理人的多家新设基金及后续各期人民币基金进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3610D8DE" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="7AD2B49D" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为人工智能领域的新型研发机构智源研究院提供项目孵化相关的常年法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F05D996" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="24E4DB88" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国国新等多家国企提供常年法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF70E0A" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="643A4FDC" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58924417" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="0C00E445" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369685E1" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="501ED5CD" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A29B83F" w14:textId="77777777" w:rsidR="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="5B873F23" w14:textId="77777777" w:rsidR="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0D8E329D" w:rsidR="00A46A04" w:rsidRPr="0035214D" w:rsidRDefault="0035214D" w:rsidP="0035214D">
+    <w:p w14:paraId="4F0A196B" w14:textId="6E8E0032" w:rsidR="00A46A04" w:rsidRPr="00A62F87" w:rsidRDefault="00A62F87" w:rsidP="00A62F87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035214D">
+      <w:r w:rsidRPr="00A62F87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0035214D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A62F87" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1334,242 +1334,242 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB7183A"/>
+    <w:nsid w:val="02EF28EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B62034"/>
+    <w:tmpl w:val="5B08BF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10CB6B29"/>
+    <w:nsid w:val="0C5139CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83E6A826"/>
+    <w:tmpl w:val="15BACD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FE7830"/>
+    <w:nsid w:val="100A0C27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9404F70C"/>
+    <w:tmpl w:val="8BFCB892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF956BC"/>
+    <w:nsid w:val="107810BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE3EBFAE"/>
+    <w:tmpl w:val="B152400C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0615D4"/>
+    <w:nsid w:val="135552E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E48C68C8"/>
+    <w:tmpl w:val="809455D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA436F0"/>
+    <w:nsid w:val="14B94038"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22464E22"/>
+    <w:tmpl w:val="F59060B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC87005"/>
+    <w:nsid w:val="1EA96216"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46F6D08E"/>
+    <w:tmpl w:val="BA7CAE72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21073B34"/>
+    <w:nsid w:val="22F84525"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42C04FF4"/>
+    <w:tmpl w:val="9F9A634E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266530D5"/>
+    <w:nsid w:val="285C15E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7D8932C"/>
+    <w:tmpl w:val="A0823178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E2E4D97"/>
+    <w:nsid w:val="2A3C71B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93AE18BC"/>
+    <w:tmpl w:val="AFFA8F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1657,536 +1657,536 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="351B1482"/>
+    <w:nsid w:val="35FF2628"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1083120"/>
+    <w:tmpl w:val="B152400C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DF72F7"/>
+    <w:nsid w:val="3A4103AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76BCB028"/>
+    <w:tmpl w:val="DF1246D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37660792"/>
+    <w:nsid w:val="3A910F10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16900918"/>
+    <w:tmpl w:val="336C2D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379502C9"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="464E5181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46708E4C"/>
+    <w:tmpl w:val="22F6A220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA3189B"/>
+    <w:nsid w:val="4788616F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B9225CE"/>
+    <w:tmpl w:val="55FE7324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D260337"/>
+    <w:nsid w:val="4F151C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50B218BC"/>
+    <w:tmpl w:val="A80C41FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55962DCA"/>
+    <w:nsid w:val="544A5901"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89FAE446"/>
+    <w:tmpl w:val="56DA6702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59F144F7"/>
+    <w:nsid w:val="550436A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B4232AC"/>
+    <w:tmpl w:val="719CD3BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="681B1F54"/>
+    <w:nsid w:val="5B7B3A40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46708E4C"/>
+    <w:tmpl w:val="C80E5202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68985482"/>
+    <w:nsid w:val="5D2771C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="943C3C46"/>
+    <w:tmpl w:val="3F4E21A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="716B7598"/>
+    <w:nsid w:val="6027044E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AEA9A88"/>
+    <w:tmpl w:val="459278A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77B479FE"/>
+    <w:nsid w:val="64C46E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72AEED24"/>
+    <w:tmpl w:val="6C3EF466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D6C6DD7"/>
+    <w:nsid w:val="65856F2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EC2B97C"/>
+    <w:tmpl w:val="4434F0A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F02484D"/>
+    <w:nsid w:val="686D6543"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="633E9916"/>
+    <w:tmpl w:val="548CFBA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="23">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2218,51 +2218,50 @@
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
-    <w:rsid w:val="0035214D"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
@@ -2294,50 +2293,51 @@
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
+    <w:rsid w:val="00A62F87"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
@@ -3420,61 +3420,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0035214D"/>
+    <w:rsid w:val="00A62F87"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0035214D"/>
+    <w:rsid w:val="00A62F87"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3760,51 +3760,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EDAA9CC-907C-4D64-8995-E94ADAD9EABA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21A53271-6BBC-4AAE-A361-A79AED0AE6B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>159</Words>
   <Characters>912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1069</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>