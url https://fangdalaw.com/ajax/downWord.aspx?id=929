--- v0 (2026-07-06)
+++ v1 (2026-09-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="045CD292" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="313A469C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0058451B" w:rsidP="0058451B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>杨璞</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7806E0E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+          <w:p w14:paraId="706EB16B" w14:textId="23B38DD7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0058451B" w:rsidP="0058451B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3AEF3B7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+          <w:p w14:paraId="6199424A" w14:textId="3A55294D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0058451B" w:rsidP="0058451B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="06C9F32B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+          <w:p w14:paraId="4F910ACA" w14:textId="701E51A7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0058451B" w:rsidP="0058451B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>pu.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2BA6C1E3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E13D0B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="279493FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0058451B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3768E893" wp14:editId="66855A9F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09FE4B0C" wp14:editId="1610B7A5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,290 +240,290 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C39E29E" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRPr="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="007177F3">
+          <w:p w14:paraId="78441F96" w14:textId="77777777" w:rsidR="0058451B" w:rsidRPr="0058451B" w:rsidRDefault="0058451B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>杨璞律师是中国知识产权诉讼领域的杰出律师，专注于处理疑难复杂的知识产权和反垄断诉讼。杨璞律师与全球领先的通信、电子、机械、医药、信息技术及其它领域的跨国公司有紧密的合作关系，就全球知识产权的相关问题提供法律咨询和诉讼服务。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29ED4D96" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRPr="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="007177F3">
+          <w:p w14:paraId="1366B459" w14:textId="77777777" w:rsidR="0058451B" w:rsidRPr="0058451B" w:rsidRDefault="0058451B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20464B89" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRPr="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="007177F3">
+          <w:p w14:paraId="13D0FF86" w14:textId="77777777" w:rsidR="0058451B" w:rsidRPr="0058451B" w:rsidRDefault="0058451B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>杨律师近期荣誉包括：钱伯斯知识产权诉讼第一等级律师（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2026年度）、IAM Patent 1000专利诉讼第一等级律师（2026年度）、World Trademark Review商标诉讼第一等级律师（2026年度）、Managing IP专利之星（2026年度）、Benchmark Litigation诉讼之星（2026年度）等。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17E4C444" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRPr="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="007177F3">
+          <w:p w14:paraId="6EAADED9" w14:textId="77777777" w:rsidR="0058451B" w:rsidRPr="0058451B" w:rsidRDefault="0058451B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0396538B" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRPr="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="007177F3">
+          <w:p w14:paraId="4225E95B" w14:textId="77777777" w:rsidR="0058451B" w:rsidRPr="0058451B" w:rsidRDefault="0058451B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IAM评价杨律师为</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>中国最强有力的专利诉讼律师</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>之一。杨璞律师荣获Intellectual Asset Management评选的</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>中国年度最佳专利诉讼律师</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（中国区唯一获得者），同时被BENCHMARK评为</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2023亚太年度最佳知识产权律师</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> （亚太地区唯一获得者）。《世界商标评论》（WTR）赞誉杨律师：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>作为中国知识产权诉讼律师中的佼佼者，她(杨律师)深度参与了多个在中国备受瞩目的重大知识产权案件，其所带领的团队始终能够制定并执行成功的诉讼策略，取</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>得卓越的办案成果”。自</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2019年至2026年，杨律师是中国唯一同时荣获IAM Patent 1000专利领域与World Trademark Review商标领域最高评级的知识产权律师。在杨律师的带领下，方达律师事务所知识产权诉讼团队连续12年（2014-2026年）获得Chambers  Partners评定的</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>中国知识产权诉讼第一等级律师事务所</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E13D0B">
+            <w:r w:rsidRPr="0058451B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>荣誉。</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
-          <w:p w14:paraId="3C1ACACA" w14:textId="51FD75A0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="535A16B4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -582,51 +582,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0414B872" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3A65D3CD" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -667,1465 +667,1465 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9EE336" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="7B9B1015" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杨璞律师是中国最为杰出的专利诉讼律师之一。作为最高人民法院知识产权案例指导研究基地的特聘专家，杨璞律师在专利、著作权、商标和商业秘密等知识产权的各个领域及反垄断诉讼领域具有极为丰富的经验。杨璞律师代理了众多全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 500强高科技类企业和公司在中国最为重要的案件，如苹果诉高通、苹果诉爱立信、苹果诉小i，Meta诉Wireless wonder、英伟达诉周某、微软诉Newman、微软诉Able、英特尔诉VSLI、台积电诉8D Lab、台积电诉Princo、思科诉敦君、应用材料诉北京屹唐、礼来诉华生制药（Eli Lilly v. Watson）等具有行业影响力的案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06328293" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="05F852BC" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杨璞律师代理的许多案件对于推动中国知识产权和竞争法的发展具有里程碑意义。杨璞律师曾代理五十余起由最高人民法院审理的重大知识产权案件，其中包括至少五件“最高人民法院典型案例”。其中，杨璞律师代理了最高人民法院审理的“礼来诉华生制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eli Lilly v. Watson）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一案并获得胜诉决定，该案是2010-2020年间中唯一被最高人民法院认定为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>指导性案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的专利领域案件。近期杨律师代理台积电处理其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>多层基板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>发明专利、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>半导体封装</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>发明专利两案件均入选《2024年最高人民法院知识产权法庭裁判要旨》。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB7DEA1" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="288EBD56" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>凭借在知识产权领域的卓越表现，杨律师持续获评钱伯斯、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IAM Patent 1000、Managing IP和Benchmark Litigation等国际权威法律评级机构的推荐榜单。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D80CB24" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="3C75FF44" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杨律师近期荣誉包括：钱伯斯知识产权诉讼第一等级律师（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2026年度）、IAM Patent 1000专利诉讼第一等级律师（2026年度）、World Trademark Review商标诉讼第一等级律师（2026年度）、Managing IP专利之星（2026年度）、Benchmark Litigation诉讼之星（2026年度）等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A2C049" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="07062B2C" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>特别是在专利领域，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IAM评价杨律师为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国最强有力的专利诉讼律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>之一。杨璞律师荣获Intellectual Asset Management评选的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国年度最佳专利诉讼律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（中国区唯一获得者），同时被BENCHMARK评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2023亚太年度最佳知识产权律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> （亚太地区唯一获得者）。《世界商标评论》（WTR）赞誉杨律师：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国知识产权诉讼律师中的佼佼者，她(杨律师)深度参与了多个在中国备受瞩目的重大知识产权案件，其所带领的团队始终能够制定并执行成功的诉讼策略，取得卓越的办案成果</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC62AFF" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="096874A1" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年至2026年，杨律师是中国唯一同时荣获IAM Patent 1000专利领域与World Trademark Review商标领域最高评级的知识产权律师。 在杨律师的带领下，方达律师事务所知识产权诉讼团队连续12年（2014-2026年）获得Chambers &amp; Partners评定的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国知识产权诉讼第一等级律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣誉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5963AC70" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="4BDC1552" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69703DCF" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="3BCFB99B" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>专利及商业秘密案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023B065D" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="7DB25DF1" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表台积电（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSMC）处理其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>多层基板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>发明专利相关专利侵权及无效案件，在该系列案件中，其中的确认不侵权案件入选</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年最高人民法院知识产权法庭裁判要旨（第149号案）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206A03A5" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="3219705E" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表台积电（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSMC）处理其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>半导体封装</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>发明专利相关专利侵权及商业秘密系列纠纷案件，该案后入选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年最高人民法院知识产权法庭裁判要旨（第151号案）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。在该案中，她为当事人制定全方位、多层次的诉讼方案，并最终赢得了有利结果，切实而有效地守护了当事人的核心技术与商业利益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D255003" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="5419A027" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表微软公司的某关联主体应对一家美国非专利实施主体（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NPE）在上海知识产权法院提起的专利侵权纠纷，近日取得认定不侵犯专利权及现有技术抗辩成立的一审胜诉判决，这是专利侵权领域迄今为止少见的基于二手设备使用公开主张现有技术抗辩得到法院支持的突破性案例。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D44B4" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="16F9C7E2" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表苹果公司在中国大陆、香港及台湾处理了大量与无线通信技术、移动设备构造及其制造技术相关的专利侵权以及专利无效诉讼。近十年来代表苹果公司处理超过一百件与苹果应用商店相关的著作权侵权纠纷、商标侵权纠纷与不正当竞争纠纷案件。案件涉及的法院包括最高人民法院，北京市高级人民法院，上海市高级人民法院，北京和上海的知识产权法院，台湾地区知识产权法院等。其中多个案件被评选为“国家知识产权局年度十大知识产权案件”、“北京市高级人民法院年度十大知识产权案件”等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7E6F4F" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="5ABFB0CE" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IBM在最高人民法院处理了五十余起专利权属及商业秘密侵权案件，制定了一系列具有重大影响力的诉讼策略，并为客户争取到有利结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8ADC94" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="12EEA254" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表苹果公司在苹果诉高通案中挑战高通标准必要专利的许可模式。该案涉及超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30个以上不同类型的案件，包括反垄断诉讼、FRAND费率之诉、确认不侵权诉讼、及专利诉讼等多种案由，并在最高人民法院、多个高级人民法院、多个知识产权法院等数十个法院进行审理。双方的索赔数额超过 16亿元人民币。本案中，苹果挑战了高通商业模式的合法性，捍卫了自身权利，并保护了下游市场免受高通若干被诉滥用市场支配地位行为的影响。本案是继2014年国家发展和改革委员会处罚高通滥用市场支配地位后对高通许可模式的又一次挑战。本案可谓</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>是世纪之诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0BA8DC" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="49C69B98" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表苹果公司在苹果诉西电捷通案中处理苹果公司与西电捷通公司的标准必要专利许可纠纷。该案涉及反垄断诉讼、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND费率之诉、专利侵权诉讼等多个案件，并由最高人民法院、北京及陕西高级人民法院、北京知识产权法院等多个法院进行审理。该案涉及WAPI通信标准及多主体方法专利侵权认定的复杂问题，是在西电捷通诉索尼案后为社会广泛关注的重要案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536FD8A1" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="7FB46702" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表华生制药在由最高人民法院审理的礼来公司诉华生制药专利侵权案件中推翻了一审判决。本案被选为最高人民法院的第一个知识产权典型案例，也是过去十年中唯一被最高法院认定为“指导性案例”的发明专利案件。本案庭审在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年4月26日国际知识产权日当天进行全国直播。最高人民法院作出的二审判决认定华生制药并未实施涉案专利，推翻了一审法院颁布的禁令和1.51亿元人民币的赔偿。本案被选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>最高人民法院的年度十大案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3DE562" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="6145EBC6" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表辉瑞（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pfizer）处理其专利行政无效纠纷，并成功在最高人民法院二审阶段翻案，撤销北京知识产权局作出的一审判决及国知局复审裁定，为客户取得有利结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CEE143" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="6F22D91D" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表魅族应对高通提起的反垄断及标准必要专利许可费之诉，该案是中国第一起反垄断确认不侵权之诉。高通公司在案件中进一步主张</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6500万美元，并请求法院判定符合</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公平、合理、无歧视</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>原则的标准必要专利费，通过设计并实施新颖的诉讼策略，在该案中为客户取得了有利的结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D1CD83" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="1A9EB24B" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表英特尔应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VLSI Technology在中国提起的多项专利侵权诉讼，这是英特尔首次在中国面对非实施主体（Non-practicing Entity）的大规模专利诉讼。VLSI同时以在美国多个程序中起诉英特尔专利侵权为手段，试图获得不正当的高额许可费。作为反制手段，英特尔与苹果在美国对VLSI提起了反垄断之诉。这是大型科技公司对于非实施主体进行反制的新颖性诉讼手段。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38559506" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="187EEED1" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表苹果公司处理由佰利公司提起的外观设计专利侵权案件及相关的确认不侵权和专利无效程序。由于本案的侵权程序是在行政机关而非司法机关提起，从而引发了对中国知识产权双轨制保护体系的讨论。在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年，北京知识产权法院组成五人合议庭并一审认定iPhone手机不侵犯涉案专利权，随后北京市高级人民法院维持了一审判决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB58BF7" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="7BC385ED" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表帕沃英蒂格盛有限公司应对由仙童半导体提起的一审在苏州市中级人民法院、二审在江苏省高级人民法院审理的涉及电源控制装置的四项专利侵权系列诉讼。仙童半导体的侵权主张及总计</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿元人民币的赔偿请求均被法院驳回。本案四项专利涉及电源控制底层技术，其庭审是中国迄今最漫长且极其复杂的案件之一。本案入选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国律师协会年度十大知识产权案件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615D09AC" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="6A29857F" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表苹果公司处理小</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i机器人诉苹果一案中与上海智臻的专利行政无效案件，包括在北京市高级人民法院的二审程序及上海智臻向最高人民法院提起的再审程序。上海智臻诉称苹果的Siri功能侵害了其具有多个服务器的聊天机器人专利。上海智臻的涉案专利被北京市高级人民法院宣告无效。本案被入选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市高级人民法院年度十大案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8DF39A" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="49E6AF70" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表美国楼氏电子公司应对与其主要竞争对手之间的全球性的专利纠纷。该纠纷涉及在不同区域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8个专利侵权诉讼程序以及超过10个专利无效请求程序，争议标的2.5亿元人民币。通过设计并实施新颖的诉讼策略，在该极端复杂的专利案件中为客户争取到有利的结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2DE0C2" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="2F7146AC" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表微软公司应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Neodron在中国提起的多项专利侵权诉讼，这是微软公司近年来首次在中国面对大规模的由非实施主体（Non-practicing Entity）提起的专利诉讼。Neodron同时在美国和德国的多个法院及行政机构提起了并行的专利侵权诉讼，以此作为获取高额许可费的强迫手段。新颖的诉讼手段和全球的统一策略协调在本案中得以实施，以为客户谋求最大化的利益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AC3B5B" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="37F0DFDE" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表安斯泰来公司在国内六个重要的知识产权法院及高级人民法院，针对国内数十个仿制药厂提起药品专利侵权之诉，并寻求总计超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.8亿元人民币的赔偿。涉案专利保护的恩杂鲁胺为全球排名前10的抗肿瘤药物，2018年全球销量超过25亿美金。本案值得注意的诉讼手段包括：创造性地在国家食品药品监督管理总局提起异议，暂停了被诉侵权人的相关药品注册申请，并成功地利用临时措施搜集了相关证据。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2CB37C" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="24F2017F" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表上海当当电子科技有限公司在最高人民法院成功地获得了针对一起商业秘密侵权案件的再审，成功地说服了最高人民法院出具再审决定并撤销了上海市高级人民法院认定构成侵权的二审判决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3070E1DF" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="7AED54CF" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商标、著作权及不正当竞争案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE6389D" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="5E62AC8F" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表拉尔夫劳伦公司处理在中国与数个超大规模的商标抢注人及其许可人的商标纠纷。该系列案件涉及超过一百件法律程序，包括商标侵权纠纷、不正当竞争纠纷及商标行政纠纷，由包括北京市高级人民法院、北京市知识产权法院、上海市知识产权法院、苏州知识产权法庭等多个法院进行审理。通过设计新颖有效的诉讼策略，及时保全及固定了案件的关键证据，为案件的审理及胜诉提供了突破，并为客户取得多个驰名商标认定、最高院再审裁定等有利结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770A2F2C" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="04DFA103" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSMC处理在中国与数个商标行政无效及行政诉讼纠纷，并为客户取得有利驰名商标认定结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420F57EB" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="2CDA1508" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为首席律师代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Balance在New Balance诉周乐伦案中处理商标侵权诉讼的二审程序，成功将一审法院判定支付给商标权利人的9800万人民币赔偿 降低至500万人民币。此案引发了商标案件赔偿问题的广泛谈论，并且显示了法院在赔偿问题上精细化审理的重要性。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F0EBB6" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="75BCDA45" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>测试业绩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEB7365" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="23BE4D31" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>测试业绩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B8D130" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="49DCFB13" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3268E5E2" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="1AE3CA5D" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>燕山大学，工学学士，化学工程与工艺专业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1603BDE3" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="0FAEACE9" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士，知识产权专业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102947EC" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="5764AD92" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F49D74B" w14:textId="77777777" w:rsidR="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="02AF3A78" w14:textId="77777777" w:rsidR="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3ED532E9" w:rsidR="00A46A04" w:rsidRPr="00E13D0B" w:rsidRDefault="00E13D0B" w:rsidP="00E13D0B">
+    <w:p w14:paraId="4F0A196B" w14:textId="1762AF04" w:rsidR="00A46A04" w:rsidRPr="0058451B" w:rsidRDefault="0058451B" w:rsidP="0058451B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13D0B">
+      <w:r w:rsidRPr="0058451B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国专利代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E13D0B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0058451B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2331,218 +2331,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C14384"/>
+    <w:nsid w:val="02EC5675"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D46A9EF4"/>
+    <w:tmpl w:val="1B2CADC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04097133"/>
+    <w:nsid w:val="03563569"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF089C08"/>
+    <w:tmpl w:val="D17E620E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F2A617D"/>
+    <w:nsid w:val="0793403F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25E4DD74"/>
+    <w:tmpl w:val="5A98EA76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E15A31"/>
+    <w:nsid w:val="09C57D78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="281C3546"/>
+    <w:tmpl w:val="586EDFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D15F0C"/>
+    <w:nsid w:val="0F0B4E8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2C02F8E"/>
+    <w:tmpl w:val="A38EF87C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2066124E"/>
+    <w:nsid w:val="11800BE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22E863A2"/>
+    <w:tmpl w:val="D56AE2EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232734FA"/>
+    <w:nsid w:val="15CF5B09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06F8A5C4"/>
+    <w:tmpl w:val="933268EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297C26D2"/>
+    <w:nsid w:val="263F002F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D186068"/>
+    <w:tmpl w:val="C9CC1E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A356194"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E61A09E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D2F1880"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E7894E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D7D4B06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D504B7FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2611,72 +2674,72 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7A2BD7"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A67A77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63CCFC7E"/>
+    <w:tmpl w:val="88326114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2748,490 +2811,427 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C085023"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5023E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8601D2C"/>
-[...62 lines deleted...]
-    <w:tmpl w:val="937A537A"/>
+    <w:tmpl w:val="1B26F244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46085C8F"/>
+    <w:nsid w:val="441A48F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3187DF2"/>
+    <w:tmpl w:val="A2FC0B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48871B95"/>
+    <w:nsid w:val="4F2F14DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C50CDE4"/>
+    <w:tmpl w:val="A1BC289A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B287575"/>
+    <w:nsid w:val="542A164B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="281C3546"/>
+    <w:tmpl w:val="E8163068"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA365E9"/>
+    <w:nsid w:val="54614FE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99B891D8"/>
+    <w:tmpl w:val="7FC06218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C85D38"/>
+    <w:nsid w:val="54807FA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53184A80"/>
+    <w:tmpl w:val="48DC99BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1B74C8"/>
+    <w:nsid w:val="58672C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F8E0A2E"/>
+    <w:tmpl w:val="9D9CDADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C543B61"/>
+    <w:nsid w:val="6965157F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C289684"/>
+    <w:tmpl w:val="9B9400FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DCC19C9"/>
+    <w:nsid w:val="69C61B5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07BC14C8"/>
+    <w:tmpl w:val="1280123A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A5319F"/>
+    <w:nsid w:val="6FFF5399"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01B4D2D4"/>
+    <w:tmpl w:val="FC2A9F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B1F641B"/>
+    <w:nsid w:val="770308F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF1CD3CC"/>
+    <w:tmpl w:val="1E785CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FB65667"/>
+    <w:nsid w:val="774A1B8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F22A2C2"/>
+    <w:tmpl w:val="0BAE74EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A00C56"/>
+    <w:nsid w:val="7D0B5685"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9476D582"/>
+    <w:tmpl w:val="DCEE3E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F693FEA"/>
+    <w:nsid w:val="7F7B791C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E93A08BA"/>
+    <w:tmpl w:val="7FC06218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-[...32 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="18"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3280,50 +3280,51 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="0058451B"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -3363,51 +3364,50 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00E13D0B"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4465,61 +4465,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E13D0B"/>
+    <w:rsid w:val="0058451B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E13D0B"/>
+    <w:rsid w:val="0058451B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4805,51 +4805,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3F4F30A-7B91-4CA5-84E5-C15C6AB06ECC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EBBA441-05F9-443F-94DC-8CD84730F575}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>794</Words>
   <Characters>4527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>