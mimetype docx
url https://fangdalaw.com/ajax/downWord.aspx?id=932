--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="50B48804" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0BF6D029" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E4226" w:rsidP="008E4226">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006F5C99">
+            <w:r w:rsidRPr="008E4226">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>傅钟琦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="38D2F0CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+          <w:p w14:paraId="706EB16B" w14:textId="169C5FAE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E4226" w:rsidP="008E4226">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006F5C99">
+            <w:r w:rsidRPr="008E4226">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0F6C98CE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+          <w:p w14:paraId="6199424A" w14:textId="080F6530" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E4226" w:rsidP="008E4226">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006F5C99">
+            <w:r w:rsidRPr="008E4226">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="542ED061" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+          <w:p w14:paraId="4F910ACA" w14:textId="51A9A725" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E4226" w:rsidP="008E4226">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006F5C99">
+            <w:r w:rsidRPr="008E4226">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="143B0F97" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006F5C99" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6A0A07E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E4226" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38D1CEE6" wp14:editId="049D5F27">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DDD377B" wp14:editId="20A08A27">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="22FD0643" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006F5C99" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="747E25EF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008E4226" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006F5C99">
+            <w:r w:rsidRPr="008E4226">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>傅钟琦律师专业擅长处理商事和金融争议解决、企业行政和刑事合规等法律事务，并在上述业务领域具有丰富的执业经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5C8276" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4E18C618" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1505 +438,1505 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A6F6AE" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="7206007C" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A0B979" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F5C99">
+    <w:p w14:paraId="30ED809C" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F11D684" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="3F74C8E8" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的奢侈品集团处理与其中国经销商的经销合同纠纷案件，包括山东省高级人民法院和最高人民法院的两审诉讼程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B0F4B" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="223C9934" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的财富管理公司处理因涉及其管理的基金底层资产（超人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元）的刑事诈骗案件导致的与基金投资人间的纠纷，并代表客户参加多起诉讼和仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBE69A7" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="20A5F4F1" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家前深交所上市公司的前实控人和董事长参加因该公司涉嫌欺诈发行和信息披露不实导致的证券陈述赔偿责任案件（代表人诉讼），标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F59376" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="5570A439" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理与其中国合资公司股东之间的股权回购纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F5B30F" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="0AD0D00D" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理一起反担保合同纠纷诉讼案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04837840" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="1B701BCC" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的供应链公司的原股东参加其与供应链公司收购方的业绩承诺协议纠纷仲裁案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4F27BD" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="0225E230" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有资产管理公司处理与其管理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS产品相关的证券虚假陈述案件，标的金额约人民币6亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5887EE9A" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="1696E316" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有银行下属投资公司处理其认购的境外债券产生的违约纠纷及与担保人之间的中国诉讼案件，标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3B29B5" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="19982291" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的证券公司处理其与多家上市公司股东之间的多起股票质押式回购诉讼，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EE7087" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="753BD3F1" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家澳大利亚银行参与新加坡国际仲裁中心裁决的承认与执行案件及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA670B4" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="28429128" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企处理其与某大型民营企业之间的贸易融资纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序以及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78201EDD" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="55C71A7E" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资私募基金投资机构就其与多名投资人之间的基金投资合同纠纷参加上海国际仲裁中心的仲裁程序及相关的法院诉讼程序，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666A45E0" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="7CC99287" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中外合资基金公司处理与其投资人之间的多起资产管理合同纠纷，并代表客户参加上海仲裁委员会的相关仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D45072" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="1AB5C1C8" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的信托公司及其关联公司参加其与信托委托人之间的信托合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554D28C5" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="6155AC82" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加因主板上市公司重大资产收购项目涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9A5B10" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="374E473B" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加多起其担任挂牌券商的“新三板”上市公司涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FECA80" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="6B14CBDA" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国医疗投资和管理集团就民营医院权益转让合同纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C96C911" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="78746D21" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的空调压缩机公司就其与其经销商间的产品质量纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7863212B" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="79B329FA" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的安保设备公司参加上海国际仲裁中心的货物买卖与产品质量纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA858A0" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="1CDF02BF" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲的水处理公司及其中国分支机构就一起产品质量纠纷在中国参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AA139C" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="4949F919" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲石油贸易公司参加上海国际仲裁中心进行的国际货物买卖纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B79E69" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="7FCD3EA9" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的香港房地产开发公司处理涉及大型商业房地产开发项目的基金和信托合同纠纷、政府土地征收等民事纠纷和行政程序，标的金额近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790B7944" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="3863E3ED" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名的会计师事务所处理涉及会计师审计侵权责任的诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D7C1F3" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="18C86F89" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家中国房地产公司就一起涉及中国及境外公司的股权转让纠纷参与在香港国际仲裁中心进行的仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BC3374" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="0E391D39" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国的纺织品企业处理与其中国合资企业伙伴之间的纠纷，包括协助其参加在新加坡国际仲裁中心仲裁程序和代表该企业在中国法院申请该裁决的承认与执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDDEE3B" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="5C7B2DFF" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲石油公司处理其与其中国合资企业伙伴之间的纠纷，包括协助其参与在瑞士境内进行的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3621D862" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="20FE18C7" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的美国熔炼、加热和焊接设备公司处理其在中国的虚假出资纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C9C57F" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F5C99">
+    <w:p w14:paraId="151E1CDE" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政和刑事合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1F84FD" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="03620D60" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的食品生产企业应对中国政府部门对其食品安全违规行为的政府行政调查和相关的刑事诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73357809" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="75A9CDC6" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的媒体技术公司应对走私刑事案件，该公司最终未被定罪</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E35850F" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="6FB17094" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的材料供应商应对中国政府部门对其产品质量和广告违规行为的政府行政调查程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DCF4C7" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="2A41705C" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的合资证券公司作为受害单位，参加其前员工涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DDF341" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="3DD937C9" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家合资房产开发和管理公司作为受害单位，参加其创始人和高管涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C013E6" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="5A246991" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位在华外国人处理中国司法机关对其发起的刑事案件，且在多个案件中取得了免于起诉、撤案等良好辩护效果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095EFC3B" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="5E801521" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有房地产企业参加关于土地征收的行政复议和行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4C1E94" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="31C18297" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名的医药公司应对中国政府的反商业贿赂的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD1CFB5" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="47BF7386" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的医疗器械公司应对中国政府针对其广告法违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6609B703" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="37F5F45D" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的玻璃生产企业应对中国政府针对进口报关违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319EA214" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="0C5AF962" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国纳斯达克上市公司就针对其业务造假的做空报告展开内部调查并向美国证监会提供调查报告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58909321" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="076CD273" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的水处理企业应对关于土壤污染的相关行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0F2966" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="1FE84D5A" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的矿业公司处理走私固体废物刑事案件，该公司最终被检察机关决定不予起诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D024009" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="016C9205" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲领先的船舶配件生产企业进行反腐败内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBFC2A2" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="4131D5C9" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电信设备公司进行其中国境内合资企业的反腐败和反舞弊内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1278A316" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="2D566F38" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国领先的热处理技术公司进行反舞弊和反腐败的内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A88B3A" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="2A84BD04" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的美国催化剂公司进行关于反腐败和反垄断的内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5C836C" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="6B44D450" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的光刻机公司进行全面合规审查并提供整体改进建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F292B7B" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="51D79131" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB9F8B1" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="61C79587" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海市交通大学，理学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F3B32D" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="67924DD7" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学（第二专业），</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C6983C" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="7F30AB2F" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25829C9E" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="5E9B8120" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>芝加哥肯特法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349DC9E8" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="614C14DF" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFF6269" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="22ED8764" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F889292" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="7E358251" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0064F8" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="6E5B4D2E" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C27EB4" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="1E7ED2D4" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>傅钟琦律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。在此之前，他自2007年起曾在数家主要的中国和国际律师事务所工作，在处理境内外争议解决事务，企业行政和刑事合规以及白领犯罪等方面均具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9615D4" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="443D00C5" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262CCB2A" w14:textId="77777777" w:rsidR="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="329561BD" w14:textId="77777777" w:rsidR="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="47A76F1A" w:rsidR="00A46A04" w:rsidRPr="006F5C99" w:rsidRDefault="006F5C99" w:rsidP="006F5C99">
+    <w:p w14:paraId="4F0A196B" w14:textId="71E5634D" w:rsidR="00A46A04" w:rsidRPr="008E4226" w:rsidRDefault="008E4226" w:rsidP="008E4226">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F5C99">
+      <w:r w:rsidRPr="008E4226">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">傅钟琦律师现在担任上海仲裁委的仲裁员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006F5C99" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008E4226" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2142,1320 +2142,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C5426B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC6A2688"/>
+    <w:nsid w:val="0080573D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54FEF9B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C0534B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E01C141E"/>
+    <w:nsid w:val="00E61BE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8684E360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09745323"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33362D32"/>
+    <w:nsid w:val="02390618"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9B4529E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E53430C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3C65300"/>
+    <w:nsid w:val="0299649D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1772C6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12F61161"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8842F356"/>
+    <w:nsid w:val="058452EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C6EA972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="176C442C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0FC6BC0"/>
+    <w:nsid w:val="05AE010D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9A64856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18301938"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32C6556A"/>
+    <w:nsid w:val="07F85AD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A61CF1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8C1EA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF0EB680"/>
+    <w:nsid w:val="08B83D01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D988B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ACB03AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FABA3510"/>
+    <w:nsid w:val="0C7645C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCECAC30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9C3DA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7862A82C"/>
+    <w:nsid w:val="0DC03B3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="055866C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210618D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72D49E02"/>
+    <w:nsid w:val="0E1D1B21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DC2DB78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210C0707"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D72C4FF8"/>
+    <w:nsid w:val="0E2C739E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC841E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23CF7AF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A1E1EE0"/>
+    <w:nsid w:val="0FEB5CD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7968F9F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23F808F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="112625A6"/>
+    <w:nsid w:val="13445BDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEB6D72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25851AD5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74FEB3E4"/>
+    <w:nsid w:val="14967DA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4BCC4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25F5600A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E983010"/>
+    <w:nsid w:val="1A294229"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E3269F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A914307"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EDD21D3E"/>
+    <w:nsid w:val="1AFB4D7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="103E7788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE26851"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48AE9D54"/>
+    <w:nsid w:val="1B571558"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC360E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F674B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8E8C7DA"/>
+    <w:nsid w:val="1CB90F51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E408DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34777D78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="850451DA"/>
+    <w:nsid w:val="1F5A77E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2C41042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D63BAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="035C3C98"/>
+    <w:nsid w:val="26FF45A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A52B5DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35D3161F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="715096F2"/>
+    <w:nsid w:val="297F2CE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08EC9852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38571E9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D860BB0"/>
+    <w:nsid w:val="2E4840B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28CC79E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39425B6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="086A4DF8"/>
+    <w:nsid w:val="31A70CCF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85F8ECE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39CF0891"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3FC8F50"/>
+    <w:nsid w:val="36FF1917"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3F21B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39E70A54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C88E782"/>
+    <w:nsid w:val="3AA62483"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="831AF4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF67B22"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82B28AC6"/>
+    <w:nsid w:val="3BEF7238"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00C604E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413D0139"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B38C29C"/>
+    <w:nsid w:val="41EE0A46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FA2834E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="417A2C1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C26EEA8"/>
+    <w:nsid w:val="44DF5266"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BC2681E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E83963"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF3E7E60"/>
+    <w:nsid w:val="4A1D7316"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A96AE818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48FF2CD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="370C1956"/>
+    <w:nsid w:val="4AC065DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="439C4BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AF73D7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E4C3044"/>
+    <w:nsid w:val="4B0305BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2943EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3E34D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FD685AC"/>
+    <w:nsid w:val="4C3D7D83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D30DFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7834A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A204DCD8"/>
+    <w:nsid w:val="4DC71954"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5B85BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F827870"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DA23B00"/>
+    <w:nsid w:val="4DDB0648"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AA05C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546F6E40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98B00D6E"/>
+    <w:nsid w:val="4E2C4233"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E34205B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59043A26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="508093DC"/>
+    <w:nsid w:val="4E9033DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17D0C8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B423EAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D907552"/>
+    <w:nsid w:val="50F22232"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00424132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B76006D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FABA3510"/>
+    <w:nsid w:val="51D3454A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00422B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC24615"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FDA380E"/>
+    <w:nsid w:val="51DC1CBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40EE4A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="628849F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1A238A2"/>
+    <w:nsid w:val="54C432CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B45A4EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A4A547C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C980CE22"/>
+    <w:nsid w:val="580A4D2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="878C7C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF141C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24505F5A"/>
+    <w:nsid w:val="58C8361A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E850FBB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D7E46EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A54CDBC4"/>
+    <w:nsid w:val="5B6212BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E980518A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF17DE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="662AB524"/>
+    <w:nsid w:val="5CA56C0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C205888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="713B25E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A3E9548"/>
+    <w:nsid w:val="5DB0046C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A31CF85C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71EF338A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1427308"/>
+    <w:nsid w:val="637965F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="103E7788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72FF696F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6218927C"/>
+    <w:nsid w:val="68681825"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C02E2E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74954510"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="502866F6"/>
+    <w:nsid w:val="746A5823"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="277C0CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76BD7D8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F727A4A"/>
+    <w:nsid w:val="77681E39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EA6CAEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C1349D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A4826AE"/>
+    <w:nsid w:val="7B732D1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0766560A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CEF28F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AA2901C"/>
+    <w:nsid w:val="7E611FB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60565BBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F2042B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8E2EF86"/>
+    <w:nsid w:val="7F9D040E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BFE2CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="16"/>
-  </w:num>
-[...145 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3519,70 +3519,70 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="006F5C99"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
+    <w:rsid w:val="008E4226"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
@@ -4690,61 +4690,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F5C99"/>
+    <w:rsid w:val="008E4226"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006F5C99"/>
+    <w:rsid w:val="008E4226"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5030,51 +5030,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2A50B6-082D-416E-B4FA-9EAD56AE9BFC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FFBF27-1871-4DA7-89F2-534DD2475D2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>388</Words>
   <Characters>2218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>