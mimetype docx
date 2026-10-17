--- v0 (2026-07-06)
+++ v1 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6CF0ADB7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6D76A9CF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00960579" w:rsidP="00960579">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AE4C65">
+            <w:r w:rsidRPr="00960579">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘刚</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6845272F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+          <w:p w14:paraId="706EB16B" w14:textId="7C5D6095" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00960579" w:rsidP="00960579">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AE4C65">
+            <w:r w:rsidRPr="00960579">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3FFD30E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+          <w:p w14:paraId="6199424A" w14:textId="254F3409" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00960579" w:rsidP="00960579">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AE4C65">
+            <w:r w:rsidRPr="00960579">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6F491CC6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+          <w:p w14:paraId="4F910ACA" w14:textId="6A8BF324" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00960579" w:rsidP="00960579">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AE4C65">
+            <w:r w:rsidRPr="00960579">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="760A7CF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AE4C65" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="09F52DD3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00960579" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B68F15E" wp14:editId="4E12648A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEB9F71" wp14:editId="2DF42DAF">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="62E1CD7E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AE4C65" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="15FB9CEC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00960579" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AE4C65">
+            <w:r w:rsidRPr="00960579">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘刚律师的主要执业领域为私募股权投资、风险投资、兼并收购、证券资本市场、及私募基金设立和合规管理。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7513AB" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2D81E4B0" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1236 +438,1236 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A78EF57" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="054EE794" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D585A86" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5F6729BA" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权和风险投资、兼并收购代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2CA55B" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="6CF6450B" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表几何伙伴为其引入经纬、百度、小米、博世等多轮投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ED7AD6" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5B7F8520" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宇树科技为其引入深创投、中网投等多轮投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02906FDC" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="60FDC93F" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本合资设立聚变新能提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E51BBE1" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="56A616CD" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表擎工互联为其引入凯辉资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA5D0A8" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="164FCB66" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ushopal为其完成架构重组及引入方源资本、凯辉等投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3FBD61" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="40BC74F5" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两氢一氧</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HHO)为其引入元璟资本、IDG、淡马锡等投资人的提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E7A2BF" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="7DAE1956" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎资本为其投资迅杰光远提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435604E3" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="721A181D" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本为其与腾讯对同程网的共同股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F94D9E" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="4C7BE68F" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程网为其与携程网的战略合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E50FE13" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="3C0C3A9C" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其对雪球网的股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65808FF6" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="340ECD35" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其全资收购企业情报系统服务运营商风报提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7364DD1B" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="1ABD7B01" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其投资全链路数字货运服务商路歌提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F727E7" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5FA32128" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴为其对易果的多轮股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCAFF06" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="0B3919A6" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化为其多个收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5478B" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5F2BB51A" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本为其投资盖雅工场提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F58F9A" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="2AFF54A6" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市集成电路产业基金为其投资和辉光电提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FFB5AD" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5DEECA09" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表千寻位置为其引入国风投、上海国际和工银的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DF3DF0" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5E01BCB8" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券资本市场代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12510601" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="52E85E9C" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50亿美元可转换优先票据提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8C1CDA" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="6962BB4E" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就极氪</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: ZK)在纽约证券交易所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C07CA7" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="751F4C4E" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就禾赛科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:HSAI)在纳斯达克的首次公开发行和上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31043B7F" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5B4980B7" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: BABA)在纽约证券交易所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E481C1" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="29C00D42" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(9988.HK)在香港联交所的二次上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBA1D70" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="4A644E1C" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴分别发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50亿美元及70亿美元规模的债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03ABC763" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="078A0193" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就宝尊电商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:BZUN)在纳斯达克的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F53C0A" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="43D43FE4" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就宝尊电商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(9991.HK)在香港联交所的二次上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E43D090" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="0C4F771E" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就声网</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agora(NASDAQ:API)在纳斯达克的首次公开发行和上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CAFEFF" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="2DFDC95C" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就爱点击</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:ICLK)增发美国存托股票提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341A9EF8" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="4C226A0F" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就天鸽互动</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1980.HK)在香港联交所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E59214B" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="67BDA7B6" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就金斯瑞生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1548.HK)在香港联交所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5192668B" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="3A9A8BD5" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金设立及合规管理代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293FD8B2" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="1638B66B" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿为其投资红杉人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E4A88C" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="313957BB" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿为其投资高榕人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55347AAD" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="37918A8F" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化为其人民币二期基金设立提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B40131" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="2E7B12E8" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险、长江养老保险为其投资鼎晖夹层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CAEA79" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="2EF0942B" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富为其投资高瓴基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31011846" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="29A0CFE5" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富为其发起设立契约型基金投资链家网提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFA8236" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="2130E140" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险为其投资红杉人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E04718" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="240AC5DE" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海创业投资有限公司为其多个基金投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDB46AF" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="2AFE5FA1" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海科创中心一期基金为其投资德同资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D08B027" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="0F02F8AA" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化人民币一期基金为其架构重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5705C3D6" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="73DAF2A0" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59837510" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="2BFDE3B7" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112B7E34" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="325D3917" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>安徽大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F8DE4D" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="44824EB5" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1499A498" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="7884DDD7" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157B8D68" w14:textId="77777777" w:rsidR="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="5372AA20" w14:textId="77777777" w:rsidR="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6E9BB7AA" w:rsidR="00A46A04" w:rsidRPr="00AE4C65" w:rsidRDefault="00AE4C65" w:rsidP="00AE4C65">
+    <w:p w14:paraId="4F0A196B" w14:textId="159FA317" w:rsidR="00A46A04" w:rsidRPr="00960579" w:rsidRDefault="00960579" w:rsidP="00960579">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刘刚律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4C65">
+      <w:r w:rsidRPr="00960579">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AE4C65" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00960579" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1873,260 +1873,533 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02C5689A"/>
+    <w:nsid w:val="08294CC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDFA9F0E"/>
+    <w:tmpl w:val="BB44901C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5A22F7"/>
+    <w:nsid w:val="0ADA7047"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="628E7BF6"/>
+    <w:tmpl w:val="A6242B5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE50D1E"/>
+    <w:nsid w:val="0C901433"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9A86614"/>
+    <w:tmpl w:val="90941A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101350D6"/>
+    <w:nsid w:val="0D5D626A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="915A94BE"/>
+    <w:tmpl w:val="27928C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11DC51EE"/>
+    <w:nsid w:val="0E103AEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDC206F2"/>
+    <w:tmpl w:val="C686A408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175D7F94"/>
+    <w:nsid w:val="0ED3587F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95BE2318"/>
+    <w:tmpl w:val="3A926A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFD69F9"/>
+    <w:nsid w:val="11826200"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0BE6B1A"/>
+    <w:tmpl w:val="8EEC8028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272E4562"/>
+    <w:nsid w:val="140B2BA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D05E62DC"/>
+    <w:tmpl w:val="A8B0104E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27BA3A29"/>
+    <w:nsid w:val="195C23E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD207436"/>
+    <w:tmpl w:val="8C9267D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28FB5E6A"/>
+    <w:nsid w:val="1ABC5F72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E89C5AE0"/>
+    <w:tmpl w:val="A1B06B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BC76425"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E24AC92C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DB30BF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E362F66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E6371E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD987C12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F8D258F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04A21C9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="216317A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F6A65E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="226B0E73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B424806C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24A928B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD3089D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24CD14A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51B62258"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="277568A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="586481F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B285C49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7576CE5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B8C5331"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0740844E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C36508D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9EA9336"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CDB7992"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7609722"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2195,1017 +2468,744 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F5049FA"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304C0BE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38DCD6DE"/>
+    <w:tmpl w:val="81CE1EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F534D58"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C05F14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="629C8152"/>
+    <w:tmpl w:val="E1C28D40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32E11546"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DAD6262"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB00CB48"/>
+    <w:tmpl w:val="315272DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34695993"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB93278"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FDAF474"/>
+    <w:tmpl w:val="87EE3B28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="369F2A6C"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DF7D95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5BA5D52"/>
+    <w:tmpl w:val="8D9638C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3D0770D3"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41F808BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A8C24D0"/>
+    <w:tmpl w:val="288E2D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9A2D90"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471E1304"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="843C9618"/>
+    <w:tmpl w:val="50809196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40E968F3"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A182CBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6492C84A"/>
+    <w:tmpl w:val="A7DAE886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AB2153"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AF25CC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA163954"/>
+    <w:tmpl w:val="C54EDCB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47961544"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AFC6DD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71C287F6"/>
+    <w:tmpl w:val="1B9EED7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48373CA2"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DD81E73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6966D4BA"/>
+    <w:tmpl w:val="921A78D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49BB541B"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D666662"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B66E46FE"/>
+    <w:tmpl w:val="50809196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F876A8"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67EF1BB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B1C9170"/>
+    <w:tmpl w:val="8CCCDBF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E281508"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6806096B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="313E8142"/>
+    <w:tmpl w:val="FF24D01A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FE49DC"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6842791F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96385DA2"/>
+    <w:tmpl w:val="4D7E62EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587133CC"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708F5FFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91E23754"/>
+    <w:tmpl w:val="F05453E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B7E3E0B"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="709D0476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57D4D778"/>
+    <w:tmpl w:val="31D04E56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DE2048D"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D161BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2987B30"/>
+    <w:tmpl w:val="AFF003FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF53245"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="791D1D09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C7A70E0"/>
+    <w:tmpl w:val="DFE62C3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60FE396D"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79E940AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DC83470"/>
+    <w:tmpl w:val="83E4233C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C451F2"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CE83032"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="708AFA12"/>
+    <w:tmpl w:val="60ECB062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...271 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="12">
-[...71 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="37">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3301,64 +3301,64 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
+    <w:rsid w:val="00960579"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AE4C65"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4439,61 +4439,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE4C65"/>
+    <w:rsid w:val="00960579"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AE4C65"/>
+    <w:rsid w:val="00960579"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4779,51 +4779,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A532AD22-F5BA-4899-866D-C630AF17338C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C924DEE-EFEF-4054-BACB-4FBD61FD9236}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>210</Words>
   <Characters>1198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>