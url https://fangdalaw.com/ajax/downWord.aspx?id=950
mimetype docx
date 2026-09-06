--- v0 (2026-07-06)
+++ v1 (2026-09-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="58DFF6B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3CB17855" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0014635C" w:rsidP="0014635C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00355B39">
+            <w:r w:rsidRPr="0014635C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙林</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2307C4A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+          <w:p w14:paraId="706EB16B" w14:textId="7F62250C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0014635C" w:rsidP="0014635C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00355B39">
+            <w:r w:rsidRPr="0014635C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7C10517F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+          <w:p w14:paraId="6199424A" w14:textId="73344B32" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0014635C" w:rsidP="0014635C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00355B39">
+            <w:r w:rsidRPr="0014635C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1024 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="191367A1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+          <w:p w14:paraId="4F910ACA" w14:textId="3835B786" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0014635C" w:rsidP="0014635C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00355B39">
+            <w:r w:rsidRPr="0014635C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chuck.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="76622931" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00355B39" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="54AB5883" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0014635C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2ED32733" wp14:editId="7B8C00CC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C6F6BDC" wp14:editId="4174DE63">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="187B53F2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00355B39" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7FCE5AFB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0014635C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00355B39">
+            <w:r w:rsidRPr="0014635C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙林律师的主要执业领域包括公司并购、中国企业海外投资、私募股权和风险投资、外商直接投资及公司融资等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE948C6" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="601E8306" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1545 +438,1545 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329593F8" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="4D027734" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28626097" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="4E2170C4" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外直投投资（涉及半导体、可再生能源（碳中和）、汽车零部件等领域）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9DD2B6" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="2AA6E1BA" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表万业企业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SSE: 600641）牵头组成的财团以约3.98亿美元的价格向铂金资本（ Platinum Equity ）全资收购了Compart Systems Pte. Ltd.（一家总部位于新加坡并主要在中国和马来西亚设有工厂、全球领先的气体输送系统领域供应商，也是全球少数可完成该领域零组件精密加工全部环节的公司）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D94046" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="50DE4615" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表远景集团为首的买方财团，完成对日本日产公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>75%动力电池业务和资产（遍布日本、英国和美国）和对日本电气股份有限公司日本全资子公司NECED的同时杠杆收购，与日产设立合资企业Envision AESC，并协助Envision AESC完成对春华资本、远景集团和红杉资本的融资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAA4A4A" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="5369A260" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威孚高科（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SZSE: 000581），以约6,000万欧元的价格，通过向Robert Bosch S.p.A. Societ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unipersonale收购VHIT S.p.A. Societ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unipersonale（及其全资中国子公司意沃汽车系统（无锡）有限公司）100%股权的方式，向博世集团整体收购了其在意大利和中国的真空和液压泵业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622F874B" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="77F6E638" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购、合资和投资（涉及交互式娱乐、汽车零部件、消费、半导体、物流和大健康等领域）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D40B30" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="6091BCE3" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zynga Inc. (已被Take-Two (NASDAQ: TTWO)收购)，一家互动娱乐行业的全球领先企业，作为其中国法律顾问协助其从贝塔游戏公司（Betta Games）处全资收购云雀星耀（系一款高速发展且目前已成为全球第二大高尔夫类手机游戏，即Golf Rival的开发商），涉及交易总对价约为5.25亿美元（含现金及股票）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA043C4" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="246BB4BD" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威孚高科（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SZSE: 000581）与博世力士乐（Bosch Rexroth）在液压领域成立合资公司，总投资规模达人民币4.4亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1629AED1" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="20F0795D" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈雪的茶（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX:2150）以人民币5.25亿元收购乐乐茶多数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2192C8" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="76C20E9F" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰皇家菲仕兰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Royal FrieslandCampina）向伊利（SSE：600887）出售</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>子母</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>品牌婴儿配方奶粉和幼儿营养产品工厂；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4EAF8E" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="781731E7" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朗盛（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lanxess）将其聚氨酯系统业务出售给日本宇部兴产株式会社（UBE Corporation），交易金额约4.6亿欧元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099D38BE" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="2DBD87A4" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太古饮料控股，太古股份公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX: 00019）的全资子公司之一，向可口可乐收购其在华自有部分装瓶业务的股权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221931DF" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="2958F2B2" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以渣打私募股权基金（现亚赋资本）为首的买方财团，就其对思妍丽（一家全国性的高端美容连锁及医疗美容集团）超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2 亿美金的杠杆收购、后续将思妍丽大部分股份出售给数个私募股权投资基金以及将思妍丽小部分股份通过换股交易（被终止）出售给潮宏基（SZSE: 002345），后续出售给MBK Partners提供全程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030B1249" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="5779C0D4" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PSA （已合并入Stellantis集团）在中国的数个合资项目，包括与中国领先汽车制造商的潜在合作；以及其与FCA全球合并的中国相关事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33512347" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="1B337655" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Paccar Inc.对中国一家领先的重卡制造企业的潜在投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A9CC3B" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="501E5801" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浦科投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/上海半导体装备材料产业投资基金执行数个半导体领域的境外收购、合资（探针领域）及少数股权投资（集成电路测试设备等）项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE2E4EB" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="4FAAAD0F" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09988.HK ）旗下移动办公平台钉钉完成对协同办公企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>我来wolai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 的全资收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D65B6E5" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="0334EC18" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟网络战略投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baotong Inc. （宝尊（NASDAQ: BZUN; HKEX: 9991）旗下物流平台）和快行天下（一家集供应链解决方案、多温层标准仓配、流通定制加工为一体的全国性一站式端到端供应链服务平台）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092EFF41" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="271369F1" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.1 亿美元授权费以及持续的经济利益分享为对价向康哲药业授予波依定在中国市场的独家商业化权利提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A437A0F" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="64F83459" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表费森尤斯为其收购一家浓缩透析液和透析粉制造商提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F55FF68" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="0055572E" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在分众传媒的私有化和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A 股借壳上市项目中代表包括凯雷投资集团、方源资本、复星集团和春华资本在内的投资团；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6380D137" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="02A0EEFF" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它主要产业客户还包括贝莱德、卡尔蔡司光学、雪佛龙、丹纳赫、费斯托工具、惠曼、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK化学和淡水河谷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2219DD41" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="5A4DA847" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT领域（含人工智能）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A44EB92" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="3B90818A" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里（阿里巴巴集团、阿里云及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIDC）完成对包括MiniMax、零一万物在内的近10家AIGC领域公司合计数十亿美元的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DFDA2D" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="7EE3FFE6" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK Partners通过其与Mirae Asset Daewoo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>组成的财团，以2.86亿美元收购韩国院线运营商CJ CGV在中国及东南亚资产的少数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE27817" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="32CCEBC8" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团为其与腾讯及元禾控股对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Media Capital（华人文化）的共同投资及对华人文化后续增资提供法律服务，其中阿里巴巴集团的投资超过人民币30亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0770DA44" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="74F3CC6A" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团和云锋为其对网易云音乐进行的少数股权投资提供法律服务，投资金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EAB44F" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="72519D26" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团为其投资苏宁体育提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E23902A" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="6434E6CA" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团与上汽集团发起智联网汽车基金并合资设立斑马网络提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A190B2" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="75FE881B" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58集团，就其对万科物业（万科旗下物业管理服务部门）进行投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBB8298" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="63FE23B2" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋为其参与芯华章（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EDA）、矽睿科技（MEMS）、依图科技、滴滴货运、软通动力等公司的融资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1904BA5E" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="3BD9AF72" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团为其对上海慧程（工业信息化软件和整体解决方案提供商）进行的少数股权投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3459B98B" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="469C7D95" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表润诚产业领航基金（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CR-CCT）作为领投方参与Aibee（爱笔智能，一家专注于线下空间数字化与智能化领域的高科技公司）的多轮融资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504186AF" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="49BA0FEA" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服、恒生电子与中投保，为其共同投资设立一家金融资产交易中心（网金社）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7540EE" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="155930CC" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表赢创风险投资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Evonik VC）对海洲新材料（一家锂离子电池石墨烯电极材料的先驱）进行少数股权投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0384947D" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="466F52B9" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云启资本对追势科技、超维科技、松应科技、硅山技术等公司进行少数股权投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA1612C" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="4D44BEFB" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表翌擎科技（一家领先的汽车与出行领域的产业互联网公司）接受腾讯、兴富资本投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30280A03" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="269C3D03" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大健康领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F81FB62" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="4544FF9C" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋参与其对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司美年健康（SZSE: 002044）的金额高达人民币24亿元的投资项目提供法律服务，美年健康是一家专注于专业健康体检和医疗服务的企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D77EE8" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="2AFB0EFE" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴为其投资于奕安济世（现已与迈博斯生物合并为创胜集团；</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX: 6628）及其他生物制药公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650BE904" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="6BDB59FC" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴为作为领投方参与新光维医疗（一家聚焦于图像处理的研究开发和内窥镜技术创新的医疗器械研发生产企业）近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元的A轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF729A4" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="7943C2D8" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表正心谷作为领投方参与极目生物（一家专注于创新疗法的临床开发阶段眼科生物技术公司）超</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元的B轮融资、参与先为达（一家专注于研究、开发治疗慢性代谢性疾病创新疗法的生物科技公司）人民币4.5亿元C轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFB4CDD" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="61188D55" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表礼来亚洲基金投资一家致力于研发制造及商业化眼科基因治疗创新药的初创企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679F62D5" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="1D8DB568" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以国寿大健康股权投资基金以及国投创新管理的先进制造产业投资基金为领投方的财团，就其参与联影医疗（一家研发和生产高端医疗设备并提供创新医疗信息化解决方案的高科技独角兽企业）共达人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>33.33 亿元的A 轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F808B3" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="6D1D37D2" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕为其对海吉亚医疗集团（现为香港联交所上市公司；</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKEX: 6078）的少数股权投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED13CB3" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="55FC50E5" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F47AD4B" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="1A41F94E" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师还代表黑石、高盛、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR、新程投资（NewQuest）、红杉和华平等众多国际主流私人股本投资基金执行过大量私人股本投资交易项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8AE7BA" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="2B568DAA" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737F2EE4" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="71833C3F" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC720F7" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="4C06459B" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加拿大蒙特利尔大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D00C5CC" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="419D14D6" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4243B376" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="720AD5EC" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FEA836" w14:textId="77777777" w:rsidR="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="2B2D3068" w14:textId="77777777" w:rsidR="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4B779D58" w:rsidR="00A46A04" w:rsidRPr="00355B39" w:rsidRDefault="00355B39" w:rsidP="00355B39">
+    <w:p w14:paraId="4F0A196B" w14:textId="3E7378BB" w:rsidR="00A46A04" w:rsidRPr="0014635C" w:rsidRDefault="0014635C" w:rsidP="0014635C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙林律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355B39">
+      <w:r w:rsidRPr="0014635C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所上海办公室，此前在一家专注于并购业务的精品律所工作数年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00355B39" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0014635C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2182,1387 +2182,1387 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E701A2"/>
+    <w:nsid w:val="0F462D1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FCC6EC8"/>
+    <w:tmpl w:val="78D05A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03296243"/>
+    <w:nsid w:val="1207488A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B33A5C7A"/>
+    <w:tmpl w:val="15F019E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064A6E15"/>
+    <w:nsid w:val="139607A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EBE51D0"/>
+    <w:tmpl w:val="8918BE8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D40F67"/>
+    <w:nsid w:val="13CF13F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="945880DC"/>
+    <w:tmpl w:val="8F704294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="086419D9"/>
+    <w:nsid w:val="1A667959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3DECCFE"/>
+    <w:tmpl w:val="DDA813BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096C1C88"/>
+    <w:nsid w:val="1FFB0996"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="553AFE2C"/>
+    <w:tmpl w:val="8E421A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B88165A"/>
+    <w:nsid w:val="20E94961"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DB60B76"/>
+    <w:tmpl w:val="270E9E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5C460C"/>
+    <w:nsid w:val="259333F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AFCEA2A"/>
+    <w:tmpl w:val="AD484666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDB4E6F"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33172F45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A588D05A"/>
+    <w:tmpl w:val="A800985A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F22A76"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="365F1890"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E3E59E2"/>
+    <w:tmpl w:val="341EDB38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="164801F6"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B79482C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8502600"/>
+    <w:tmpl w:val="422CE186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="193E049A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DBF0FC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E12A99B4"/>
+    <w:tmpl w:val="10BEA2B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3F4050"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411038F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C8215DE"/>
+    <w:tmpl w:val="A6FA6ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD35ECC"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41325259"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F258A032"/>
+    <w:tmpl w:val="31DAEB1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A2257D"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="416F0B6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BDAF860"/>
+    <w:tmpl w:val="8F0C4ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24AA4D1B"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42D81235"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A93A8E30"/>
+    <w:tmpl w:val="5FF6B484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AEB365E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="456275B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E00264A6"/>
+    <w:tmpl w:val="53346D12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0E7298"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466F4E32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8A4B1E0"/>
+    <w:tmpl w:val="03C03428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CFC7BFE"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4681020C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="282C88C4"/>
+    <w:tmpl w:val="5044ACB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DD73E53"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47902E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F86C21E"/>
+    <w:tmpl w:val="28BC3C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="35AE2448"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="492713DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA60D256"/>
+    <w:tmpl w:val="2B467B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36581247"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5076EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5845606"/>
+    <w:tmpl w:val="16228B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36982631"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B96728E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C62E51B2"/>
+    <w:tmpl w:val="6C52F2C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2A69B9"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BF951FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DB60B76"/>
+    <w:tmpl w:val="9FBECD80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C066F9C"/>
+    <w:nsid w:val="4D046AAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E64B28A"/>
+    <w:tmpl w:val="6BF28D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C414D8C"/>
+    <w:nsid w:val="4F570347"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF9E49F8"/>
+    <w:tmpl w:val="5C68599C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42230BAC"/>
+    <w:nsid w:val="50BA2435"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98F0CC64"/>
+    <w:tmpl w:val="5A68BBBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4320677C"/>
+    <w:nsid w:val="53E54CF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EC81DA0"/>
+    <w:tmpl w:val="065C5A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D031F99"/>
+    <w:nsid w:val="55C532DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DADCE402"/>
+    <w:tmpl w:val="9B4AF67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50285AEF"/>
+    <w:nsid w:val="56135800"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49268DD2"/>
+    <w:tmpl w:val="A3D0F1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55823178"/>
+    <w:nsid w:val="586E2CD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0E8015C"/>
+    <w:tmpl w:val="B7A000F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AEF542F"/>
+    <w:nsid w:val="5B075B2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83D05448"/>
+    <w:tmpl w:val="1848EA80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1B6FEA"/>
+    <w:nsid w:val="5B2C5F30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C2A8E2C"/>
+    <w:tmpl w:val="9B3A92CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD835CC"/>
+    <w:nsid w:val="5DC81801"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC5698F2"/>
+    <w:tmpl w:val="DC903BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C283368"/>
+    <w:nsid w:val="616E7AC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24926D16"/>
+    <w:tmpl w:val="C5D06B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D265528"/>
+    <w:nsid w:val="63BF51D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3EE72FA"/>
+    <w:tmpl w:val="DDD4AF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E871CA5"/>
+    <w:nsid w:val="66E94EC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72743948"/>
+    <w:tmpl w:val="DDD4AF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60475AB7"/>
+    <w:nsid w:val="69C03C6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37A06FB0"/>
+    <w:tmpl w:val="F372DC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612C0E88"/>
+    <w:nsid w:val="6BCD72E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C283AB0"/>
+    <w:tmpl w:val="1E0C09F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67433ABB"/>
+    <w:nsid w:val="6BF6025B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25C0BDF2"/>
+    <w:tmpl w:val="8D849B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67FC7D82"/>
+    <w:nsid w:val="6F5B5751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5E461E8"/>
+    <w:tmpl w:val="F244E3CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C6233F6"/>
+    <w:nsid w:val="6FD928ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DD476BA"/>
+    <w:tmpl w:val="C3B211A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738504D3"/>
+    <w:nsid w:val="704550B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99001F90"/>
+    <w:tmpl w:val="C366BE0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="791F7D16"/>
+    <w:nsid w:val="721F5259"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E06FE98"/>
+    <w:tmpl w:val="B58E785A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB0769E"/>
+    <w:nsid w:val="733C1CF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D18C290"/>
+    <w:tmpl w:val="4C98CB18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FD321D6"/>
+    <w:nsid w:val="77106C02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB42D2C2"/>
+    <w:tmpl w:val="DC5C4052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
-[...98 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="40">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3571,75 +3571,75 @@
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
+    <w:rsid w:val="0014635C"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
-    <w:rsid w:val="00355B39"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
@@ -4796,61 +4796,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00355B39"/>
+    <w:rsid w:val="0014635C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00355B39"/>
+    <w:rsid w:val="0014635C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5136,51 +5136,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7938E76-487C-4C03-ACEC-7A348CD98441}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC97462F-31F2-4435-8F27-10C687E4C414}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>501</Words>
   <Characters>2856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>