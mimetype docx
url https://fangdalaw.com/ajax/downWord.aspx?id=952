--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="58088CA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00944224" w:rsidP="00944224">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7B1CDAA4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00944224">
+            <w:r w:rsidRPr="00507F6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗德源</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5B0834F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00944224" w:rsidP="00944224">
+          <w:p w14:paraId="706EB16B" w14:textId="1CFCBC7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00944224">
+            <w:r w:rsidRPr="00507F6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="64E4A2D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00944224" w:rsidP="00944224">
+          <w:p w14:paraId="6199424A" w14:textId="26D7EB71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00944224">
+            <w:r w:rsidRPr="00507F6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1150 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="324844BC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00944224" w:rsidP="00944224">
+          <w:p w14:paraId="4F910ACA" w14:textId="44701455" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00944224">
+            <w:r w:rsidRPr="00507F6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>colin.law@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="169F279C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00944224" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7FA65E21" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00507F6E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72BF3986" wp14:editId="52199EBE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C760888" wp14:editId="2953DA90">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1981BB56" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00944224" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1AC8E942" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00507F6E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00944224">
+            <w:r w:rsidRPr="00507F6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗德源律师执业领域为香港资本市场、私有化和跨境和国际收购业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BACF8A3" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="130A1158" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1926 +438,1926 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A06AEAC" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00944224">
+    <w:p w14:paraId="0FC7B48A" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师尤其擅长科创、生物科技以及新能源行业的项目。在国际权威的《钱伯斯与合伙人》、《国际金融法律评论》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFLR 1000）及《亚太法律500强》等主要律师名录中，持续被评为香港公司业务／并购业务及资本市场业务领先律师。罗德源律师执业超过三十年，是香港资本市场最资深的合伙人律师之一。罗律师此前担任顶级的美资所的亚太区负责人。罗律师在香港上市公司私有化，控制权收购领域也累积了行业标杆的业绩。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4249B37E" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="608754D3" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2D60A9" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00944224">
+    <w:p w14:paraId="323A21FE" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司资本融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0156DE" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="54B94D07" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apollo智慧出行（港交所股份代号：860）以反向并购方式与威马控股电动乘用车合并。收购对价约20亿美元，成为近年香港最大规模的反向并购和新上市案子，计划配售4.5亿美元和申请全面要约豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D4056E" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="0B872DC9" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金及汇丰作为承销商经办金茂物業服務發展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (港交所股份代号：816)（一家中国领先的物业服务公司）在香港联交所主板1.06亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396EC3E2" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="3E1291AA" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明巨诺（一家中国领先的临床及临床前阶段细胞治疗公司）经办在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496D0017" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="6241D7F7" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明生物科技有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2269）及其控股股东进行一连串新股份及现有股份配售，总值已超越125亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28975F04" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="20F99C51" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为配售代理的摩根士丹利、华泰、高盛及摩根大通经办无锡药明康德新药开发股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2359）总值逾70亿美元的H股配售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19424E85" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="5CC4BF0D" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1951）及其主要股东在港交所主板上市后进行一连串新股份及现有股份配售，总值约4.08亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0680C4" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="76FC3B2B" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣生殖在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.0亿美元的全球发售，联席保荐人为摩根及CLSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C66226" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="79942F10" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人与全球协调人的摩根士丹利、华泰金融以及高盛经办药明康德在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元的全球H股发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CFC206" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="2FFAD3F7" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美林、摩根士丹利和招商证券经办药明生物技术有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.10亿美元股份发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25933A31" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="3FF2560B" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联席保荐人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merrill Lynch Far East Limited及高盛（亚洲）有限责任公司经办杭州泰格医药科技的分拆美国业务Frontage在香港联交所主板2.05亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D85DA67" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="1677050B" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为美银保荐人与全球协调人的摩根士丹利、花旗环球金融亚洲有限公司和中金公司经办新东方在线科技控股有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA36F16" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="3EDF374B" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人和全球联席协调人的花旗和建银国际金融经办中国科培教育集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.13亿美元的全球发行以及在香港联交所的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4820C3D2" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="70361A96" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商高盛（亚洲）有限责任公司、中信里昂证券资本市场有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UBS AG香港分行及国泰君安证券（香港）有限公司经办华领医药在香港联交所主板的9亿港元全球发行，这是香港首个第18A章的首次公开发行之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5845883C" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="5622D0EE" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅各臣科研制药有限公司（一家领先的香港制药公司）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E2A53D" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="172B9709" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天立教育国际控股有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17.3亿港元（2.2亿美元）股份的全球发售及首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8BDBAA" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="48FBE4EA" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为保荐人的美银美林和摩根士丹利经办达利食品集团有限公司在香港联交所主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.5亿美元（在行使超额配售权之前）的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6738BAF6" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="5438DD70" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为全球联席保荐人、全球联席协调人及联席牵头管理人的花旗环球金融亚洲有限公司、中信里昂证券资本市场有限公司及里昂证券有限公司经办温州康宁医院股份有限公司在香港联交所主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8800万美元的H股首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15046263" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="6546F11A" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商的摩根士丹利、高盛及中国国际金融公司经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX中国控股公司（IMAX公司的子公司）在香港联交所主板市场约2.48亿美元首次公开发行及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7520210E" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="2AC01A23" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>和美医疗控股有限公司（一家私立妇产科专科医院集团）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联交所主板的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25382FE6" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="3BB85C61" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国广核电力股份有限公司（中国最大型核能发电企业）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>32亿美元（按超额配股权悉数行使后计算为36亿美元）在香港联交所主板首次公开发行及全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248FD985" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="4FE69BBC" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表福寿园国际集团有限公司（中国的一家殡葬服务提供商）经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.15亿美元在香港联交所主板的首次公开发行及普通股的全球发售事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDCA2C8" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="0A293334" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股（一家中国的房地产开发商）经办在香港</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20.6亿港币（2.65亿美元）的首次公开募股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D829723" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="51A35CE7" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地首次公开发行的地位，发起人为瑞士信贷和德意志银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CA69A4" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="0E08E525" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的17亿美元的的全球发售及其股票在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209F3411" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="3D4261D8" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人的摩根士丹利和瑞银经办四环医药控股集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.5亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9E2DD1" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="23FBD492" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦达斯控股（一家在新加坡注册成立的公司）经办在香港联交所第二上市的事宜。该公司是中国铁路客运领域铝合金挤压制品的主要制造商。该交易通过香港公开发行和国际发售方式募集约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11.7亿港元的资金（在行使超额配售权之前）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A18F28" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00944224">
+    <w:p w14:paraId="2601452C" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F335CD5" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="49E8BBDD" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国兴业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EURONEXT: GLE）参与为其与AllianceBernstein（NYSE: AB）成立的合资企业提供服务，该合资企业结合了双方的全球现金股票和股票研究业务。法国兴业银行打算在该合资企业中初步获得51%的股权，全面负责香港牌照和监管问题和法律尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44986EFC" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="31FC29E3" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia的合并提供法律意见，该合并为苏伊士提供了130亿欧元的隐含价值。我们工作涵盖了亚洲地区，包括香港、中国、台湾、澳门、新加坡、马来西亚、泰国、印尼、菲律宾及越南</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAA62BD" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="3B973AD0" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向苏伊士（亚洲）有限公司就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>65.33亿港元收购新创建集团有限公司（港交所股份代号：659）在大中华地区合资企业的股权提供法律意见，该合资企业在30多个城市经营70多个水质及废物处理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6097AB4E" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="47386BBF" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰皇家菲仕兰向伊利（上交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600887）出售其在一家中国公司的股权（包括一个生产基地），该出售总值超过人民币3.8亿元 ; 及经办其内部重组计划，为其架构重组及提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3EA42D" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="32697365" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL集团主席于2020年就TCL集团进行涉及TCL集团（深交所股份代号：100）、TCL电子控股有限公司（港交所股份代号︰1070）和通力电子控股有限公司（港交所股份代号：1249）的重组对全面要约、一致行动、利害关系披露、董事职责产生的影响提供法律意见，重组导致由主席、苏宁易购集团股份有限公司、小米科技有限责任公司等拥有的T.C.L.实业控股（香港）有限公司发起全面要约，以40亿港元收购TCL电子控股有限公司的股份及以10亿港元收购通力电子控股有限公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FD9E90" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="70E6CA60" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华能集团就其拟收购协鑫新能源（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>451）提供法律意见，包括拟收购所引发的潜在强制要约义务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07850776" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="17767433" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资完成了</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)向金科服务的控股股东金科地产集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金科地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 深交所股份代号：656）收购其所持金科智慧服务集团股份有限公司（港交所股份代号： 9666）22%已发行股份股份的战略投资, 转让价款约37.34亿港元; 及(ii)向金科地产子公司提供了一笔1.568亿美元的贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD13763" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="04F6D1BB" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马蚁、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JC Decaux 组成的财团要约收购白马户外媒体有限公司所有股份（港交所股份代号： 100），并负责收购银团融资。第一次以 5亿美元现金要约达到接受率 89%后，再次于2021 年宣布现金或股份要约，最后成功申办私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF9BE9E" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="50D406B6" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表要约人通过协议计划将协众国际控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3663）于2021年在香港联交所私有化和退市。本所成功为上市公司的一名非管理层战略股东通过存续协议成为要约人的股东，与另一名财务投资人作为联席要约人共同发起私有化计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AC79B7" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="1645CADF" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银愿景基金就其对京东物流股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2618）32亿美元的首次公开发行及香港交易所主板上市进行总额为6亿美元的基石投资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22704409" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="06F04D0B" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奥博资本参与兆科眼科药物有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6622）的B轮股权融资，交易总额为1250万美元。方达在此项交易中负责交易文件的起草和谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38423A62" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="4AAFF0F1" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港一家大型为医生和医疗相关机构提供诊断性化验测试提供商，柏立医学化验所有限公司，的创始人出售其多数股权给香港医思医疗集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2138），总隐含估值为4.5亿港元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312FCF22" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="69D94B36" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华电福新能源股份有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>816）以吸收合并方式接纳其控股股东的私有化计划及协助其建议撤销上市，于2020年底以总股份撤销价约83.5亿人民币成功下市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513225FE" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="0E87602D" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于海尔电子（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1169 ）全股份私有化项目中，使用控股集团作为要约人刚落实申请 H股上市为要约对价，代表该上市公司以全股票对价方案接纳的私有化计划，再加上全购后只向公众股东加送现金红利，于2020年成功私有化和退市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DF6E4C" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="2CF5DCED" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR Asian Fund III L.P. 就收购香港上市公司雷士照明控股有限公司（港交所股份代号：2222）持有的中国照明业务70％的权益提供法律意见，该交易的估值为7.94亿美元, 并能维持雷士上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEBF38B" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="5A209680" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对合和实业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 0054）私有化项目提供最大美资独立股东回应私有化的方案，参与关于不可撤回承诺的决定，与公司和香港证监会沟通相关证券及法规要求问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E88FD9E" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="3CC7453B" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对哈尔滨电气股份有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1133）私有化项目提供某财富100国际公司处理相关潜在的影响和提供证券意见，并取得香港证监会豁免于某上市公司私有化中的文件披露要求</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCFF945" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="03D8C866" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新城发展控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1030）的控股股东的6.61亿美元私有化投标</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ACC0CF" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="31E4F50E" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某竞标人寻求收购由和记电讯香港有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 215）所有且运营的固话网络公司，最终这家公司以145亿港元的价格被另一竞标人收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D5F5DE" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="63A81F32" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国圣牧有机奶业有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 1432）的股东出售股权，并取得香港证监会的不需全面要约的确认</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEC21EF" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="2AFFBA2F" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国绿色（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 控股 ）有限公司（港交所股份代号: 904）根据香港上市规则以4亿50万美元向可口可乐饮料（上海）有限公司其饮品业务作出出售饮品业务的事宜，并处理所有非常重大出售事项的相关合规事宜，并能维持中上市地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D6A457" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="191A85F9" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地（在港交所挂牌上市的大型地产开发公司）经办由复星国际有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 656）提出的25.54亿港元的私有化要约事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09301928" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="70F25855" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表被收购方</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited发行8.65亿港元新股收购鸿兴印刷集团有限公司（港交所股份代号: 450）将其子公司新兴纸业以1.49亿美元的价格出售，此交易被归为非常重大的出售事项，取得白洗豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D0E848" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="1D8279CD" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Home Group Ltd出售其价值5340万美元的股份给敏华控股，以换取敏华控股的少数股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779FA427" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="008D9AB2" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔控股收购中信资本控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>22%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2235FAD6" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="076553AB" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: 450）向 CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免 （Whitewash Waiver），从而使得 CVC Asia Pacific Limited 在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F26D01" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="5647307F" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡塔尔投资局（通过其全资地产开发公司）收到复星国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25.54亿港元的私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630D747E" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="64B941C1" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Piper Jaffray进行香港投资银行分行的收购与后续开发，以及相关监管事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0496A1B7" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="05CD65EA" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1304DB" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="5BA1C507" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法律专业证书</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PCLL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578711A8" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="62F1C32E" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042EF62F" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="0E8D7B8D" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11ED6167" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="0DB17192" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1993)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E439D53" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="524CA801" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6242F87B" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="60FE848E" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C51BAB" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="504C8B6F" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12433C97" w14:textId="77777777" w:rsidR="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="00B83F1B" w14:textId="77777777" w:rsidR="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="38781744" w:rsidR="00A46A04" w:rsidRPr="00944224" w:rsidRDefault="00944224" w:rsidP="00944224">
+    <w:p w14:paraId="4F0A196B" w14:textId="37598DE8" w:rsidR="00A46A04" w:rsidRPr="00507F6E" w:rsidRDefault="00507F6E" w:rsidP="00507F6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944224">
+      <w:r w:rsidRPr="00507F6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00944224" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00507F6E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2563,1512 +2563,1512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="017D53FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B61268FA"/>
+    <w:nsid w:val="01DA3674"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="214CEB1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FE2628"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="623E45C4"/>
+    <w:nsid w:val="0230131B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00A296DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03CB3AE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6B2F8F4"/>
+    <w:nsid w:val="056A6024"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69704AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05EA125F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C13EFDE0"/>
+    <w:nsid w:val="06AD3D6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E9899C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05FB2E9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9814DF7E"/>
+    <w:nsid w:val="08490892"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF86F714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABF7FAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14AC572C"/>
+    <w:nsid w:val="0C1533C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CAE9220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9104AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EA46992"/>
+    <w:nsid w:val="0FE45712"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6194D62E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F200250"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8182DC4E"/>
+    <w:nsid w:val="104E2DB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDA0DC2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10FC4276"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="316A1DBE"/>
+    <w:nsid w:val="116C0DDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A22CEE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4D43D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27927F2A"/>
+    <w:nsid w:val="1213049E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="519056DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A850F15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E60E25B8"/>
+    <w:nsid w:val="12D2455F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2A02110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2C7D7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68AE67CE"/>
+    <w:nsid w:val="13CB7891"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C06EE6AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B14806"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="035C4A0C"/>
+    <w:nsid w:val="18A23D6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E304B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244F1111"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26840F72"/>
+    <w:nsid w:val="19E46F05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A168B496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24FC14CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FD003F2"/>
+    <w:nsid w:val="1AE5008A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="276CC60C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2545019E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C336766E"/>
+    <w:nsid w:val="1C8430CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="452C3118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E75A03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B798EE94"/>
+    <w:nsid w:val="1D2123D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24C4C00A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A1355D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE3AA652"/>
+    <w:nsid w:val="2011752D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE9C0A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A937B45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56AA3584"/>
+    <w:nsid w:val="20436BFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83FA7BCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA82A29"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B83EB92A"/>
+    <w:nsid w:val="2083039D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="034A9D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31346672"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9BD24578"/>
+    <w:nsid w:val="26693D1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E826E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32506C51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C3EFDE4"/>
+    <w:nsid w:val="293A4F79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58EE164C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338B2223"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EF2D112"/>
+    <w:nsid w:val="355B2C66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64BABB74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35246525"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2DEE6F2"/>
+    <w:nsid w:val="38B25153"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8ACEAA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BAD2A01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4400A4E"/>
+    <w:nsid w:val="3A1D340C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C0AB29C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA65685"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EEA70EC"/>
+    <w:nsid w:val="3C747322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C92053EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E20197B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="787E0ACC"/>
+    <w:nsid w:val="3F402B28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="404E40DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E741A07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54E6633E"/>
+    <w:nsid w:val="45F10080"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9F2F2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F7479F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6FAAB74"/>
+    <w:nsid w:val="468F2374"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E44CE314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413B2C0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAA0FC18"/>
+    <w:nsid w:val="49103538"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FB6E556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43234BFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDF077E4"/>
+    <w:nsid w:val="49447E00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C409EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4346068A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCDA439E"/>
+    <w:nsid w:val="4B7206E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0E663CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46F60BF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F214933E"/>
+    <w:nsid w:val="4E2D5151"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE087D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48BA4CAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9594DFA2"/>
+    <w:nsid w:val="537F67CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71D0DC44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A835904"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81623574"/>
+    <w:nsid w:val="565416B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA8CD712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C791322"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6DA170E"/>
+    <w:nsid w:val="59C353B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F44A5F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9056E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78221764"/>
+    <w:nsid w:val="5B4E0D67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B55893E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D70ACF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04A456BC"/>
+    <w:nsid w:val="5F3968ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00D8CAD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51C95187"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AF41822"/>
+    <w:nsid w:val="659F475C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08B43D8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F359D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD260F06"/>
+    <w:nsid w:val="675C0B68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8CC572E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55637FC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A5E9300"/>
+    <w:nsid w:val="68137B5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF565E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC41A82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4400A4E"/>
+    <w:nsid w:val="68502548"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB8EBE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7B6655"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5FC0966"/>
+    <w:nsid w:val="68F66519"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5922E588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EED0342"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C12A140C"/>
+    <w:nsid w:val="6AEB7B62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30A46A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FA87C8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="806880DC"/>
+    <w:nsid w:val="6AEF1108"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F88CCFB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F64495"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B71C37AA"/>
+    <w:nsid w:val="6B5851BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38C8A4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63253D07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF60348A"/>
+    <w:nsid w:val="6C194511"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15D4AF1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65610C5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCB63D72"/>
+    <w:nsid w:val="6E323850"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="034A9D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661E515E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A07C4480"/>
+    <w:nsid w:val="6E587B6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29DC5F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4270F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC38E08C"/>
+    <w:nsid w:val="6EDB16B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0144C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CA712BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5528CCC"/>
+    <w:nsid w:val="73F71FEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90080938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700C573A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9FA114E"/>
+    <w:nsid w:val="74843F6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D1C5CEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="731E28D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E912DBF0"/>
+    <w:nsid w:val="75103544"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3AC9A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="759A5E16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45BCAFB0"/>
+    <w:nsid w:val="76DC1DAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D14002A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76AA21F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0EC8BB0"/>
+    <w:nsid w:val="793E1493"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AE8D7F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="794947AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BC4815E"/>
+    <w:nsid w:val="79D77C74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51E66814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7973039E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84DC9346"/>
+    <w:nsid w:val="7A056833"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1286A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE90F2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="244E4C10"/>
+    <w:nsid w:val="7A653792"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADC01CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C0813C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="188C395A"/>
+    <w:nsid w:val="7C81324C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F99EE318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8D0C68"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B37E8838"/>
+    <w:nsid w:val="7E0D0424"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DF2CB9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E810080"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74A0847C"/>
+    <w:nsid w:val="7E10043C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7398E8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="54">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="60">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="9">
-[...86 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="61">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...67 lines deleted...]
-    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4114,100 +4114,100 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="00507F6E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
-    <w:rsid w:val="00944224"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
@@ -5303,61 +5303,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00944224"/>
+    <w:rsid w:val="00507F6E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00944224"/>
+    <w:rsid w:val="00507F6E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5643,51 +5643,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D73CBF6D-F8B3-483D-B38F-D218EB09B246}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90D878A6-2F60-4D73-B9A0-ECE111C909F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>725</Words>
   <Characters>4136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>