--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="06EC9B0B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6F1E42DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00951F12" w:rsidP="00951F12">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FB3055">
+            <w:r w:rsidRPr="00951F12">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄涛</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3E04AE64" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+          <w:p w14:paraId="706EB16B" w14:textId="76F82FB6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00951F12" w:rsidP="00951F12">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FB3055">
+            <w:r w:rsidRPr="00951F12">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="54A31169" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+          <w:p w14:paraId="6199424A" w14:textId="2A4B5D11" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00951F12" w:rsidP="00951F12">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FB3055">
+            <w:r w:rsidRPr="00951F12">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0EDFD63E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+          <w:p w14:paraId="4F910ACA" w14:textId="283E2A12" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00951F12" w:rsidP="00951F12">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FB3055">
+            <w:r w:rsidRPr="00951F12">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="716E1843" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB3055" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0D0EA67C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00951F12" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27A5B342" wp14:editId="43281B38">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="061595C7" wp14:editId="7B0A19C9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="512CFEA2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FB3055" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="11321E3C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00951F12" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FB3055">
+            <w:r w:rsidRPr="00951F12">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄涛律师的执业范围包括金融及类金融领域、商事领域（公司法</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB3055">
+            <w:r w:rsidRPr="00951F12">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/合同法）、行政及知识产权相关的诉讼和/或仲裁等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CAF403" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="139484DF" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1271 +446,1271 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79011EB9" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="147A19F4" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190BB342" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="4A02BE00" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及类金融领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6FD9D3" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="190C5EC0" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理其与某资金计划产品发行人之间的合同争议仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D18D72E" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="0A462D99" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资者处理其与某集合资金计划发行人、管理人之间的未履行尽责义务的损害赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3555EEE7" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="52C8C474" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有资产管理公司的省级分公司在不良资产处置过程中提起诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50368629" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="0AEA97FD" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行提起和应对其与多家公司就外汇期权</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/远期金融衍生产品交易纠纷引发的系列仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E030576" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="6A66364A" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家证券公司处理其与债权人之间的股票质押式回购纠纷，案件标的高达几千万到数亿元不等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA876A0" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="27EB1E98" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司参加因其担任财务顾问的上市公司资产并购项目涉及证券市场虚假陈述行为而引发的民事赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB0836F" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="38AAACD9" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司参加因其担任主办券商的新三板公司定向发行项目涉及证券市场虚假陈述行为而引发的民事赔偿诉讼，这也是目前国内为数不多的新三板市场虚假陈述案件之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADA4A49" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="1E9C7444" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名国有商业银行，为一起涉及信用证诈骗的诉讼中提供法律服务。这是全国第一起该类案件，并成为同类案件的先例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C70596C" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="01E223E2" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家汽车金融租赁公司，处理其与最终用户及经销商之间的融资租赁纠纷并代表客户参加相关诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B976156" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="37FBDFFA" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的综合性财富管理集团处理其与基金产品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/理财产品投资人之间的投资纠纷引起的系列诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CE1F36" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="235C5CF4" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名的私募基金和投资公司处理投资项目引发的诉讼和仲裁案件，包括因对赌约定引发的争议，与其他股东及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或管理团队关于公司控制权的争议，公司僵局相关的争议，股东知情权的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2172FBFA" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="2048904A" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资金融租赁公司处理一起因融资租赁安排下与设备生产企业就合作协议引起争议的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB7A8DA" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="3B193692" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名欧洲银行的美国分行，在上海法院的信用证诈骗案件中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00966297" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="654233BE" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及商事</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396E4232" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="657C5E4F" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名食品、家居和个人护理用品企业，为其在中国的几件争议解决案件提供法律服务，包括在中国国际经济贸易仲裁委员会进行的一起买卖合同纠纷仲裁案，在北京法院进行的一起与经销商之间的经销合同诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B30333" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="2AE9DBC3" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的欧洲时尚品牌公司，在若干中国商事争议解决中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08ED6BBA" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="25944147" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国的食品生产跨国公司，为其在中国因收购股权及其后的资产出售引起的相关争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7BEE81" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="66FE0F67" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内主板上市公司，为其参与的股权交易中的“对赌”安排引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6AE62B" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="49CEEAF9" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家股权被收购的创始合伙人，就其与收购方之间的“对赌”商业安排引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D21F358" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="2F00966B" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的化工公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB5C79B" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="629C6FED" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的化工及医疗品公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738CB75A" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="23FE2B06" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲的水泵制造商，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196B608F" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="5B7911F8" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家纳斯达克上市的网络公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458B49DD" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="54F83FD7" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名卫星电视公司，在中国的商事诉讼中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370F0CE2" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="702D4DDA" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名的胶片制片企业，在中国的商事争议解决中为其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3B1FD0" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="1E602BF4" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B8C457" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="3512373B" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名饮料公司，为其在上海法院与一位国际著名运动员之间的肖像权案件提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374A6A8A" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="59D0DE95" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名石油公司，为其在北京法院与一家中国公司间的商标争议案件提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AC1CD7" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="2D3AF7EA" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名厨卫、汽车刹车系统及空调生产集团，为其在知识产权保护和知识产权相关的诉讼和仲裁提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8B01E8" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="52F5DC68" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的奢侈品牌公司，为一起因广告引起的不正当竞争案件在上海法院提起诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B61D839" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="02769D49" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的泵生产企业，为其对前高管离职后涉及侵犯公司商业秘密及不正当竞争的指控提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BAFE4E" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="69855196" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名美国公司，为其在华投资的企业与经销商之间就注册商标及商号使用侵权引起的争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADA4CB5" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="08CC38BE" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国银行，为其在一起版权争议中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6341F3C9" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="4B67EDC9" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政及调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C81951A" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="41B388F0" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国企业、境外上市公司处理多起公司内部及业务流程中引发的独立调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E168FE7" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="70451A25" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家金融租赁公司调查公司高管和经销商的合同诈骗行为，并采取相应的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6828016B" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="00218603" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲银行对银行员工利用职务便利侵占公司财产进行调查，并采取相应的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7571D184" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="05EA1C50" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名食品、家居和个人护理用品企业，在上海法院针对地方工商局的广告行政执法行为的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B900813" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="1BBB9236" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名东南亚集团公司投资的合资企业，在青岛法院为其与当地税务机关之间的税务行政争议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F2E06C" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="7DEF3FE6" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界知名的零售连锁企业，为其在一起由北京食品药品监督管理部门发起的行政调查案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F380D1" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="7EC64D6C" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲知名的食品经营企业，为其在一起由上海工商管理部门发起的涉嫌商业贿赂的行政调查案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9DBB0" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="708C67D1" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期为多家跨国企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/机构提供包括广告法、产品质量法、反不正当竞争法在内的培训及相关行政法律责任的咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D907821" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="53F2C028" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FF08F3" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="703F470B" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2756C1" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="456BF1D2" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D5948" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="39EE9688" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B97C934" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="636720A4" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C30E52" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="444BD259" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄涛律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1993年以来长期从事与商业交易和知识产权相关的法律咨询、诉讼和仲裁工作，积累了大量经验。他为包括跨国公司、中国公司在内的众多客户就如何通过协商、行政程序、民事诉讼、劳动诉讼和仲裁等方式处理在中国的争议或潜在争议等问题提供法律和服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31567F69" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="3C4538F2" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369D9A49" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="51314306" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCCC0CD" w14:textId="77777777" w:rsidR="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="1331D1B8" w14:textId="77777777" w:rsidR="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>从2002年度到2018年度，黄涛律师连续被由Legalease出版的The Asia Pacific Legal 500评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国争议解决领域杰出律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3B1966E8" w:rsidR="00A46A04" w:rsidRPr="00FB3055" w:rsidRDefault="00FB3055" w:rsidP="00FB3055">
+    <w:p w14:paraId="4F0A196B" w14:textId="3B1B6760" w:rsidR="00A46A04" w:rsidRPr="00951F12" w:rsidRDefault="00951F12" w:rsidP="00951F12">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3055">
+      <w:r w:rsidRPr="00951F12">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">英国权威法律评级机构Chambers &amp; Partners出版的《亚太法律指南》连续多年将其列为中国地区的争议解决领域杰出律师之一 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FB3055" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00951F12" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1916,649 +1916,649 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B06E5E"/>
+    <w:nsid w:val="012E7997"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1189482"/>
+    <w:tmpl w:val="A6D23B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E63945"/>
+    <w:nsid w:val="06DA7C55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FF08972"/>
+    <w:tmpl w:val="26AE2794"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09720992"/>
+    <w:nsid w:val="07B00BC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1BEE922"/>
+    <w:tmpl w:val="9E244ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A5395F"/>
+    <w:nsid w:val="0BD227AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C048FC34"/>
+    <w:tmpl w:val="837CC532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C74644A"/>
+    <w:nsid w:val="0E2851FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2BCBFBE"/>
+    <w:tmpl w:val="DF5A1DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D620CB9"/>
+    <w:nsid w:val="107B6283"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8B2F956"/>
+    <w:tmpl w:val="4AB2F7D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11AE0155"/>
+    <w:nsid w:val="11A473ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8ECCD0F8"/>
+    <w:tmpl w:val="A6081330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13735DA2"/>
+    <w:nsid w:val="16B84135"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C85C26FA"/>
+    <w:tmpl w:val="9230AD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3B6736"/>
+    <w:nsid w:val="1A235B7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="544C70B2"/>
+    <w:tmpl w:val="AAB45CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D8101D9"/>
+    <w:nsid w:val="2140439E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84DA2ED8"/>
+    <w:tmpl w:val="9AF06BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F832B3E"/>
+    <w:nsid w:val="218D67F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC408256"/>
+    <w:tmpl w:val="A02896C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8740ED"/>
+    <w:nsid w:val="21A74ECD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDB222C8"/>
+    <w:tmpl w:val="C31A727A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202F5602"/>
+    <w:nsid w:val="231A6755"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7902B8A8"/>
+    <w:tmpl w:val="6CE27CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21BF6433"/>
+    <w:nsid w:val="253104C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BD63A6A"/>
+    <w:tmpl w:val="0B4479D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D91F28"/>
+    <w:nsid w:val="29F96559"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D39EEF30"/>
+    <w:tmpl w:val="FE48A148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D94575"/>
+    <w:nsid w:val="2A50780C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F2EC362"/>
+    <w:tmpl w:val="CEA4135A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD90FB3"/>
+    <w:nsid w:val="2C213435"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17F69A74"/>
+    <w:tmpl w:val="F780AB60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF97D24"/>
+    <w:nsid w:val="2E2A3F7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAF27210"/>
+    <w:tmpl w:val="D33C5BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5B11FE"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB26E05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1BA0B34"/>
+    <w:tmpl w:val="171ABD10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33C01573"/>
+    <w:nsid w:val="348A5419"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="856A99FE"/>
+    <w:tmpl w:val="BFDE60B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33EE6827"/>
+    <w:nsid w:val="35AC3CBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0584F32C"/>
+    <w:tmpl w:val="B000664A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E23F40"/>
+    <w:nsid w:val="371564D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21B6B432"/>
+    <w:tmpl w:val="E3AE19E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37172B5B"/>
+    <w:nsid w:val="393E41E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F656F292"/>
+    <w:tmpl w:val="E9201738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39762A29"/>
+    <w:nsid w:val="3A201150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69E266CC"/>
+    <w:tmpl w:val="F626C59E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2649,630 +2649,630 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BF8639F"/>
+    <w:nsid w:val="42E63C0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4AC2274"/>
+    <w:tmpl w:val="522494B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD579E8"/>
+    <w:nsid w:val="446B7103"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E1E0548"/>
+    <w:tmpl w:val="DE86617A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D27422B"/>
+    <w:nsid w:val="47F4197E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43382414"/>
+    <w:tmpl w:val="810C3A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422E1734"/>
+    <w:nsid w:val="4DC705D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B5C17E0"/>
+    <w:tmpl w:val="F6A81F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="433345F8"/>
+    <w:nsid w:val="4ED15B45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B18AC10"/>
+    <w:tmpl w:val="6D32AF78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46864622"/>
+    <w:nsid w:val="4F1C24AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="501E2600"/>
+    <w:tmpl w:val="74C6294C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4792622B"/>
+    <w:nsid w:val="55CE7FA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="412A3E4A"/>
+    <w:tmpl w:val="DA42BAD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481469C1"/>
+    <w:nsid w:val="55ED212D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="078E5164"/>
+    <w:tmpl w:val="796CA106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="490B689E"/>
+    <w:nsid w:val="57CA16B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB064520"/>
+    <w:tmpl w:val="801C2502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AF01F28"/>
+    <w:nsid w:val="57FB7B47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B2A5B92"/>
+    <w:tmpl w:val="6BA2BA40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="526A03ED"/>
+    <w:nsid w:val="59B532DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B68CC50C"/>
+    <w:tmpl w:val="159E9D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1745DC"/>
+    <w:nsid w:val="5AA36D21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1026C3E8"/>
+    <w:tmpl w:val="14928338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62617CA6"/>
+    <w:nsid w:val="62800CCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10DC150A"/>
+    <w:tmpl w:val="1B362B0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF24D5C"/>
+    <w:nsid w:val="62BE6998"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6270B882"/>
+    <w:tmpl w:val="D1ECD79E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEA6742"/>
+    <w:nsid w:val="63464269"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBDE8F60"/>
+    <w:tmpl w:val="15A25FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F7777D1"/>
+    <w:nsid w:val="65B23973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1D47752"/>
+    <w:tmpl w:val="2F6E1792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="739566BD"/>
+    <w:nsid w:val="6C2940E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6896A62A"/>
+    <w:tmpl w:val="4AB2F7D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="740532E8"/>
+    <w:nsid w:val="6E743227"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1189482"/>
+    <w:tmpl w:val="E95878A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776C2E59"/>
+    <w:nsid w:val="72660321"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3324668"/>
+    <w:tmpl w:val="737A9506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BCD439F"/>
+    <w:nsid w:val="76270671"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7D486E0"/>
+    <w:tmpl w:val="3542B3E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BE978E6"/>
+    <w:nsid w:val="7B3576D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="697C3206"/>
+    <w:tmpl w:val="1C9E50EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
-[...2 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="21">
-[...76 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3367,50 +3367,51 @@
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
+    <w:rsid w:val="00951F12"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
@@ -3418,51 +3419,50 @@
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
-    <w:rsid w:val="00FB3055"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4506,61 +4506,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB3055"/>
+    <w:rsid w:val="00951F12"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB3055"/>
+    <w:rsid w:val="00951F12"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4846,51 +4846,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E7BEB60-F88E-45A9-9197-96A61BE47C54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEB55879-E69C-4C75-B7A8-914EDDF1ED2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>342</Words>
   <Characters>1950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>