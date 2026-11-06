--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7957133E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5103FC3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00811F20">
+            <w:r w:rsidRPr="00EC1B23">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邵烨</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1C8A2969" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+          <w:p w14:paraId="706EB16B" w14:textId="20F07E8A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00811F20">
+            <w:r w:rsidRPr="00EC1B23">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7B636C98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+          <w:p w14:paraId="6199424A" w14:textId="45332775" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00811F20">
+            <w:r w:rsidRPr="00EC1B23">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1111 / +86 20 3225 3806 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="304A000D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+          <w:p w14:paraId="4F910ACA" w14:textId="567D9D9A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00811F20">
+            <w:r w:rsidRPr="00EC1B23">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>devan.shao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4472675E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00811F20" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0845BA53" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC1B23" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73F452AB" wp14:editId="16021120">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7609AA9C" wp14:editId="1C0065D6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="21F0BDE1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00811F20" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2C13FE94" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC1B23" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00811F20">
+            <w:r w:rsidRPr="00EC1B23">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邵烨律师专攻娱乐法及知识产权。其主要业务领域还包括商事争议解决（诉讼与仲裁）。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E7573" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4581E575" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1306 +438,1306 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F172149" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="04F33742" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672328EC" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="15FB5452" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>影视、直播与音乐</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565F508A" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="51F4EA02" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界闻名的美国娱乐影视巨头处理其针对某模仿电影的制作方及发行方在中国的知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B93F38C" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="153B78A9" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本圆谷制作公司处理与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UMC、蓝弧等有关</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奥特曼</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>形象的著作权侵权、反不正当竞争纠纷的系列诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8355EB" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="77F12CE2" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表虎牙直播处理其与中国直接竞争对手之间的商业诋毁案件，并成功获得法院作出的针对该竞争对手被控侵权行为的行为保全裁定，该裁定是中国第一例亦是唯一一例禁止竞争对手向程序分发平台进行投诉的行为保全裁定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFAB5DA" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="6D6A0B9D" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zhibo.tv处理其与央视国际之间关于某国际体育赛事网络直播的新型互联网反不正当竞争案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A2C8B6" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="331AF859" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某传媒公司处理其与某广东省知名电影频道之间的频道运营纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EC27D3" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="0D483D02" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX等国际影视集团就电影进口、发行及其他合规事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428D3F4A" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="4D8FE267" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向美国电影协会就打击盗版、影视作品维权等事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E24BF82" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="481A8F35" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家娱乐及影视公司就大量涉及知识产权许可、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP引进、影视剧和动画制作与发行等知识问题的交易提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6199C524" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="3F895A4A" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向众多企业及音乐制作人就音乐作品的制作、发行和传播提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48404457" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="356B7DB0" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某音乐传媒集团就涉及近万首歌曲许可和转售的交易提供法律意见，并进行有关知识产权权利归属的尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7ECCB8" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="78688773" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>游戏</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0264CD11" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="65EABF91" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的美国互动娱乐公司处理其针对某侵权电影的发行方在中国的知识产权诉讼，该案件被最高人民法院评选为当年度的知识产权保护典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9E3AC4" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="20933867" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球闻名的美国电子游戏开发公司处理其有关周边产品侵权在中国的知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B532EAA" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="6245210C" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向育碧游戏就其游戏的进口、在中国市场发行、运营及维权提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D61D63F" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="359CD76E" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WeMade处理外国仲裁裁决在中国的承认与执行以及针对游戏发行商的纠纷案件，并就在中国打击盗版游戏、仿冒游戏等事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3AB0D1" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="0E87BAC0" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表热门手机游戏“战舰少女”与“少女前线”等发行商处理各自与游戏开发商之间的引起关注的诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9EA288" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="432A655D" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表游族网络处理其与另一家中国知名游戏公司之间围绕多款游戏的著作权侵权系列诉讼案件与行政投诉案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213C9114" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="7FDBBF78" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为领导律师，代表沐瞳科技处理其与腾讯及美国拳头游戏（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Riot Games）之间关于著作权侵权及反不正当竞争跨中国、美国、日本、韩国、泰国、印度尼西亚等多个法域的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DDF8C9" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="083F446E" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表跳跃网络、交易猫、哔哩哔哩等互动娱乐公司应对腾讯围绕其研发或发行的游戏提起的知识产权诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78775268" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="6E879F99" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家主流游戏公司就游戏研发、发行、运营、维权、许可、合规及打击外挂私服等事务提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D398228" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="6F3B5E6D" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Void就其新型互动娱乐体验系统的引入和在华运营提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3A7047" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="7FEEF369" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>体育</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FA1220" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="600E0307" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表知名体育经纪公司盛力世家处理其与旗下世界冠军运动员间的经纪合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8F9131" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="08873BF7" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向中高聚龙就独家运营中国高尔夫球巡回赛常规赛提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6143C059" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="00725CD6" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名体育文化公司处理其与某视频网站之间关于某国际体育赛事的互联网传播纠纷案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1374049D" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="4E4C83C3" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向赛事主办方就“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mobile Legends Bang Bang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>职业联赛的组织、设立、运营、维权及许可提供全流程法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCE1D9E" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="43929CBC" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家电子竞技职业俱乐部</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/战队就人员管理、权益分配、俱乐部运营、品牌注册与保护等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA99708" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="3F589BA1" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向某主要赞助商就国际足联俱乐部世界杯的赛事变更及赞助商权益等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EC6AE5" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="2FCB86C0" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他知识产权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EB2AED" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="6940114C" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多外国知识产权权利人处理在中国的各类知识产权法律事务，包括但不限于，商标维权、打假、著作权保护、反不正当竞争诉讼、专利维权、专利无效、商业秘密保护、打击商业诋毁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284940B2" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="3414FD04" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大量外国公司及外商投资企业应对商标抢注人在中国提起的恶意诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F6F1CF" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="3184FF6E" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多企业处理商业秘密保护和维权法律行动，并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC1AFDE" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="79ADE5B5" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各领域的众多公司应对图片公司、应用软件开发方和字体软件开发方发起的有关著作权侵权的法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147343F9" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="3FD3EC1A" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1858927B" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="431EFD40" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FCDFC3" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="20895257" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722E2DC0" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="33252B42" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ED4B11" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="50D4F569" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8053DE" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="207C66BA" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625A4C2E" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="65C38E3D" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C352BED" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="53182732" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8BF84F" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="47CD2B8B" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邵律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CF66C4" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="5F111860" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F227832" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="5A44E770" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72898AA2" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="0E0306C4" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年中国十大杰出青年律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，中国法律教育及就业讲座系列 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D46A72" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="38D311DD" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年中国律师特别推荐榜十强：电子竞技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，LEGALBAND </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D7AD60" w14:textId="77777777" w:rsidR="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="456436C1" w14:textId="77777777" w:rsidR="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年传媒、娱乐与体育律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，《商法》杂志 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7F11BAB6" w:rsidR="00A46A04" w:rsidRPr="00811F20" w:rsidRDefault="00811F20" w:rsidP="00811F20">
+    <w:p w14:paraId="4F0A196B" w14:textId="6EC39254" w:rsidR="00A46A04" w:rsidRPr="00EC1B23" w:rsidRDefault="00EC1B23" w:rsidP="00EC1B23">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年传媒法律领域：第一等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811F20">
+      <w:r w:rsidRPr="00EC1B23">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">，《国际传媒法律》杂志 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00811F20" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC1B23" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1943,1243 +1943,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039A4AE6"/>
+    <w:nsid w:val="0B0459F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68CE1BBA"/>
+    <w:tmpl w:val="5B8EDF2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043179DE"/>
+    <w:nsid w:val="0D785C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E13E824E"/>
+    <w:tmpl w:val="64B03074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089C6DB4"/>
+    <w:nsid w:val="0F695225"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9FC4EBE"/>
+    <w:tmpl w:val="BE6CB738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE04FE1"/>
+    <w:nsid w:val="109B3CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F94083E"/>
+    <w:tmpl w:val="0D4A4A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DCC6F52"/>
+    <w:nsid w:val="1AA60D3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86165FD6"/>
+    <w:tmpl w:val="48069F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE94411"/>
+    <w:nsid w:val="1F6767B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2DAE354"/>
+    <w:tmpl w:val="BC0EDEF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11A06BED"/>
+    <w:nsid w:val="217B1743"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AF2BACA"/>
+    <w:tmpl w:val="73924840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11C84BAC"/>
+    <w:nsid w:val="23F224C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D34985A"/>
+    <w:tmpl w:val="BFA006C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1244789F"/>
+    <w:nsid w:val="240A40C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC682934"/>
+    <w:tmpl w:val="B3CC4C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A21509"/>
+    <w:nsid w:val="25F27D69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C944AD6A"/>
+    <w:tmpl w:val="C9CAEFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15E65804"/>
+    <w:nsid w:val="265371FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF8678BA"/>
+    <w:tmpl w:val="8BEA2718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18BD435E"/>
+    <w:nsid w:val="26B232EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99C8069C"/>
+    <w:tmpl w:val="D5804FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9116B9"/>
+    <w:nsid w:val="271A5758"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BEA58FE"/>
+    <w:tmpl w:val="C1B857D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E53449"/>
+    <w:nsid w:val="2A7E59BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41888C94"/>
+    <w:tmpl w:val="CC5EEE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="227648ED"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30B4251E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DC42484"/>
+    <w:tmpl w:val="978C4822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2869798F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32860588"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B920AD9E"/>
+    <w:tmpl w:val="DF5EBDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BFB6E7A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33417BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="293EA9D0"/>
+    <w:tmpl w:val="FEAE264C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3C15A2"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353041DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DE67492"/>
+    <w:tmpl w:val="2A36BE12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E7D2575"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3643558B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E23CBB46"/>
+    <w:tmpl w:val="A8C2968A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FAC0A0A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41842D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3663FDE"/>
+    <w:tmpl w:val="E2986886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319E3243"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42EB65F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34B20E56"/>
+    <w:tmpl w:val="58D2E8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E410D19"/>
+    <w:nsid w:val="464F0F6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D844384C"/>
+    <w:tmpl w:val="BC942D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FED1D9E"/>
+    <w:nsid w:val="4BEA0C4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7180AFC8"/>
+    <w:tmpl w:val="C41ABCF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41506B14"/>
+    <w:nsid w:val="50686CE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFB82E02"/>
+    <w:tmpl w:val="3B28C724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44070F23"/>
+    <w:nsid w:val="55142283"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EDE9266"/>
+    <w:tmpl w:val="654C7852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="443E52A1"/>
+    <w:nsid w:val="55B71DE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D2A56F2"/>
+    <w:tmpl w:val="95EE5A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0B228E"/>
+    <w:nsid w:val="585B76CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B61D8E"/>
+    <w:tmpl w:val="95BA677A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50EC43AC"/>
+    <w:nsid w:val="5B1878CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB346230"/>
+    <w:tmpl w:val="154ED282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51015AB9"/>
+    <w:nsid w:val="5C690485"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F314DA28"/>
+    <w:tmpl w:val="7958C1D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F7129A"/>
+    <w:nsid w:val="5C8776B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="921CAB16"/>
+    <w:tmpl w:val="31C23900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66FE7248"/>
+    <w:nsid w:val="5E5F26CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FB80BA4"/>
+    <w:tmpl w:val="E1C001C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69203597"/>
+    <w:nsid w:val="6D16317B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96F01D3A"/>
+    <w:tmpl w:val="6E228C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B8F20CF"/>
+    <w:nsid w:val="6D17504D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D00B3CA"/>
+    <w:tmpl w:val="5D32A8BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4564C8"/>
+    <w:nsid w:val="6E0B5F95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B28298FC"/>
+    <w:tmpl w:val="EBD872FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ECA0A3B"/>
+    <w:nsid w:val="6F253EC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="451CB834"/>
+    <w:tmpl w:val="D6C26534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C571E9"/>
+    <w:nsid w:val="6F7E7B3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C54AF14"/>
+    <w:tmpl w:val="CAA23444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77054328"/>
+    <w:nsid w:val="7B523CA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0788220"/>
+    <w:tmpl w:val="BFA006C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7779354F"/>
+    <w:nsid w:val="7C4B2CFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2854A040"/>
+    <w:tmpl w:val="0082BB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B011563"/>
+    <w:nsid w:val="7C867242"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC682934"/>
+    <w:tmpl w:val="DC066C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF3439C"/>
+    <w:nsid w:val="7C9D6119"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6D8A10A"/>
+    <w:tmpl w:val="292A8A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-[...32 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="41"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3253,51 +3253,50 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="00811F20"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3318,50 +3317,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EC1B23"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4413,61 +4413,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00811F20"/>
+    <w:rsid w:val="00EC1B23"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00811F20"/>
+    <w:rsid w:val="00EC1B23"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4753,51 +4753,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8679FAF-2030-48DA-9B43-B378BD891785}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2403BB27-9665-4AE2-B536-21F1FA64F54E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>271</Words>
   <Characters>1550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>