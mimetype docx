--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6101052B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="68C68C05" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005678F9">
+            <w:r w:rsidRPr="00D7483B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>彭竹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="1029EC5E" w14:textId="77777777" w:rsidR="005678F9" w:rsidRPr="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+          <w:p w14:paraId="33063A6C" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRPr="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005678F9">
+            <w:r w:rsidRPr="00D7483B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="335D961C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+          <w:p w14:paraId="706EB16B" w14:textId="10FC21D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005678F9">
+            <w:r w:rsidRPr="00D7483B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="28548059" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+          <w:p w14:paraId="6199424A" w14:textId="33AA2DF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005678F9">
+            <w:r w:rsidRPr="00D7483B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
+              <w:t>+86 10 5769 5600 | +852 3976 8888</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4CCC9772" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+          <w:p w14:paraId="4F910ACA" w14:textId="22B10FF4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005678F9">
+            <w:r w:rsidRPr="00D7483B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>diane.peng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5E7C36D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005678F9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="249E8AF3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D7483B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E511E9D" wp14:editId="501B7B16">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="714557CD" wp14:editId="4805A742">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,74 +260,74 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="66AADB80" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005678F9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7576C56B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D7483B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005678F9">
+            <w:r w:rsidRPr="00D7483B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>彭竹律师的主要执业领域为争议解决，包括国际</w:t>
             </w:r>
-            <w:r w:rsidRPr="005678F9">
+            <w:r w:rsidRPr="00D7483B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>/涉外商事仲裁、商事诉讼、家事诉讼业务等领域。</w:t>
+              <w:t>/涉外商事仲裁、商事诉讼等领域。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9FD8E7" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="21A88916" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,1695 +466,1891 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6835C3E9" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="0D842833" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A83C4F" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="3E614315" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及涉外商事仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E733EF" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="0FF3A814" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BVI投资人针对其投资的企业就股权回购相关的合同纠纷在香港国际仲裁中心（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>港仲</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F2F715" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="1B50AEB0" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家香港公司针对境内一家大型房地产公司的关联公司就股权转让相关的担保合同纠纷在港仲的两个仲裁程序，成功根据内地和香港的保全安排实现境内对被申请人的财产保全并获得胜诉裁决；</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="299BC6D5" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+        <w:t>代表一家香港公司针对境内一家大型房地产公司就股权合同纠纷在港仲的两个仲裁程序，合资标的涉及豪华酒店及公寓物业管理，成功根据内地和香港的保全安排实现境内对被申请人的财产保全并获得胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C608620" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>代表一家知名私募基金在港仲与其前员工就期权激励有关的争议程序；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE848B3" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表一家全球领先的投资人针对一家自动汽车公司的创始人和集团公司在港仲的股权回购案件；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A2F69E" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>代表一家中国游戏公司针对一家国际知名游戏发行公司就发行合同纠纷在港仲的程序，实现优势和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB2A095" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="46A7C69A" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国移动互联网企业及其多数股东针对其少数股东就股权转让纠纷在港仲的两个仲裁程序，该案涉及复杂的</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE架构、中国相关部门的审批等交易内容；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B267DC" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="61DFEC98" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国活性炭生产商与其外国合作伙伴针对合作经营合同履行中产生的及相关的商业纠纷在港仲的仲裁案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA4348C" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="0A78620F" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在加拿大上市的能源公司针对一家世界五百强的中国能源公司就合作开采、销售海上天然气引发的纠纷参加临时仲裁程序，该程序适用联合国国际贸易法委员会仲裁规则，案件涉案金额逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3DFC70" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="1C359AEC" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国纺织公司与美国纺织公司的两个子公司在新加坡国际仲裁中心（“新仲”）的两个仲裁案，涉案标的逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2600万美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F758C" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="36C4742D" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表数家境内国企在中国国际经济贸易仲裁委员会（“贸仲”）针对其相对方就股权转让及回购的合同纠纷，涉案标的近人民币</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+        <w:t>代表一家从事大宗物流商贸的中国国企与其奥地利买方在新仲的钢材合同纠纷；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B3CD53" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表一家美国化学品生产商针对其中国合作方就保密协议项下的商业秘密滥用等在新仲的仲裁；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502CA813" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表数家境内国企在中国国际经济贸易仲裁委员会（“贸仲”）针对其相对方就股权转让及回购的合同纠纷，涉及房地产公司经营的住房及酒店标的，涉案标的近人民币</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D6C430" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="27F7251C" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>代表一家天津企业和其相对方在贸仲的酒店建设和经营管理合同纠纷；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6625E90F" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>代表一家著名基金投资人在贸仲与其相对方的药品委托生产合同争议，涉案标的数十亿元，且涉及股权转让、药品监管规则等复杂问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70752F64" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="42CE10B6" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数位境内自然人在贸仲与其相对方的合同争议，涉案标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元，且涉及复杂的事实背景和在先法律程序，并涉及香港上市公司的控制权之争；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0771B511" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="086865C9" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多起在贸仲的涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE架构的企业股权回购案件，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3DE3BD" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="01DB083D" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内国企在贸仲针对其海外电厂建设项目的合同纠纷，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACF2DCF" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="308A4849" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家诺基亚公司与中国国有企业在贸仲依</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC仲裁规则进行的仲裁案，涉案标的逾人民币3亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613722C4" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="51BD527C" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大上市石油开发企业与其中国合作开发者、天然气销售代理人、下游买家等在贸仲的系列仲裁案，涉案标的高达数十亿人民币，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F340B7" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="26B14F7F" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家香港公司与其中国国有合作方就合作经营公路的合作经营合同纠纷在贸仲的仲裁案，涉案标的高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿人民币，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352D602E" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="792F259D" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家英国钢铁贸易商与其美国供货方在贸仲的产品质量纠纷案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DBE5AD" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="51F3A042" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家新加坡大型房地产企业与其中国合作方在贸仲的仲裁案，获胜诉裁决；</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+        <w:t>代表一家新加坡大型房地产企业与其中国合作方在贸仲的仲裁案，涉及商业地产建设及酒店运营等争议，获胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0106C56B" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球大型零售商与其中国出租方在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3398242F" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="1B891712" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡钢铁销售商与其香港供货方在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BF8ABB" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="4835BDEA" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家印度风机生产商在中国的子公司与其中国风场业主在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6000万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3802D551" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="1EC6E3F8" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家汽车生产商针对其加拿大供应商在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3500万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFE0362" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="4CED2395" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球具有领先地位的大型水处理、液体、热能设备制造商与其中国合资伙伴在贸仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E4AC3B" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="22ED6EA9" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士公司针对其中国经销商在贸仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D68E475" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="42D772E6" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人与其</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI合作伙伴在北京仲裁委员会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北仲</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的投资协议纠纷案，涉案标的高达6000万美元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CB33A2" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="59EA1AC3" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国大型风机制造商与其美国风机部件供应商在北仲的仲裁案，涉案标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12亿元，以优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB349B4" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="16153894" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国政策性保险公司就出口信用保险纠纷应对在北仲的数起仲裁案，获得多个获胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAF7EF3" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="598C009E" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港机械制造公司针对其采购商在上海国际经济贸易仲裁委员会（“上国仲”）的仲裁案，优势地位和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8AA217" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="7A6CBC31" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国企子公司针对另一家巨型中国民企就股权回购纠纷在上国仲的仲裁案，获胜诉裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF92105" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="6F9A0027" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国企子公司针对其股权转让方在深圳国际仲裁院（“深国仲”）的仲裁案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B38B74E" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="3F642554" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内国企在海外（日本、韩国、东南亚、中东）的电厂建设项目提供与业主及分包商之间的咨询服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB06B9B" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="5347B939" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>诉讼案件及家事咨询服务</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+        <w:t>诉讼案件及咨询服务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240E502A" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家公司在中国法院的合同纠纷案件（如一家中国大型国企在北京法院的涉案标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12亿元的股权转让纠纷案；四家香港公司与其中国国有合作方就合作经营高速公路的合同纠纷在山东法院的诉讼案；一家中法合资企业与其设备供应商就合同纠纷在北京法院的诉讼案；一家全球具有领先地位的提供高效开采方案公司的子公司针对其客户在中国新疆、内蒙古法院进行的产品采购合同纠纷案；一家在加拿大上市的能源公司针对一家浙江国有能源公司就天然气销售引发的纠纷在浙江法院进行的诉讼案；一家知名四大咨询公司与其客户在内蒙古法院的服务合同纠纷案</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>件；一家山东企业与其合作伙伴就其股权转让合同在山东法院的诉讼案等；一家山西国企与其业主在内蒙古法院的电站工程合同纠纷案件）；</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+        <w:t>件；一家山东企业与其合作伙伴就其股权转让合同在山东法院的诉讼案—标的企业涉及酒店建设和经营等；一家山西国企与其业主在内蒙古法院的电站工程合同纠纷案件）；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5158447E" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家银行在中国法院的金融借款合同及相关的担保合同纠纷案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487C3591" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="77B13E4B" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家公司在中国法院的侵权纠纷案件、债权人代位权诉讼等案件（如一家世界领先的航空产品制造商针对多个中国自然人在北京法院提起的航空运输损害责任纠纷案件中应诉，原告提出总计达人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15亿元的赔偿请求，同案被告包括来自地处不同国家的承运人、飞机制造商、保险人等；一家世界知名制造商在辽宁法院的产品侵权责任案件；一家法国基金在四川法院的债权人代位权诉讼案件等）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5FCDE8" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="6AA69256" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表数家公司在中国法院进行（国际）仲裁程序相关的管辖权异议、确认仲裁协议效力之诉、保全程序、裁决的撤销、承认与执行程序；</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="7813C74A" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+        <w:t>代表数家公司在中国法院进行（国际）仲裁程序相关的管辖权异议、确认仲裁协议效力之诉、保全程序、裁决的撤销、承认与执行程序。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6DC85E" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22719223" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="43804F8D" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，德语语言文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004.9-2008.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755A0CC2" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="4F13F7A2" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，国际政治学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004.9-2008.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEAE3AA" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="7A1119EE" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008.9-2011.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F9DFA3" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="3DB245A2" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国柏林自由大学，商法交换生，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009.9-2010.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E83353" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="74D61C2F" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF33671" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="5D123590" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中华人民共和国执业律师</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+        <w:t>中华人民共和国执业律师（自</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613E0ADD" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B56E91" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="39F5A208" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C4139C" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="56BCB703" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E708330" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="4509C12D" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693C9DBD" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="7F50B3C0" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEAB38B" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="21313439" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EDC812" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="41760216" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所北京办公室，在此之前曾自2011年7月至2014年10月在另一家中国知名律师事务所工作。2021年彭竹律师升任合伙人，自2024年9月开始，彭竹律师同时在方达律师事务所香港办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA79A62" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="132B5B44" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2739B281" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="0A44F0BE" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18952602" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="73A3DD24" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年9月至2024年6月参加并完成国际商会仲裁院（ICC）高阶仲裁员培训共计八个单元53小时。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F15FD92" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="3F60F4D5" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年参加编写《2023年国际比较法律指引，石油&amp;天然气法规，第18版，中国篇》。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71277CA3" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="7AED25BE" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024年参与编写《纽约公约在中国见证成长》、《中国商事仲裁实践指引》（均已出版）。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA6C2EB" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自2025年参与修订《国际律师协会国际仲裁当事人代理指引》。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3D2A32" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2025年参加联合国国际贸易法委员会第二工作组（争议解决）第82届会议（电子仲裁裁决的承认与执行）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A370F99" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="4C8A0595" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026年参加编写《威科国际商事仲裁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贸仲仲裁实践指引》 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627DEBBA" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A05EE76" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+    <w:p w14:paraId="1EB1AEE0" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师2023年被Global Arbitration Review推荐为</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>45 under 45</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国区候选人名单。她被Benchmark Litigation《中国争议解决2026》评为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>争议解决之星</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">（国际仲裁）。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7499FD" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>彭竹律师是中华全国青年联合会第十四届委员会委员，也是北京市青年联合会第十二届委员会委员，且被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优秀委员</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">。 同时彭律师为北京市律师协会专门委员会副主任并入选北京市律师协会涉外律师人才库。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7F89C1" w14:textId="77777777" w:rsidR="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
+    <w:p w14:paraId="03414037" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005678F9">
+      <w:r w:rsidRPr="00D7483B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="66D4B536" w:rsidR="00A46A04" w:rsidRPr="005678F9" w:rsidRDefault="005678F9" w:rsidP="005678F9">
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005678F9" w:rsidSect="002D0826">
+    <w:p w14:paraId="32291BE7" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">彭竹律师担任2021-2024年度国际商会青年仲裁员论坛北亚地区委员会代表、2024-2027年度国际商会仲裁委员会委员，并担任2024-2026年度美国仲裁协会国际争议解决中心大中国区委员会委员、亚太国际仲裁论坛的机构代表（2019年至今）。彭竹律师同时也是国际商会中国国家委员会仲裁委员会委员。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A35BAC6" w14:textId="77777777" w:rsidR="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">彭竹律师是香港国际仲裁中心在册仲裁员、一邦国际网上仲调中心仲裁员、中国国际经济贸易仲裁委员会调解员，同时是中国内地多家仲裁机构的仲裁员（包括深圳国际仲裁院、上海国际仲裁中心、珠海仲裁委员会、西安仲裁委员会、沈阳仲裁委员会、哈尔滨仲裁委员会、合肥仲裁委员会等）。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="312E8C09" w:rsidR="00A46A04" w:rsidRPr="00D7483B" w:rsidRDefault="00D7483B" w:rsidP="00D7483B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7483B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">彭竹律师在境内外多家仲裁机构的数十起仲裁案件中被指定/选定为首席仲裁员/独任仲裁员/边裁，也在境外争议解决程序中担任中国法专家。 </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D7483B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2360,1322 +2556,1490 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00991F18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4044BB2C"/>
+    <w:nsid w:val="00CC35FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8F2748E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F302EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC86990E"/>
+    <w:nsid w:val="012B0F5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD6CBBEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C12042"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="623020B4"/>
+    <w:nsid w:val="06232E21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA1482C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D93976"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BFFA5478"/>
+    <w:nsid w:val="06261236"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F9CD6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098A23CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B32E74B4"/>
+    <w:nsid w:val="0A6043B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3514C24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDC76D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F1EC08C"/>
+    <w:nsid w:val="0B074C26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C30C414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E656DE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1270C0F6"/>
+    <w:nsid w:val="0C8D32FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C37CEC34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A837CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15024572"/>
+    <w:nsid w:val="139573C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1DEEE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10C03B43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F656F382"/>
+    <w:nsid w:val="159357ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD20D50C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115A576A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD4228EE"/>
+    <w:nsid w:val="163A5A5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69C06AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="162C57BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="036C8E08"/>
+    <w:nsid w:val="1693325F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB42338C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181C16D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59601964"/>
+    <w:nsid w:val="1763608C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E2E3766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0E39A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EC0C82E"/>
+    <w:nsid w:val="1CDE2765"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C37CEC34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E76E20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41F6F162"/>
+    <w:nsid w:val="1DC247AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD68B1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24D77526"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="148CC260"/>
+    <w:nsid w:val="1E3A4628"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5C4E324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26DD308D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98AA458E"/>
+    <w:nsid w:val="20116C81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="145C58E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26DE5AE6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42ECE51A"/>
+    <w:nsid w:val="245F023F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC707AC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288A6B1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DE056A4"/>
+    <w:nsid w:val="24B15B03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4607F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6C23CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF4287FC"/>
+    <w:nsid w:val="26097093"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="054CAF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD66CC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79FC4000"/>
+    <w:nsid w:val="26960E24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22BA9A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF7595B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD2A66B6"/>
+    <w:nsid w:val="2ADB4F92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7D2CF82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CEA3E0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32F2F3D2"/>
+    <w:nsid w:val="2B4F386B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7CE7806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E6E5D86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0BC0980"/>
+    <w:nsid w:val="2E2452BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CAEE4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30712988"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15D622DC"/>
+    <w:nsid w:val="304C0D8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6E4D4A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E47693"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB4ADA06"/>
+    <w:nsid w:val="3A2430F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4C2228C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B0209F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34621C10"/>
+    <w:nsid w:val="3D511BF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="397497DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37DE70A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0396E800"/>
+    <w:nsid w:val="3E0B69F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0ECC0D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B04414D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFB8DC1A"/>
+    <w:nsid w:val="3F1D6AAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F42A8E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2373F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1270C0F6"/>
+    <w:nsid w:val="3F282946"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3FA9F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E949F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AE4EF20"/>
+    <w:nsid w:val="3FBA0EF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CD031C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E10643"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D716F5B8"/>
+    <w:nsid w:val="4257348A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80B2A37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465B4310"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DAA85D0"/>
+    <w:nsid w:val="43EE42F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D03654EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F74487"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CACA2A4"/>
+    <w:nsid w:val="48343D4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8A2DBC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BFE06E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82EE7E24"/>
+    <w:nsid w:val="4E5F51C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D41E1E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD52634"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A380D67C"/>
+    <w:nsid w:val="4E7F1D3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AD46178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50173F45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D044C42"/>
+    <w:nsid w:val="50563CFF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B76AF8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="529273D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B44C5DA0"/>
+    <w:nsid w:val="51381733"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB40CC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53C02C0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9D83976"/>
+    <w:nsid w:val="52524E36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A91AB47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FB26D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00C84316"/>
+    <w:nsid w:val="559339C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25F80E0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E51C89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91F292D2"/>
+    <w:nsid w:val="59FB3B13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14B0F0CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59BA6F03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96305626"/>
+    <w:nsid w:val="5B8534A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F4A796E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D012EF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF0C8E3E"/>
+    <w:nsid w:val="5F783C76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFDC0B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D1207D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD7C386C"/>
+    <w:nsid w:val="607379C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45621622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A44545"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82E4FE1E"/>
+    <w:nsid w:val="63C255C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9182CB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB60F7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58F886F4"/>
+    <w:nsid w:val="64B82576"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC164966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70780208"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92D8EAF0"/>
+    <w:nsid w:val="65B800ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1C28330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72CC50ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA52C32C"/>
+    <w:nsid w:val="66103ACB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEA40E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="754F3A7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51B4F584"/>
+    <w:nsid w:val="67A56990"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C6AFB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76323F1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC90A18E"/>
+    <w:nsid w:val="682804EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15EC745C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77472AE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6A6ADD8"/>
+    <w:nsid w:val="68542229"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C826E65E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A317FC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7946F528"/>
+    <w:nsid w:val="6A5921F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1749ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE14AD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E77AB8B2"/>
+    <w:nsid w:val="6B155AAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FDAD98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E137C12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22A8C9F0"/>
+    <w:nsid w:val="6B3A6A3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD38DB32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB656DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AFA5810"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739E3877"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE16AF56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B023F73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8004955C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B8A29EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A538DDFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E694502"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7AE34B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7116FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79925B0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E765C02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8594E91E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...26 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12">
-[...23 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
-[...80 lines deleted...]
-  <w:num w:numId="48">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="60">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="49">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="53"/>
+  <w:numIdMacAtCleanup w:val="60"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3723,51 +4087,50 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="005678F9"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -3802,50 +4165,51 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D7483B"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4908,61 +5272,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005678F9"/>
+    <w:rsid w:val="00D7483B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005678F9"/>
+    <w:rsid w:val="00D7483B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5248,66 +5612,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAA75F36-9267-45EA-B5FD-91839E7DA998}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BACF3CC-8F13-4870-91F0-41A4A3A4FFDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>478</Words>
-  <Characters>2725</Characters>
+  <Words>552</Words>
+  <Characters>3150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3197</CharactersWithSpaces>
+  <CharactersWithSpaces>3695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>