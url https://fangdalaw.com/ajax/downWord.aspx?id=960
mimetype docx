--- v0 (2026-07-06)
+++ v1 (2026-09-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="75B5CEB7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00096218" w:rsidP="00096218">
+          <w:p w14:paraId="2C4F11E8" w14:textId="30EBD5FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00096218">
+            <w:r w:rsidRPr="0020192A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>吴冬</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5AC82B15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00096218" w:rsidP="00096218">
+          <w:p w14:paraId="706EB16B" w14:textId="627D020E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00096218">
+            <w:r w:rsidRPr="0020192A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4C299BC5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00096218" w:rsidP="00096218">
+          <w:p w14:paraId="6199424A" w14:textId="70C4C74C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00096218">
+            <w:r w:rsidRPr="0020192A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7349B7EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00096218" w:rsidP="00096218">
+          <w:p w14:paraId="4F910ACA" w14:textId="481EA43F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00096218">
+            <w:r w:rsidRPr="0020192A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="69758D53" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00096218" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="184DCCDB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DBBAB3A" wp14:editId="520E45FE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BB8B7E2" wp14:editId="354B92B3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6E21AD07" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00096218" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5A8FE59E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00096218">
+            <w:r w:rsidRPr="0020192A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>吴律师的执业领域主要包括证券发行与上市、收购兼并、资产管理、金融机构法律服务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAA7F99" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="68F525B8" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2065 +438,2065 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53826F61" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="4B328CFC" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391AA022" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00096218">
+    <w:p w14:paraId="462310E2" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券发行领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2502A858" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="52FF2C82" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国投电力就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46059193" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="7DAE471B" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国太保沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC9208F" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="70549BAD" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就三生国健科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B359F71" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="6F483F57" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华润微电子科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EF1F3F" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="56EFA7B6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华泰证券就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D284B6A" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="4A15A07A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就泉峰汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600E3B2C" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="1AEE09C6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人保集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C665467" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="327A53EF" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工业富联</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CD93A4" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="20B3A385" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AB43B0" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="1B592CEB" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山东信托就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A318E81" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="39C33085" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里等投资人就其参与中国联通</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240C7965" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="1AEFE252" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表趣店集团就其美股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45243ECA" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="5C6F041B" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里就其参与石基信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F1397A" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="3A95F82A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就以岭药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731AC985" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="293EEBC3" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就广汽集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2239D4C5" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="7B22EC37" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769521D6" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="6B4ABDF2" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就国银租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F52F84C" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="14A9EB5F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华侨城</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B5028E" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="0EDDD14D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宁波银行就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269BC3C7" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="0BD086E4" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3AF5CE" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="7A1EA4E1" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工商银行重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股+H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113F5953" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="7FE6FDF0" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国神华重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D397062" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="0434A711" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人寿</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E6DED5" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="3C8D6BE6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375A4825" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="7EE68638" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国网通就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236014BF" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="2A51A83F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566C2CDA" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00096218">
+    <w:p w14:paraId="5C0A1544" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组及兼并收购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5371D1" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="19CDE7C7" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇达资产参与锦州银行的相关重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B5D94D" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="43E2F5A9" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中保基金参与安邦集团重组及大家保险设立项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42334BE2" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="1FBE5539" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与岷江水电重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ADDFA6" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="30BC3027" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学参与其收购海康科技相关资产的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0218EBDD" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="2ECBBE0C" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问参与中建公司对环能股份的投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324B1A0D" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="0E2A2209" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与九州通债转股项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A885779" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="00783D08" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与中国神华与中国国电合并组建国家能源集团项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586EDA95" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="6426A0B5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独立财务顾问中金公司参与东阳光科发股收购东阳光药控股权的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4770B045" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="5354E3B9" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产下属基金参与东方电气重整项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBA7766" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="43F5B2EA" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本等投资人参与入股中诚信项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D730FDD" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="6B164417" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与如意集团收购法国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMCP融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B553876" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="35E4FE19" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新战略入股中国东方资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3502869F" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="09EE078F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银隆新能源对美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lucid汽车公司CB投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC18A88" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="64B58030" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与兖煤澳洲的定增及并购融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8AA82A" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="5BB3D692" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与北汽新能源的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEB3B16" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="3837E04B" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴基金牵头的买方团参与中粮下属中茶集团的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5B630F" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="7BD35FC9" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中电科集团下属中电海康重组并购地方国企凤凰集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732F2432" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="2984C270" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产就其竞标大连银行股权项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3C32FA" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="7FAABBB6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蓝色光标就其多个投资收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD37315" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="68D6E004" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达出售西安银行第一大股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAF18A6" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="2313A673" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行就其竞标中国华融引战项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D7C8D4" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="39A11F96" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国汉瑞祥公司就其收购境内某销售公司项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBD4E1C" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="25145A08" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金就其某投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B80CDFE" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="06B7B78A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表开元城市发展基金就其某地产并购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498C5B4D" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="311013A3" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金就其投资光大银行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A055E47" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="0BD9385A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动、中国电信和中国网通就其内地业务收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BAF4E2" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00096218">
+    <w:p w14:paraId="5482B809" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>固定收益产品领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5882A57A" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="4F1CE3DD" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6655E34F" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="189F3E50" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>启迪美元债、蓝光地产美元债、印力地产美元债、中国建投美元债、信达香港境外美元债公开及其私募发行、中国石化境外美元债及其增发、中央人民政府在香港发行人民币债、中铁建</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股可转债、中国信达境外美元公募及私募债等项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048D62DE" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="29116FBC" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2249FE15" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="5C7F9BCB" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产证券化项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D19E5CA" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="44D8FC5D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蚂蚁花呗、蚂蚁借呗、拉卡拉、趣店等消费金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目；民生金融中心CMBS项目、印力深国投CMBS项目、金融街CMBS项目、神州买卖车ABS项目、商融保理ABS项目、联想保理供应链ABS项目、海昌公园门票收益ABS项目、中国联通ABS项目、华夏幸福PPP ABS项目、华润医药应收账款ABN项目、华润医药应收账款ABS项目、上海宝冶应收账款ABS项目、中建七局工程应收账款ABS项目、中建五局工程应收账款ABS项目、中建二局工程应收账款ABN项目、中建八局工程应收账款ABS项目、中建六局工程应收账款ABS项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、中建三局工程应收账款</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目、中国电子应收账款ABS项目、国药器械应收账款ABS项目、五矿发展贸易应收账款ABS项目、金辉锦江物业费ABS项目、阳光100物业费ABS项目等；重庆银行、邮储银行、广州银行信贷资产证券化等数十余单资产证券化项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFF7F3C" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="296FDAAD" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>交易所市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC6939F" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="64CF8C70" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁波开投公司债、华润水泥熊猫债、中国联通可续期公司债、江西铜业公司债、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GLP熊猫债、金地集团公司债、世茂股份公司债、中金期货次级公司债、中期集团公司债、紫金矿业公司债、重庆开乾公司债、南方电网公司债、广汽集团可转债、大连星海湾公司债、国电电力分离交易可转债、江西铜业分离交易可转债、中海发展可转债等数十个交易所市场债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CE500E" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="6BEC3AE3" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行间市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9B8EF9" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="6FBDC725" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华润水泥熊猫中票</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/短融、株洲国资永续中票、重庆江津华信中票、重庆涪陵永续中票、青岛城投永续中票、泉州城建定向工具、重庆双桥定向工具、国电电力发行永续中期票据、工商银行二级资本债、东亚银行二级资本债、贵州银行二级资本债、世茂股份中期票据、泸州老窖中期票据、杭金投中期票据、大族控股中期票据、沈阳公用中期票据、西宁经开短期融资券、中金公司若干期短期融资券、中金公司次级债务、招商银行次级债、光大银行次级债、江西铜业短期融资券等数十个银行间市场非金融企业债务融资工具或金融企业金融债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B89DDA" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00096218">
+    <w:p w14:paraId="46864552" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>险资资管投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A80FBD0" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="77B2216D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就山西交通厅债权投资计划项目、山西交通厅信托计划项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7796DE55" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="12819E8E" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就其与陕西西咸新区城建投资集团有限公司、西咸新区城投基金管理有限公司共同设立西咸新区基础设施投资中心（有限合伙）项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA49CD8" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="70F79066" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其举牌保利地产定增项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F37DA58" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="532D35D5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资中信资本旗下某医疗基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2BF79D" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="4C56144F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资宽带资本旗下某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB8CC09" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="5AD9920F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康资管就其投资奥视嘉创项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1467236B" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="5CF1C203" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表幸福人寿就其参与设立山东混改基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A64E55D" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="6AF8B20F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7F9C2E" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="1FECABB5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E221AD" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="452A1EF2" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国信达的常年律师为其结构化融资和基金业务等资管产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6E36FA" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="04E60942" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06249B39" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="1683145D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235219EF" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="3E123FD5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C3C6C9" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="061ED26D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D702526" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="5BE138A0" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03117CF8" w14:textId="77777777" w:rsidR="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="4133E24C" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="50F3DC62" w:rsidR="00A46A04" w:rsidRPr="00096218" w:rsidRDefault="00096218" w:rsidP="00096218">
+    <w:p w14:paraId="4F0A196B" w14:textId="7E7D5E0A" w:rsidR="00A46A04" w:rsidRPr="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096218">
+      <w:r w:rsidRPr="0020192A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所以前，吴冬律师在另一家知名中国律师事务所担任合伙人，并曾于中金公司法律部工作近五年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00096218" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0020192A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2702,1789 +2702,1789 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="059E2A21"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F25C5B7A"/>
+    <w:nsid w:val="05622E9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F62AE8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A63259"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F72A0E0"/>
+    <w:nsid w:val="0667531E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8304BD02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A91187"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99886292"/>
+    <w:nsid w:val="07B562D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="551A2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA903CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A6ECA78"/>
+    <w:nsid w:val="091B0267"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D5C4CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEF12C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27C64916"/>
+    <w:nsid w:val="0A4E786D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98DE0148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DD66BD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA84E3C4"/>
+    <w:nsid w:val="0ACD1270"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A99071DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E045906"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3CC25BE"/>
+    <w:nsid w:val="0B016557"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83A24342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12946AEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5846C68"/>
+    <w:nsid w:val="121B5595"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A8AF78E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="132C39BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EED62A04"/>
+    <w:nsid w:val="18EA7F0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B74C5F36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13BC358C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CB48C98"/>
+    <w:nsid w:val="19963323"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEC4E546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156620F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31D88866"/>
+    <w:nsid w:val="1A112DE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="092AF750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194B1222"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD8888F8"/>
+    <w:nsid w:val="1A463167"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32D8FF36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196C7B6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AAC633E"/>
+    <w:nsid w:val="1F3039E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D022E74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5D41CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25B84BFC"/>
+    <w:nsid w:val="20BF67DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="140ECEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E901F06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69C2B648"/>
+    <w:nsid w:val="20C14124"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="122A1C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20242DC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7F0CD4C"/>
+    <w:nsid w:val="20FF1A25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6FC8532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="212A6EFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D85839A6"/>
+    <w:nsid w:val="21D17A03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AEC13F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224446F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="565A3AB0"/>
+    <w:nsid w:val="23C32729"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C2239F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22E44464"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="388CA324"/>
+    <w:nsid w:val="2A8039AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2EC0E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22F70BDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E0E7B74"/>
+    <w:nsid w:val="2C0E5C35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D9CEAA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="240936DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C2A0554"/>
+    <w:nsid w:val="2C1C603C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07861EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25625712"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6D4CF28"/>
+    <w:nsid w:val="2F9D5D4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1224750E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26082D5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7F2C202"/>
+    <w:nsid w:val="32970F77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3749696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269C72A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="052E1A0E"/>
+    <w:nsid w:val="33336025"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7740D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26DF6BBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D994BDE2"/>
+    <w:nsid w:val="38152CC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3AC7EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29345822"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65DAD53C"/>
+    <w:nsid w:val="39F11E3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDD05322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB03202"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E998FB3A"/>
+    <w:nsid w:val="3A451786"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B80C26A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D51296"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E21E1B0A"/>
+    <w:nsid w:val="3AE6488F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CD66F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="341E1CB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEA803B6"/>
+    <w:nsid w:val="3AFD428D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47841916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="376138F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A0ED622"/>
+    <w:nsid w:val="3C5A7CA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04C0AC98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F6044E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44AE5B2A"/>
+    <w:nsid w:val="3CCA5A66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17B00852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9F18A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5422277A"/>
+    <w:nsid w:val="3FAF68D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3E295B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D46661B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1B40E60"/>
+    <w:nsid w:val="3FF37E18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62AE41F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F597B7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66C06F4E"/>
+    <w:nsid w:val="41726659"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84BC9A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43A7295B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="471C666A"/>
+    <w:nsid w:val="44342EBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="613496FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46323858"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60AC2F32"/>
+    <w:nsid w:val="4780381A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="773A655A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A60DD7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="640C8216"/>
+    <w:nsid w:val="479F5BD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA9EBA24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="474B4C54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71A40CA0"/>
+    <w:nsid w:val="4806502D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE76BD54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489C51A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBC4844E"/>
+    <w:nsid w:val="48E24286"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22AC9900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B484F30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53542564"/>
+    <w:nsid w:val="4B832E68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD520F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DB6134C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24949A08"/>
+    <w:nsid w:val="4CC025CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70283C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6E0518"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="589A922A"/>
+    <w:nsid w:val="4D5F7B7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE72F110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9E3382"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B868F8BC"/>
+    <w:nsid w:val="4DDF1D35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="375AF38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="513D505F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7094807C"/>
+    <w:nsid w:val="4FBA6402"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4E889DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51C00083"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="743E010C"/>
+    <w:nsid w:val="532A3082"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1108A9C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="554F7528"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E68F062"/>
+    <w:nsid w:val="542B3E5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDCC7BFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F56BC3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7852478A"/>
+    <w:nsid w:val="5489412C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06843854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1B6F5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9AC15F6"/>
+    <w:nsid w:val="54FB668E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="551A2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F836025"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A62EC9C6"/>
+    <w:nsid w:val="57117A26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCA40F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FEE0296"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBD08ABE"/>
+    <w:nsid w:val="5C364041"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="948E9722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60B677A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C021948"/>
+    <w:nsid w:val="61BF340D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C1CD78A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="619F584E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBB04858"/>
+    <w:nsid w:val="625345A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF3EA6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62B20A3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A96E846"/>
+    <w:nsid w:val="632F590B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E86505A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D97BC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46688DA6"/>
+    <w:nsid w:val="6367416A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80A601F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DE1EDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD66B952"/>
+    <w:nsid w:val="644E4C60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1834C458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62EF27C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C49AFB3C"/>
+    <w:nsid w:val="65070F0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23A27C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F52F39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3F670B8"/>
+    <w:nsid w:val="691C2901"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2BCCCAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B722FE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="326CE28E"/>
+    <w:nsid w:val="6CAE177C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FC8F776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EB44B14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E564D3DE"/>
+    <w:nsid w:val="6D8D00D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0F28F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A35A58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF060490"/>
+    <w:nsid w:val="6F2B0D5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEBAD5BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="712E4AD3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57745CB8"/>
+    <w:nsid w:val="708F7B02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69F8C792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A22F66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D363DFC"/>
+    <w:nsid w:val="735C5343"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9345F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72422720"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="838C0206"/>
+    <w:nsid w:val="75BD37C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="278ECE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="728F3869"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CB48C98"/>
+    <w:nsid w:val="766144A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9172251A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="796E50FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F65231FE"/>
+    <w:nsid w:val="7A5C5F90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59988BB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A82208A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4BCABDA"/>
+    <w:nsid w:val="7B17649F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9814E624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CBE645A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D26AAD9E"/>
+    <w:nsid w:val="7BD9099F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E3A8CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8761CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41BC2A98"/>
+    <w:nsid w:val="7DC7035D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1270A628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EF13697"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2C448E0"/>
+    <w:nsid w:val="7ED04200"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01A20E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FED0C6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E93AD31E"/>
+    <w:nsid w:val="7F926173"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AB2A3FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="69">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-[...74 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="47"/>
-  </w:num>
-[...112 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
-    <w:rsid w:val="00096218"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
+    <w:rsid w:val="0020192A"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -5658,61 +5658,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00096218"/>
+    <w:rsid w:val="0020192A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00096218"/>
+    <w:rsid w:val="0020192A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5998,51 +5998,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3AE24BE-A8E3-4941-8242-2C3177A5C05E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58C57B37-37C7-4D07-837E-D1EE313DF906}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>423</Words>
   <Characters>2413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>