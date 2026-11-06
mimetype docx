--- v1 (2026-09-06)
+++ v2 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="30EBD5FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="202ECECE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0020192A">
+            <w:r w:rsidRPr="00EF3C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>吴冬</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="627D020E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+          <w:p w14:paraId="706EB16B" w14:textId="3EC07F2A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0020192A">
+            <w:r w:rsidRPr="00EF3C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="70C4C74C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+          <w:p w14:paraId="6199424A" w14:textId="79DB4F49" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0020192A">
+            <w:r w:rsidRPr="00EF3C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="481EA43F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D7DAC56" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0020192A">
+            <w:r w:rsidRPr="00EF3C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="184DCCDB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="16DCB130" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF3C0A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BB8B7E2" wp14:editId="354B92B3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B863177" wp14:editId="7891872B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5A8FE59E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0020192A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="09495329" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EF3C0A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0020192A">
+            <w:r w:rsidRPr="00EF3C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>吴律师的执业领域主要包括证券发行与上市、收购兼并、资产管理、金融机构法律服务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F525B8" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="25BA35F4" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2065 +438,2065 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B328CFC" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="2A0378F9" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462310E2" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0020192A">
+    <w:p w14:paraId="67D8A658" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券发行领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FF2C82" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="0E16D8FB" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国投电力就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAE471B" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="69885429" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国太保沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70549BAD" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="27517213" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就三生国健科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F483F57" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="01291342" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华润微电子科创板</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EFA7B6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="45931049" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华泰证券就其沪伦通</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDR发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A15A07A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="473C3B3A" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就泉峰汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEE09C6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="4494C31E" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人保集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327A53EF" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="6CC33E9A" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工业富联</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B3A385" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="7B9F6082" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B592CEB" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="34EAB918" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山东信托就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C33085" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="39D4120D" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里等投资人就其参与中国联通</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEFE252" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="7015947E" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表趣店集团就其美股</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6F041B" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="61FF0736" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里就其参与石基信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A95F82A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="66B4ACE0" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就以岭药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293EEBC3" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="044EA062" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就广汽集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B22EC37" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="6ADCFEC9" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4ABDF2" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="27A6A083" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就国银租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A9EB5F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="7EAA8144" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就华侨城</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDDD14D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="0B0DEAE3" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宁波银行就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股非公开发行项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD086E4" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="65A928EC" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1EA4E1" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="13A63D0A" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就工商银行重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股+H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE6FDF0" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="5057323D" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国神华重组及</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0434A711" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="6AF20AF1" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国人寿</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8D6BE6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="28332F8A" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商就中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股IPO提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE68638" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="52E8E05B" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国网通就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A51A83F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="6994FABC" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动就其红筹</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0A1544" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0020192A">
+    <w:p w14:paraId="612C2A71" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组及兼并收购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CDE7C7" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="069BFDE5" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇达资产参与锦州银行的相关重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E2F5A9" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="7E155D2E" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中保基金参与安邦集团重组及大家保险设立项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBE5539" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="19C7E9D1" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与岷江水电重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BC3027" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="6F765309" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凤凰光学参与其收购海康科技相关资产的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECBBE0C" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="6F3874A4" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问参与中建公司对环能股份的投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2A2209" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="19BC2B76" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与九州通债转股项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00783D08" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="3609AF67" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司参与中国神华与中国国电合并组建国家能源集团项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6426A0B5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="63B7B667" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独立财务顾问中金公司参与东阳光科发股收购东阳光药控股权的重大资产重组项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5354E3B9" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="0637F05B" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产下属基金参与东方电气重整项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F5B2EA" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="0695547F" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本等投资人参与入股中诚信项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B164417" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="619FAFAB" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与如意集团收购法国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMCP融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E4FE19" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="7F25BE7E" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新战略入股中国东方资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EE078F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="682181FC" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银隆新能源对美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lucid汽车公司CB投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B58030" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="7F76302E" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与兖煤澳洲的定增及并购融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB3D692" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="7DDEEF73" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与北汽新能源的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3837E04B" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="43E8F599" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴基金牵头的买方团参与中粮下属中茶集团的混改增资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD35FC9" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="3C457CFA" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中电科集团下属中电海康重组并购地方国企凤凰集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2984C270" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="405C7C3A" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产就其竞标大连银行股权项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAABBB6" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="76526DD1" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蓝色光标就其多个投资收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D6E004" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="38F6F140" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达出售西安银行第一大股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2313A673" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="1EB3D760" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行就其竞标中国华融引战项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A11F96" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="26145246" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国汉瑞祥公司就其收购境内某销售公司项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25145A08" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="34BC8DFA" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金就其某投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B7B78A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="100F2777" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表开元城市发展基金就其某地产并购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311013A3" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="480FD19D" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金就其投资光大银行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD9385A" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="31FE959A" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国移动、中国电信和中国网通就其内地业务收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5482B809" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0020192A">
+    <w:p w14:paraId="3CDB5BAC" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>固定收益产品领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1CE3DD" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="06A02CEC" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189F3E50" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="1A1C34D5" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>启迪美元债、蓝光地产美元债、印力地产美元债、中国建投美元债、信达香港境外美元债公开及其私募发行、中国石化境外美元债及其增发、中央人民政府在香港发行人民币债、中铁建</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股可转债、中国信达境外美元公募及私募债等项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29116FBC" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="074E2BCB" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内固定收益产品：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7F9BCB" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="36398157" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产证券化项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D8FC5D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="62258468" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蚂蚁花呗、蚂蚁借呗、拉卡拉、趣店等消费金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目；民生金融中心CMBS项目、印力深国投CMBS项目、金融街CMBS项目、神州买卖车ABS项目、商融保理ABS项目、联想保理供应链ABS项目、海昌公园门票收益ABS项目、中国联通ABS项目、华夏幸福PPP ABS项目、华润医药应收账款ABN项目、华润医药应收账款ABS项目、上海宝冶应收账款ABS项目、中建七局工程应收账款ABS项目、中建五局工程应收账款ABS项目、中建二局工程应收账款ABN项目、中建八局工程应收账款ABS项目、中建六局工程应收账款ABS项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、中建三局工程应收账款</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目、中国电子应收账款ABS项目、国药器械应收账款ABS项目、五矿发展贸易应收账款ABS项目、金辉锦江物业费ABS项目、阳光100物业费ABS项目等；重庆银行、邮储银行、广州银行信贷资产证券化等数十余单资产证券化项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296FDAAD" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="682F8A94" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>交易所市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CF8C70" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="3D8C7969" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁波开投公司债、华润水泥熊猫债、中国联通可续期公司债、江西铜业公司债、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GLP熊猫债、金地集团公司债、世茂股份公司债、中金期货次级公司债、中期集团公司债、紫金矿业公司债、重庆开乾公司债、南方电网公司债、广汽集团可转债、大连星海湾公司债、国电电力分离交易可转债、江西铜业分离交易可转债、中海发展可转债等数十个交易所市场债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEC3AE3" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="04FFD94D" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行间市场债券项目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBDC725" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="351662AA" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华润水泥熊猫中票</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/短融、株洲国资永续中票、重庆江津华信中票、重庆涪陵永续中票、青岛城投永续中票、泉州城建定向工具、重庆双桥定向工具、国电电力发行永续中期票据、工商银行二级资本债、东亚银行二级资本债、贵州银行二级资本债、世茂股份中期票据、泸州老窖中期票据、杭金投中期票据、大族控股中期票据、沈阳公用中期票据、西宁经开短期融资券、中金公司若干期短期融资券、中金公司次级债务、招商银行次级债、光大银行次级债、江西铜业短期融资券等数十个银行间市场非金融企业债务融资工具或金融企业金融债券项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46864552" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0020192A">
+    <w:p w14:paraId="4C0AEC18" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>险资资管投资领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B2216D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="567DF3C8" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就山西交通厅债权投资计划项目、山西交通厅信托计划项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12819E8E" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="47D79CBA" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管就其与陕西西咸新区城建投资集团有限公司、西咸新区城投基金管理有限公司共同设立西咸新区基础设施投资中心（有限合伙）项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F79066" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="6D42FB01" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其举牌保利地产定增项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532D35D5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="133FA6BF" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资中信资本旗下某医疗基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C56144F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="133F8F79" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团就其投资宽带资本旗下某</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD9920F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="28F16A52" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康资管就其投资奥视嘉创项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF1C203" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="5A9D0A8F" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表幸福人寿就其参与设立山东混改基金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF8B20F" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="20CF76E5" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FECABB5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="2494A5EB" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司就其作为受托管理人自其申请设立境内首批资产管理计划以来的多个资产管理计划产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452A1EF2" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="4E16126E" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中国信达的常年律师为其结构化融资和基金业务等资管产品提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E60942" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="5B6379B3" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1683145D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="2949398C" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E123FD5" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="25855461" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061ED26D" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="4608A448" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE138A0" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="2F04AF67" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4133E24C" w14:textId="77777777" w:rsidR="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="098A0264" w14:textId="77777777" w:rsidR="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7E7D5E0A" w:rsidR="00A46A04" w:rsidRPr="0020192A" w:rsidRDefault="0020192A" w:rsidP="0020192A">
+    <w:p w14:paraId="4F0A196B" w14:textId="0E8A793E" w:rsidR="00A46A04" w:rsidRPr="00EF3C0A" w:rsidRDefault="00EF3C0A" w:rsidP="00EF3C0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020192A">
+      <w:r w:rsidRPr="00EF3C0A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所以前，吴冬律师在另一家知名中国律师事务所担任合伙人，并曾于中金公司法律部工作近五年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0020192A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EF3C0A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2702,1728 +2702,1728 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05622E9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F62AE8E"/>
+    <w:nsid w:val="01153202"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AE8FA12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0667531E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8304BD02"/>
+    <w:nsid w:val="02762589"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="406284E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B562D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="551A2B9E"/>
+    <w:nsid w:val="04914D46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E8C39E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="091B0267"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D5C4CBA"/>
+    <w:nsid w:val="05023E83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B0CC578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4E786D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98DE0148"/>
+    <w:nsid w:val="060E751F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="402C6DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACD1270"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A99071DC"/>
+    <w:nsid w:val="077118C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E22EC310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B016557"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83A24342"/>
+    <w:nsid w:val="08845C6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15D62D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121B5595"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A8AF78E"/>
+    <w:nsid w:val="0B8057F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDF2448C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18EA7F0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B74C5F36"/>
+    <w:nsid w:val="0C235933"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6540B66E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19963323"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEC4E546"/>
+    <w:nsid w:val="0D616C30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E662FA68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A112DE1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="092AF750"/>
+    <w:nsid w:val="0D855B2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2B247F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A463167"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32D8FF36"/>
+    <w:nsid w:val="11BF7C45"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7116C3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F3039E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D022E74"/>
+    <w:nsid w:val="13B24353"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FAEB0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BF67DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="140ECEC6"/>
+    <w:nsid w:val="14FA6B2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15641D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C14124"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="122A1C06"/>
+    <w:nsid w:val="15BC794C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14DCC0FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20FF1A25"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6FC8532"/>
+    <w:nsid w:val="193651C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C08AF9CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21D17A03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AEC13F2"/>
+    <w:nsid w:val="19533DB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B86A7404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23C32729"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C2239F2"/>
+    <w:nsid w:val="1A59002F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8544F2D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8039AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2EC0E52"/>
+    <w:nsid w:val="1C6D2D61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1476587C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C0E5C35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D9CEAA8"/>
+    <w:nsid w:val="1FC17403"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D66FCD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1C603C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07861EDA"/>
+    <w:nsid w:val="23DA215A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05222400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F9D5D4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1224750E"/>
+    <w:nsid w:val="24952D42"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81E47980"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32970F77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3749696"/>
+    <w:nsid w:val="24C84CF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5DE8C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33336025"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7740D64"/>
+    <w:nsid w:val="272F5EA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCF0E30A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38152CC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3AC7EF8"/>
+    <w:nsid w:val="2B6F037C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19BCC1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F11E3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDD05322"/>
+    <w:nsid w:val="2C1E2BDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C024DF14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A451786"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B80C26A6"/>
+    <w:nsid w:val="2F28543D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C4C2F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE6488F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3CD66F9C"/>
+    <w:nsid w:val="2FDF32EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24564158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AFD428D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="47841916"/>
+    <w:nsid w:val="3126485D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAA2A082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C5A7CA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04C0AC98"/>
+    <w:nsid w:val="32E36180"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A1A60F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CCA5A66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17B00852"/>
+    <w:nsid w:val="33655F5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F26EE522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FAF68D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3E295B8"/>
+    <w:nsid w:val="36A46D05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7980A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF37E18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62AE41F4"/>
+    <w:nsid w:val="372553F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B6899C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41726659"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84BC9A7A"/>
+    <w:nsid w:val="38583F3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45C61EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44342EBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="613496FE"/>
+    <w:nsid w:val="3A3D76B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44027402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4780381A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="773A655A"/>
+    <w:nsid w:val="3D5809F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38C092F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479F5BD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA9EBA24"/>
+    <w:nsid w:val="3F4B508E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1644B6EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4806502D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE76BD54"/>
+    <w:nsid w:val="3F805B82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34C6F2C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E24286"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22AC9900"/>
+    <w:nsid w:val="42F3351B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C16E4E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B832E68"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD520F08"/>
+    <w:nsid w:val="45BC7615"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2B247F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CC025CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70283C56"/>
+    <w:nsid w:val="488A2528"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13F85500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5F7B7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE72F110"/>
+    <w:nsid w:val="49127C52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9DC84CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DDF1D35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="375AF38A"/>
+    <w:nsid w:val="4EED168B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A3C50B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBA6402"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4E889DA"/>
+    <w:nsid w:val="52EA350B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2AAC130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="532A3082"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1108A9C2"/>
+    <w:nsid w:val="54103F13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B26383C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="542B3E5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DDCC7BFE"/>
+    <w:nsid w:val="57547F30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A34C692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5489412C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06843854"/>
+    <w:nsid w:val="57C86019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9062900E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54FB668E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="551A2B9E"/>
+    <w:nsid w:val="586F6875"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFF6C038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57117A26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCA40F9C"/>
+    <w:nsid w:val="58DD6140"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4546E1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C364041"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="948E9722"/>
+    <w:nsid w:val="58E04BD5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="547A652C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61BF340D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C1CD78A"/>
+    <w:nsid w:val="5A8E3A84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F6CBF42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="625345A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF3EA6FE"/>
+    <w:nsid w:val="5D957797"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4BC7476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632F590B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E86505A"/>
+    <w:nsid w:val="5DCE74F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59DCA05E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6367416A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80A601F6"/>
+    <w:nsid w:val="5EB762BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23B890FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="644E4C60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1834C458"/>
+    <w:nsid w:val="5ED25A26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38765F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65070F0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23A27C1C"/>
+    <w:nsid w:val="5F370B4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B28C2648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="691C2901"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2BCCCAE"/>
+    <w:nsid w:val="612B7365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A976C238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAE177C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5FC8F776"/>
+    <w:nsid w:val="6320061E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85047F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D8D00D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0F28F4E"/>
+    <w:nsid w:val="66772EDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="960E2BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2B0D5E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEBAD5BC"/>
+    <w:nsid w:val="677708F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="849AB144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708F7B02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69F8C792"/>
+    <w:nsid w:val="6AEC2FF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3238EA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735C5343"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9345F10"/>
+    <w:nsid w:val="6F23707E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="181EA81E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75BD37C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="278ECE92"/>
+    <w:nsid w:val="6FF00764"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="951866DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="766144A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9172251A"/>
+    <w:nsid w:val="759D6BA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2FA70B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A5C5F90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59988BB4"/>
+    <w:nsid w:val="76237E50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58703F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B17649F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9814E624"/>
+    <w:nsid w:val="76EA441A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A9666A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD9099F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E3A8CBC"/>
+    <w:nsid w:val="78C459FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D56885AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC7035D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1270A628"/>
+    <w:nsid w:val="79AE6A30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7384F8F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED04200"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01A20E4A"/>
+    <w:nsid w:val="7B682990"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C9A691E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F926173"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AB2A3FA"/>
+    <w:nsid w:val="7FF77586"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30DCF4CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-[...17 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="68">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
-[...14 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="69">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21">
-[...101 lines deleted...]
-  <w:num w:numId="55">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="39"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4440,51 +4440,50 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
-    <w:rsid w:val="0020192A"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -4563,50 +4562,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EF3C0A"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5658,61 +5658,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0020192A"/>
+    <w:rsid w:val="00EF3C0A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0020192A"/>
+    <w:rsid w:val="00EF3C0A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5998,51 +5998,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58C57B37-37C7-4D07-837E-D1EE313DF906}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38F9AA4F-C7EC-47BF-89F2-DED1A257D5A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>423</Words>
   <Characters>2413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>