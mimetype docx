--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0B582258" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6E2010D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007B46AC">
+            <w:r w:rsidRPr="003D1DBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄震</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4F2A30DB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+          <w:p w14:paraId="706EB16B" w14:textId="5F335110" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007B46AC">
+            <w:r w:rsidRPr="003D1DBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>高级顾问·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="20A125D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+          <w:p w14:paraId="6199424A" w14:textId="4EB9B2F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007B46AC">
+            <w:r w:rsidRPr="003D1DBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="613477C0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+          <w:p w14:paraId="4F910ACA" w14:textId="4512C97A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007B46AC">
+            <w:r w:rsidRPr="003D1DBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>edward.bong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="377B8E95" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B46AC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1C1B63C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D1DBC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A19AA6C" wp14:editId="24C4B6CC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61CEA187" wp14:editId="55A3038B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7E3C00C6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007B46AC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="255F63E5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003D1DBC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007B46AC">
+            <w:r w:rsidRPr="003D1DBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄震律师的执业领域包括资本市场、并购、公司法和证券法律法规。他代表范围广泛的公司和机构客户，并为许多复杂和跨司法管辖区的交易提供专业服务。黄律师曾在马来西亚职业多年，累积了若干外商投资，重大并购及公司法，证券法的深厚经验。</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B46AC">
+            <w:r w:rsidRPr="003D1DBC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B122A55" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4880EFDF" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1550 +446,1550 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CD7D01" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="63753C7F" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59479DC8" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B46AC">
+    <w:p w14:paraId="46D5E462" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东南亚代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAD33F0" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="6E496FD9" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴被投项目公司新加披狮腾控股公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Synagistics Limited)（2562.HK）完成香港第一家成功以de-SPAC吸收并购上市案例。上市方式涉及与香港汇德收购公司（Hong Kong Acquisition Corporation）并购，获取5.5亿港元的私募投资，吸收并购后上市主体市值为35亿港元，为香港联合交易所在SPAC领域的焦点项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDE3EBD" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="108851E8" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT公司（0522.HK），一家香港主板上市的综合硬件及软件半导体及电子生产服务企业，以 拟17亿人民币的现金及股份对价售出子公司AMMI权益给予深圳至正高分子材料股份有限公司（603991.SH）,一家上海交易所上市企业。交易完成后ASMPT将获取部分的上海流通A-股，有助于之后退出境内投资，成为突破性的外商退资的创新方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD27559" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="5A01F1CA" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carro, 一家新加坡及马来西亚互联网AI二手车销售平台的独角兽企业，完成第一次的海外收购。协助扩展业务到香港及北亚市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6E84D1" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="347DB16F" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡麦达斯控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Midas Holding Limited（1021.HK)，一家领先的铝合金挤压制品生产商完成13.4亿港元的香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176D68FF" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="3EFB933C" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独立股东并参与印尼（赛得利控股有限公司）</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sateri Holdings Limited（1768.HK）, 一家特种纤维素生产企业的46亿香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1711B6" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="11CE6DD2" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Daikin大金冷气以两步骤收购马来西亚OYL公司。首先从大股东丰隆集团收购OYL40%的股权，之后再以强制要约方式向公众股东收购其余股份，成功以76亿马币的交易价完成收购及退市，成为当年马来西亚焦点退市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C876612" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="12AD751D" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berjaya Group Berhad (成功集团）完成超过50亿马币重大集团及债务重组，包括分发无息可转债，公估计划，及控股股东引入新资产，以新上市主体Berjaya Corporation Berhad 延续为成功集团的控股上市平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6706A40F" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="068CBA80" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚金狮集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lion Group)完成59亿马币的现金，新股及债券的数百亿的集团及债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520EF03B" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="2EA7343C" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hap Seng Land 以1.6亿马币收购吉隆坡金三角区的重点商业写字楼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4733A42C" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B46AC">
+    <w:p w14:paraId="71767376" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA0602C" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="274D6F64" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Laurels Capital Investments Limited（公司创始人的投资主体）参与ESR集团（1821.HK），一家亚太区领先的新经济不动产管理公司，以及全球最大的上市地产投资管理公司之一的拟私有化项目。此次私有化提案对ESR的股权估值约为552亿港元（71亿美元），是自2021年以来香港联交所最大的私有化项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525D9153" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="3EFF3CD9" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apollo智慧出行（0860.HK）以反向并购方式与威马控股电动乘用车合并。收购对价约20亿美元，成为近年香港最大规模的反向并购和新上市案子，计划配售4.5亿美元和申请全面要约豁免</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A41A73" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="1D724984" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金、汇丰、农银国际、建银国际、中信里昂、招银国际、安信国际、华融国际、华泰、申万宏源及利弗莫尔证券作为承销商经办金茂物业服务发展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (0816.HK)（一家中国领先的物业服务公司）在香港联交所主板1.06亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B03A4F9" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="19CB6697" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 一家亚洲领先的投资公司，作为售股股东就中国优然牧业集团有限公司全球发行以及在香港联交所的首次公开发行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5837DDA3" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="28912E62" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联席保荐人</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merrill Lynch Far East Limited及高盛（亚洲）有限责任公司经办杭州泰格医药科技的分拆美国业务Frontage在香港联交所主板2.05亿美元的全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B31B60" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="4B257325" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为美银保荐人与全球协调人的摩根士丹利、花旗环球金融亚洲有限公司和中金公司经办新东方在线科技控股有限公司在香港联交所主板全球发售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5618A5BE" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="1B86B78D" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为联席保荐人和全球联席协调人的花旗和建银国际金融经办中国科培教育集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.13亿美元的全球发行以及在香港联交所的首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B65F5B" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="773A9B38" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利亚洲有限公司，华泰金融控股（香港）有限公司及高盛（亚洲）</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L.L.C经办无锡药明康德新药开发股份有限公司H股于香港联交所计划发行约10亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C31D1DA" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="44D3B5E3" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商高盛（亚洲）有限责任公司、中信里昂证券资本市场有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UBS AG香港分行及国泰君安证券（香港）有限公司经办华领医药作为首批第18A章首次公开招股之公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F638410" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="2168C16B" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天津天宝能源有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tianjin Tianbao Energy Co., Ltd. （1671.HK）经办其H股首次公司发售及在香港联交所主板的上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21643A9D" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="33C7A479" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅各臣科研制药有限公司（一家领先的香港制药公司）经办其全球发行以及在香港联交所主板的首次上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DDB4D9" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="3D92A16A" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的花旗环球金融亚洲有限公司及里昂证券有限公司经办温州康宁医院股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.8亿港元H股首次上市及全球发行的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A814D34" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="1738F32B" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX China Holding, Inc.经办其在香港联交所主板进行的19.3亿港元的首次公开发行的相关事宜，该次发行承销商为摩根士丹利亚洲有限公司、高盛（亚洲）有限责任公司及中国国际金融香港证券有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6C7CA0" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="13E90739" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利、法国巴黎银行证券及联昌国际证券经办高伟电子控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apple及其他领先手机通讯公司的前端相机模块主要供应商）在香港联交所主板进行的8.84亿港元的首次上市和普通股全球发行的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35679DCF" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="00EE13D5" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国贵金属资源控股有限公司（香港联交所主板上市的黄金开采公司）经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3亿港元的发售及认购的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB0C992" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="69403E69" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表五洲国际控股有限公司（一家中国房地产开发商）经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿港元的首次公开发行的相关事宜，该次发行保荐人为麦格理资本证券有限公司及交银国际（亚洲）有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C63974F" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="1CFFBE52" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表五洲国际控股有限公司经办其在香港联交所主板进行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.65亿港元的新股发售和认购的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793A3AB9" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B46AC">
+    <w:p w14:paraId="30F3ED2D" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6F6351" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="1AC2951B" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新发展拟私有化中国中药控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>570）项目。国新发展作为主要投资者之一参与财团。该财团通过一家全资拥有的特殊目的公司提出通过计划安排的方式将中国中药控股有限公司私有化之附先决条件之建议。该建议所需的现金总额约为15,645,042,566港元。该交易于2024年2月21日公布。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DED691F" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="5B681A67" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1030.HK）向太盟投资集团出售其持有的影院管理业务，总交易代价约为人民币24亿元（包括现金及债务承担）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0A894D" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="6B511423" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国兴业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EURONEXT: GLE）参与为其与AllianceBernstein（NYSE: AB）成立的合资企业提供服务，该合资企业结合了双方的全球现金股票和股票研究业务。法国兴业银行打算在该合资企业中初步获得51%的股权，全面负责香港牌照和监管问题和法律尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C368B35" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="15E2C385" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 一家亚洲领先的投资公司，就其对中国优然牧业集团有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优然牧业</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）进行的首次公开发行前投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05788473" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="50A86F5F" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华能集团有限公司试图收购协鑫新能源控股有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>0451.HK）重组收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0C56B9" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="57E6C4B0" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中青芯鑫（江苏工业园区）资产管理有限责任公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.）及芯鼎有限公司（Sino Xing Ding Limited）以9.9亿港元收购紫光控股（0365.HK）控股股权并实施香港公司收购，合并及股份回购守则内强制要约收购程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B357FBC" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="2B854858" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL集团重组事宜（其中涉及两家香港上市公司）的香港收购、备案及监管事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50935095" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="5926D9EC" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市的凤凰医疗集团有限公司（现更名为华润凤凰医疗控股有限公司）经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.8亿美元向中国保健行业最大型的国有企业之一华润医疗集团有限公司收购其多项医院业务的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26589893" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="43871B39" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表麦盛资产管理（亚洲）有限公司及深圳麦盛资产管理（亚洲）有限公司和其股东被中国贵金属（一家香港上市公司）的相关收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAE9F07" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="3F90EE7B" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能亚太控股私人有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Danone Asia Pacific Holdings Pte. Ltd.）经办其通过现金交易以1.5亿欧元向雅士利国际集团有限公司出售多美滋婴幼儿儿食品有限公司的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FCF043" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="7F2E67A6" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洲际交易所有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IntercontinentalExchange Inc.）经办其通过82亿美元的现金和股份对价交易收购NYSE Euronext以及与香港有关的集团内部重组和监管报备的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365FCE8F" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="6111049A" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Healthcare Fund Management经办其以3,240万港元收购李氏大药厂控股有限公司（Lee</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Pharmaceutical Holdings Limited，香港联交所主板上市公司）股份的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F81E90" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="7BC7BF6F" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Advisors LLC经办其对绿叶制药集团有限公司（一家香港联交所主板上市公司）首次公开发行进行3.9亿港元基石投资的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE8C0A4" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="5463EADF" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456A39DA" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="7B5745FA" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，公司法法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8623DE" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="33C0745B" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦大学国王学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502A57DB" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="0DD33B3D" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCC6E34" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="63BE7915" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689B10CC" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="3D35029A" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AAF8BC" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="01DE0FBB" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马来西亚律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B52968" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="098303C2" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111E8841" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="2A5660DF" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BC8666" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="78FDC9D9" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5947C78B" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="6EF07E45" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315A7274" w14:textId="77777777" w:rsidR="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="64BC294C" w14:textId="77777777" w:rsidR="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="75E59F29" w:rsidR="00A46A04" w:rsidRPr="007B46AC" w:rsidRDefault="007B46AC" w:rsidP="007B46AC">
+    <w:p w14:paraId="4F0A196B" w14:textId="21892DFD" w:rsidR="00A46A04" w:rsidRPr="003D1DBC" w:rsidRDefault="003D1DBC" w:rsidP="003D1DBC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B46AC">
+      <w:r w:rsidRPr="003D1DBC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马来语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007B46AC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003D1DBC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2195,1224 +2195,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0175147F"/>
+    <w:nsid w:val="016112F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A006EB0"/>
+    <w:tmpl w:val="FA02D490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058E366E"/>
+    <w:nsid w:val="027B5B92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E14D9DE"/>
+    <w:tmpl w:val="A754E2FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A790738"/>
+    <w:nsid w:val="02A34E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74BA89EC"/>
+    <w:tmpl w:val="EF6CC80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8E225D"/>
+    <w:nsid w:val="02FA5F86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D726F02"/>
+    <w:tmpl w:val="CDBA0538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA9556B"/>
+    <w:nsid w:val="04706AB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B824FB8"/>
+    <w:tmpl w:val="76F2B40A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F240036"/>
+    <w:nsid w:val="04AF5EFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4FE00AE"/>
+    <w:tmpl w:val="9B7673CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10EA10D2"/>
+    <w:nsid w:val="0C23541D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E08AAE7A"/>
+    <w:tmpl w:val="3D263138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D60684"/>
+    <w:nsid w:val="0F7E100D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D4A3F06"/>
+    <w:tmpl w:val="950EB75A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C21BAE"/>
+    <w:nsid w:val="12840A31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D7446DE"/>
+    <w:tmpl w:val="2376AC3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18006322"/>
+    <w:nsid w:val="17926070"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CBEEDEA"/>
+    <w:tmpl w:val="09FC7318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E34B30"/>
+    <w:nsid w:val="1AD20FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="586ECFCA"/>
+    <w:tmpl w:val="4A4EEABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A73648F"/>
+    <w:nsid w:val="1B745607"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="158628A0"/>
+    <w:tmpl w:val="46964DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DC827D9"/>
+    <w:nsid w:val="21A32551"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A2EF9D4"/>
+    <w:tmpl w:val="3A682F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FF22FF8"/>
+    <w:nsid w:val="24C256CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AE69D00"/>
+    <w:tmpl w:val="4D6A642E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="230367D4"/>
+    <w:nsid w:val="26136EB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9B24574"/>
+    <w:tmpl w:val="1CF2B8B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="230F3EB6"/>
+    <w:nsid w:val="291E1A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="986E3D9E"/>
+    <w:tmpl w:val="03E4B6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B594211"/>
+    <w:nsid w:val="2C1E3015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46DCECD4"/>
+    <w:tmpl w:val="1390E0CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECE4A26"/>
+    <w:nsid w:val="2DCC1D4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC6A4994"/>
+    <w:tmpl w:val="49105D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324D0444"/>
+    <w:nsid w:val="30FD0808"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFDA037C"/>
+    <w:tmpl w:val="D71C048A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A64DB8"/>
+    <w:nsid w:val="31140902"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4150F460"/>
+    <w:tmpl w:val="4E0227C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B43354"/>
+    <w:nsid w:val="334B7E6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE141F7A"/>
+    <w:tmpl w:val="F0A47F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A853E83"/>
+    <w:nsid w:val="37157112"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79B6C31E"/>
+    <w:tmpl w:val="6C9E4330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E754425"/>
+    <w:nsid w:val="37CA124A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24AAE306"/>
+    <w:tmpl w:val="EDF6A914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="407519E3"/>
+    <w:nsid w:val="38CE6950"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E98F272"/>
+    <w:tmpl w:val="22CAE6B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44441F09"/>
+    <w:nsid w:val="38D22285"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2A02992"/>
+    <w:tmpl w:val="CDC48E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444F4617"/>
+    <w:nsid w:val="3E65672B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE54C35E"/>
+    <w:tmpl w:val="69C660EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4478615D"/>
+    <w:nsid w:val="414230A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD3A6418"/>
+    <w:tmpl w:val="3ABA4028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48232119"/>
+    <w:nsid w:val="42B31728"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C49C4B08"/>
+    <w:tmpl w:val="AF9A29E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AF54FE0"/>
+    <w:nsid w:val="463C2061"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD48F726"/>
+    <w:tmpl w:val="24AE9602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C67464B"/>
+    <w:nsid w:val="49975884"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAE497E4"/>
+    <w:tmpl w:val="F226490C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F983BCE"/>
+    <w:nsid w:val="4A3213EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C86C9548"/>
+    <w:tmpl w:val="99BAE7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="518061A6"/>
+    <w:nsid w:val="4E927AA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8440CE6"/>
+    <w:tmpl w:val="C158F466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D275D3"/>
+    <w:nsid w:val="4F0D6163"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9C230D8"/>
+    <w:tmpl w:val="249033D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="627904B0"/>
+    <w:nsid w:val="50C25E68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13F86DDE"/>
+    <w:tmpl w:val="F7D42150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="635F110E"/>
+    <w:nsid w:val="51655595"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16CE3AFE"/>
+    <w:tmpl w:val="348E9BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678F141A"/>
+    <w:nsid w:val="522E074D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21D2C084"/>
+    <w:tmpl w:val="617EAD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C3B55D8"/>
+    <w:nsid w:val="54E63FED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78DE3C96"/>
+    <w:tmpl w:val="C43266C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF94DE2"/>
+    <w:nsid w:val="59153865"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="728CFC86"/>
+    <w:tmpl w:val="7A48A318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D286571"/>
+    <w:nsid w:val="59654ED6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85C2F2AC"/>
+    <w:tmpl w:val="8D625F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D5402F0"/>
+    <w:nsid w:val="59985D79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D2237E6"/>
+    <w:tmpl w:val="1E6EA7D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C2729F"/>
+    <w:nsid w:val="5D666CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A2A0836"/>
+    <w:tmpl w:val="4364D4F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73181E92"/>
+    <w:nsid w:val="5FF91A91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A2EF9D4"/>
+    <w:tmpl w:val="583A129E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="737526F5"/>
+    <w:nsid w:val="63D52D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="707827BA"/>
+    <w:tmpl w:val="751C190C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A91750"/>
+    <w:nsid w:val="65571693"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6464B6D4"/>
+    <w:tmpl w:val="1902B65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77B2350A"/>
+    <w:nsid w:val="65757AC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00144626"/>
+    <w:tmpl w:val="4D6A642E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="795F7D7D"/>
+    <w:nsid w:val="68EE4EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="616AAB7A"/>
+    <w:tmpl w:val="2C3C589C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A5C6375"/>
+    <w:nsid w:val="6D790416"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC52041A"/>
+    <w:tmpl w:val="0F881578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DD70320"/>
+    <w:nsid w:val="78440CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="409C195E"/>
+    <w:tmpl w:val="78C24FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FF7088C"/>
+    <w:nsid w:val="7F3726AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC4ED780"/>
+    <w:tmpl w:val="8DCA2B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
-[...11 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17">
-[...74 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="43">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3450,86 +3450,86 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
+    <w:rsid w:val="003D1DBC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
-    <w:rsid w:val="007B46AC"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
@@ -4647,61 +4647,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B46AC"/>
+    <w:rsid w:val="003D1DBC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B46AC"/>
+    <w:rsid w:val="003D1DBC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4987,51 +4987,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F2373D8-0786-4287-BF9A-02EE248274AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C5168DB-2F43-4878-9765-CCA902E9D1CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>576</Words>
   <Characters>3289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>