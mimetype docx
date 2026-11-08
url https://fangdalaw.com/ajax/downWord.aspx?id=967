--- v0 (2026-07-06)
+++ v1 (2026-11-08)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="231E8F1F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="519A6DC1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008C20B6">
+            <w:r w:rsidRPr="00EF515D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>薛峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="66655879" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+          <w:p w14:paraId="706EB16B" w14:textId="2C716DDD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008C20B6">
+            <w:r w:rsidRPr="00EF515D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="59000D58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+          <w:p w14:paraId="6199424A" w14:textId="16908E94" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008C20B6">
+            <w:r w:rsidRPr="00EF515D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1098 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="720CDEAE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+          <w:p w14:paraId="4F910ACA" w14:textId="42BA8EB2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008C20B6">
+            <w:r w:rsidRPr="00EF515D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>feng.xue@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="06C94BB1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C20B6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="11F0ECD0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF515D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73697600" wp14:editId="55798DE6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62B9AF1E" wp14:editId="46E5E043">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6F6F33E0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008C20B6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="659E6A54" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EF515D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008C20B6">
+            <w:r w:rsidRPr="00EF515D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>薛律师主要从事的业务领域包括兼并收购、私募股权投资、风险投资、合资交易、重组交易，以及一般公司业务。薛律师在代表中国及国际客户对其在中国开展有关新技术、医药领域、消费领域等各类交易拥有丰富的法律服务经验。</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C20B6">
+            <w:r w:rsidRPr="00EF515D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7EC37C" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5BB16C82" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1232 +446,1232 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A3C207" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="7D4C3A61" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CA5177" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="075E0325" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>兼并收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C7B029" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="384E8AC1" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>薛峰律师曾代表各类财务投资及产业客户就数字经济、人工智能、半导体、消费品、制造业等领域开展控股权收购，交易类型涵盖上市公司及非上市公司收购、现金+换股收购、境内及红筹架构收购、业务重组收购等多种类型，其中部分交易历史上亦获得国际专业法律评级机构的年度最佳交易认可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A733D53" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="6A7CB384" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴完成多宗里程碑式控股权收购交易，包括但不限于：</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1) 对优酷土豆进行控股权收购；(2) 以95亿美金对饿了么进行100%股权收购（该项目同时被Merger Market以及Asia Legal Business评选为2018年度最佳并购交易大奖）；(3) 合并饿了么与口碑，并引入软银及其他投资人新一轮30亿美金股权融资；(4) 对中天微电子进行100%股权收购；(5) 以20亿美金向纳斯达克上市企业网易收购跨境电商平台考拉海购100%股权收购（该项目被China Law &amp; Practice评</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年度电信、传媒及科技领域最佳交易大奖） ；(6) 100%收购智慧餐饮服务商美味不用等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FE9B2C" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="66DEB4FE" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化对</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UME影城、紫龙游戏、栩栩华生传媒100%股权收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1874CF1C" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="1FDF6637" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户就其洽谈收购郁美净控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB68E72" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="358FC6F2" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户参与唯怡集团（饮品公司）的境外出售交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBFC9E1" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="0A30ECD5" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户就其洽谈收购奥美制药控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE49170" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="277B0799" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表饿了么：</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1) 对百度外卖100%股权收购提供法律服务；(2) 收购区域合作商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDB9C5B" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="2F9AC55A" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户对其收购一家第三方支付公司提供法律服务，以及代表一家第三方支付公司的现有股东就其整体出售该公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E19D4A" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="5415122A" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程网络对红土航空进行控股权收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D57F961" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="72D0AEFF" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太古饮料控股（一家太古股份公司的全资附属子公司）：</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1) 向可口可乐收购其在华自有部分装瓶业务的股权；(2) 通过在招拍挂中以申请投标的方式向中粮集团（COFCO）控股的中粮可口可乐饮料有限公司收购其装瓶业务的股权；(3) 向中粮集团出售其在特定省份装瓶业务中的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677F7559" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="0258CEAF" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智联招聘收购一家中国的互联网招聘公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D86E5B8" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="7550BFDF" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bunzl plc（一家位于伦敦的国际分销和外包企业）对一家中国国内领先的劳动安全防护用品销售企业进行控股权收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764D59DC" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="035074DA" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资及风险投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EADE7B6" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="0921D027" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>薛峰律师长期代表各类基金客户以及公司客户就各类少数股权投融资提供法律服务，被投行业涵盖生物医药、半导体、机器人、人工智能、新材料、消费品、绿色经济等。交易阶段从种子轮到Pre-IPO阶段均有涉及。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A358E7E" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="5F2DC6EA" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴、蚂蚁集团就其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT领域多宗股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE180CA" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="11AD632A" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金对其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO阶段投资多家高端制造业、新技术领域的公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3EFC05" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="139A3A1E" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表经纬中国对其在中国投资多家新技术、消费、医药领域的公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69495DCF" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="6374A3DA" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红点创投对其在中国投资多家新技术、消费领域的公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AD0EB5" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="28471A0B" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云启资本对其在中国投资多家新技术领域的公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132320FA" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="1B05F2F3" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奇绩创投（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Miracle Plus）对其在中国投资多家新技术领域的公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9378FD" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="17590D09" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表挑战者资本对其在中国投资多家消费领域公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D363127" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="4CBA0D26" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑蚁资本对其在中国投资多家消费领域公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266BDABB" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="3C9DC9EC" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰山资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Olympus Capital）对其在中国投资多家环保领域公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F965A5" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="3E4E7B59" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打私募股权基金参与其对满记甜品的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D33EC48" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="2F653E2B" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宜家家居（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IKEA）母公司INGKA就其投资地上铁（一家国内领先的新能源物流车数智化运营服务商）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EF0DB8" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="561780D0" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本参与对同城票据网的少数股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647D8442" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="596E7474" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朱雀基金参与对地平线（一家行业领先的高效能智能驾驶计算方案提供商）的少数股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F52388" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="6AC5940A" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇勤资本参与对途虎养车的投资和外翻重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37334C46" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="5EF59488" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沄柏资本参与对芯擎科技和乐森机器人的少数股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E19CF44" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="6B282435" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GAW Capital）就其与腾讯及一家国内医疗产业集团设立互联网医疗合资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD50501" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="3A049748" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年代表多家</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、新能源、消费、生物医药公司就其历次融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7573D5" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="36B726BC" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>出海</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7329BE26" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="624A56D1" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司客户就其在中东多个合资交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DC3233" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="7072374A" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家生物医药客户就其在德国收购一家当地药企提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA6CEAF" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="797C60C7" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家境内客户就其在东南亚供应链重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BBA35B" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="09C0EA67" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>企业重组及一般公司事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D15A08C" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="1CFD96A7" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家基金客户及公司客户就红筹架构搭建重组（重组类型包括境外</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IPO报告期外以及境外IPO报告期内红筹重组）及红筹架构拆除重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E202E28" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="32F4E901" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国公司及公司客户就其在线业务是否涉及电信业务资质以及电信业务合规提供法律分析和建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE02151" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="738B6F33" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家公司及基金客户就其开展境外投资提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ODI合规分析</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E14AFD" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="31A6A3A4" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家初创公司就其在境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/境外制定股权激励计划（包括但不限于期权、限制性股权、RSU）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F5ABE7" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="4BA8CA0B" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16743554" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="7D08FD16" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469CFA49" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="51B942AA" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DA2259" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="69924520" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E89E4ED" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="49F0F63D" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E831FC6" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="736765E6" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE0A64B" w14:textId="77777777" w:rsidR="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="7B864314" w14:textId="77777777" w:rsidR="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2C7DA863" w:rsidR="00A46A04" w:rsidRPr="008C20B6" w:rsidRDefault="008C20B6" w:rsidP="008C20B6">
+    <w:p w14:paraId="4F0A196B" w14:textId="68C10A4E" w:rsidR="00A46A04" w:rsidRPr="00EF515D" w:rsidRDefault="00EF515D" w:rsidP="00EF515D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C20B6">
+      <w:r w:rsidRPr="00EF515D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lexology: Panoramic Venture Capital (China) 2024 ~2025（合著） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008C20B6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EF515D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1877,239 +1877,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003818FB"/>
+    <w:nsid w:val="036866BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1400B182"/>
+    <w:tmpl w:val="E8DCEFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0291178D"/>
+    <w:nsid w:val="08240D56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="038419B0"/>
+    <w:tmpl w:val="06FC32B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="053A3721"/>
+    <w:nsid w:val="0D7D1E89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55B8CC86"/>
+    <w:tmpl w:val="DC309A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055258FB"/>
+    <w:nsid w:val="1122027B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E250932C"/>
+    <w:tmpl w:val="EF7872A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096D4AE8"/>
+    <w:nsid w:val="1477537B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC6E6BD2"/>
+    <w:tmpl w:val="7A76A144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145110F5"/>
+    <w:nsid w:val="15E77198"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A381B3A"/>
+    <w:tmpl w:val="DA92CA52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C8146B"/>
+    <w:nsid w:val="18715E66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F546CAC"/>
+    <w:tmpl w:val="09BA8B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="218477ED"/>
+    <w:nsid w:val="1A5C7436"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57F83D8A"/>
+    <w:tmpl w:val="E4DEA4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C16B23"/>
+    <w:nsid w:val="1D027E61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F34644A2"/>
+    <w:tmpl w:val="04A0AA6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E1B34E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="321E346C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E6251B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7568922"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21A87420"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DDE27B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2178,135 +2241,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F1E4057"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="308A51B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="000C2AD0"/>
+    <w:tmpl w:val="5DB2D7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F910C42"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33521BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66287C96"/>
+    <w:tmpl w:val="831C6C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F3276C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35040CB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7602E7C"/>
+    <w:tmpl w:val="3C44849C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38541CBE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3877711B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6FC2310"/>
+    <w:tmpl w:val="0E8ED610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="389B51E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6714FC66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="390D6A28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BDE0FBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2378,742 +2483,637 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C536C7A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E3B2AC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5A4B40A"/>
+    <w:tmpl w:val="8362E872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4A3CA0"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="415F287F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F73098DC"/>
+    <w:tmpl w:val="06C4E720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41730DCA"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4400712A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="541E8A00"/>
+    <w:tmpl w:val="A168A668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448A12DC"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45CC65CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="221AC5D6"/>
+    <w:tmpl w:val="FCD635DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C85903"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49FF05B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A754C7D4"/>
+    <w:tmpl w:val="A168A668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B176DA1"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9C193D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="259AF948"/>
+    <w:tmpl w:val="D2BC2FFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C826541"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA019F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4BAF932"/>
+    <w:tmpl w:val="8572FA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D446217"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AEC74AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="599E9EF2"/>
+    <w:tmpl w:val="ED2C68D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500E5E7B"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527806C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8514DE3E"/>
+    <w:tmpl w:val="3B14F536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593209F7"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A412B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="215666A2"/>
+    <w:tmpl w:val="A2E242EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF347AA"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC0202F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C3A2CD0"/>
+    <w:tmpl w:val="9CB2DD50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD05E2D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E4B2F7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="522CBC0A"/>
+    <w:tmpl w:val="87F66746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DDE677F"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="651513FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B6C82C6"/>
+    <w:tmpl w:val="A4921230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F947BCC"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="664A78DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="650C1400"/>
+    <w:tmpl w:val="31A86CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="614448FA"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="698D0431"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EC6FB80"/>
+    <w:tmpl w:val="5E24FF00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AA5938"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D3C76D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FBC75C8"/>
+    <w:tmpl w:val="A802F810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638C36C7"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC030E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C064710"/>
+    <w:tmpl w:val="25408A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C16068"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EE75A55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="925429D4"/>
+    <w:tmpl w:val="3A8C63BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7E7D4E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70DF79B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="367ECB32"/>
+    <w:tmpl w:val="0D50357E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE2199E"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77570C37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7602E7C"/>
+    <w:tmpl w:val="9C8E5A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FBE19E8"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77A9593F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD569830"/>
+    <w:tmpl w:val="88F24730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71285678"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78273936"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A0EC9F2"/>
+    <w:tmpl w:val="54E8A11C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
-[...65 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="35">
-[...11 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="40">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3194,51 +3194,50 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
-    <w:rsid w:val="008C20B6"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -3252,50 +3251,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EF515D"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4347,61 +4347,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C20B6"/>
+    <w:rsid w:val="00EF515D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008C20B6"/>
+    <w:rsid w:val="00EF515D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4687,51 +4687,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E37251B-5788-48F3-B26D-2CBD7E7AD9AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{102A624B-B92C-40B6-B4BA-C4DA6768F9CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>330</Words>
   <Characters>1881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2207</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>