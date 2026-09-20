--- v0 (2026-07-06)
+++ v1 (2026-09-20)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7AD37EE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="472B14E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00633634" w:rsidP="00633634">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002C09DC">
+            <w:r w:rsidRPr="00633634">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张毅</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2666A2A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+          <w:p w14:paraId="706EB16B" w14:textId="05D013E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00633634" w:rsidP="00633634">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002C09DC">
+            <w:r w:rsidRPr="00633634">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C09DC">
+            <w:r w:rsidRPr="00633634">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>,新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4A7AF9F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+          <w:p w14:paraId="6199424A" w14:textId="1A97615A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00633634" w:rsidP="00633634">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002C09DC">
+            <w:r w:rsidRPr="00633634">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5922 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6AD4915B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+          <w:p w14:paraId="4F910ACA" w14:textId="3C7E7F87" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00633634" w:rsidP="00633634">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002C09DC">
+            <w:r w:rsidRPr="00633634">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Gil.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7EF97271" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C09DC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7D3C7F22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00633634" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42A854FB" wp14:editId="4ABB4C9A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E64107" wp14:editId="78630463">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="77D95055" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002C09DC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5BEF42F8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00633634" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002C09DC">
+            <w:r w:rsidRPr="00633634">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张毅律师的专业领域为隐私以及个人数据保护、网络安全、监管合规业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7542EDAC" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2DF74FCA" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1287 +447,1287 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3121B38C" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="3FEC87FA" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张毅律师曾作为律师及资深企业法务执业多年，在公司以及合规业务上有着丰富的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304FB189" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="19AFB131" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张毅律师曾协助过多个客户进行过全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDPR合规项目，并且擅长协助客户将GDPR或者美国联邦贸易委员会FTC要求的隐私保护体系本地化到中国。除此之外，张毅律师还作为项目负责人参与过向欧洲数据保护监管机构申请公司约束规则（Binding Corporate Rules）作为全球数据跨境合规机制的项目。张毅律师曾协助许多企业建立了数据保护的治理结构、全球数据保护策略以及合规体系、以及诸多为了符合欧盟GDPR、中国和其他亚太国家的隐私和个人信息保护法而设计的业务流程和政策，是为数不多的具有国际数据保护经验的中国律</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B16558" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="430C2271" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师也曾协助客户处理过诸多争议性事项，例如侵犯公民个人信息罪的刑事案件、员工窃取机密信息、数据泄露（涉及数据泄露的汇报义务以及采取补救措施）。</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 张律师还曾给许多客户提供人工智能、物联网、大数据以及无人驾驶相关的合规监管意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F3F9D1" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="5CA64F25" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张毅律师曾处理过多起个人信息保护相关的案件。这些案件包括了在并购和投资交易前对目标公司的数据保护合规情况进行专项数据调查、数据核查、设计个人信息采集以及授权的机制、跨境数据传输、进行个人信息安全影响评估、回应数据主体的行权请求等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B78F73" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="2B540EB3" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾代表过诸多跨国企业以及中国公司处理过合规和公司事务，特别是在生命科学和医疗健康领域。他曾经参与过的生命科学以及医疗健康领域的项目包括商业模式的可行性分析、医疗器械和生命科学仪器的分销、第三方商业伙伴管理以及调查、政府投标、研发合作以及销售合作项目、技术许可、公司重组以及员工相关的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AA1792" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="0933B843" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师在其他的合规领域也有丰富的经验，包括反腐败合规、第三方商业伙伴审查、出口管制（武器禁运以及两用物资管制）、反歧视以及反性骚扰等。他也曾处理过诸多内部的调查，例如员工的不当行为、欺诈行为、利益冲突以及其他严重违反公司规章制度的行为。他也曾参与过在许多亚太区一些国家的政府调查执法项目，例如韩国的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KCC的执法项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69897140" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="79D88A14" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5692E0" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="507AB5A6" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2942B4AD" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4DC5CA98" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与并主导过一家跨国生命科学仪器和医疗器械企业的全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDPR合规项目以及Binding Corporate Rules项目（法国个人数据保护监管机构CNIL作为BCR lead）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1AC798" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="1F572CCB" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家中国知名互联网巨头依据</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDPR与国内网安法建立一套数据保护合规体系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E09B9A" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="5FC4DD88" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家中国知名互联网巨头提供全球数据保护策略以及协助该客户建立具体的海外立法、执法以及数据保护集团诉讼的应对流程，以及业务在新的国家开展之前的数据保护合规流程。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30558750" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="2623E4D1" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家知名人脸识别技术企业提供数据保护及合规的咨询服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECAF168" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="47FF5AB1" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国无人驾驶汽车公司建立中国的数据保护合规体系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721CE476" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="2B30FBFC" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家汽车整车厂商以及零部件厂商提供测绘数据出境、地图数据出境以及其他智能网联汽车的国内路测方面的意见以及协助客户建立整套路况数据采集管控流程。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9D51B9" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="67703724" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国内</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司应对公安局网警部门针对网络安全的合规调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E2FE3E" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="3A1BBA14" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家跨国银行提供关于大</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CRM客户关系系统建立、银行系统外包、银行员工行为监控、反洗钱系统外包、个人信息保护、重要数据保护等问题的咨询意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07757268" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="20F84341" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家知名银行清算机构提供国家安全审查、重要数据和国家秘密相关的咨询意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051ADFF7" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4EBB0FEA" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国公司应对侵犯公民个人数据罪的刑事调查以及建立其的个人数据保护体系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D9B5D1" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="7B220793" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国大型设备企业进行重要数据识别。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6022D108" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="532B7EB2" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家外资医疗器械企业进行数据核查以及对其中国的业务是否满足《网络安全法》以及相关法律法规进行差距分析和提供合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1990EE1B" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="67F7113D" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家中国上市公司就其与精准广告服务商的全球合作提供个人信息保护以及网络安全方面的合规意见（涉及中国、美国、欧盟以及南美国家的法律），并对该美国的广告服务商的个人信息收集以及使用的合规情况进行调查，并向客户提供合规建议建立适用于全球的关于第三方数据保护的管控流程。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0664726D" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="2CF4C98F" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名中国互联网企业在其多个投资项目中对目标公司进行数据保护和网络安全方面的专项尽职调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D18A2A1" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="7789653E" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助多家跨国化工企业对其的数据跨境传输进行评估并且协助其准备数据跨境传输流程。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794C9BFF" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4C55600E" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球知名跨国企业提供员工个人信息保护相关的中国法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76602757" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="33831248" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国企业提供通过</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GPS定位装置收集员工位置信息的合法性的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE00E18" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="05F422B1" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名跨国零售企业进行数据核查以及对其中国的业务是否满足《网络安全法》以及相关法律法规进行差距分析和提供合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366FFCDA" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="164B7CAE" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家互联网医疗企业完成其的业务以及个人数据的核查并针对其互联网平台（存在众多病历及个人健康信息）和门诊提出针对性的个人信息保护合规意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229B36E2" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="24A915F9" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国医药企业进行年度数据保护以及网络安全方面的风险评估。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AA8398" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="427F4C39" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名中国医药企业撰写隐私政策以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APP用户协议，协助该APP在苹果应用商城上线。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B2D5D4" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="61A78335" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家医疗机构对其的医疗机构信息系统的存储以及软件应用提供与本地化存储以及计算机等级保护相关的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0AF3D4" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="72434956" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国酒类公司修订以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDPR为主的隐私政策并依据中国法律进行调整。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CA52E4" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="3F43955B" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家中国医药企业撰写其网站使用条款以及全球通用隐私条款声明（以美国和中国法律为主）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066C4B57" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="5F67B2A7" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际认证机构依据其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GDPR的隐私政策制定适用于中国区的隐私政策。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4703E92B" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="77CEB896" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国医药公司准备其中国区员工的隐私通知并且协助该公司修改其员工手册中关于员工个人信息保护的规定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1366E8D5" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4452B896" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家生物医药企业准备其在社交媒体上的隐私通知。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76051A2F" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="6A0ACDC2" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国医药企业针对中国病历管理以及病人数据分享的合法性提供意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6260349D" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="262C3A2B" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国酒类公司处理其下游供应商的数据泄露事件并进行数据泄露汇报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3CA666" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4FB4C60A" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国医药企业处理其的数据泄露事件以及数据汇报程序和对提供补救措施的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7D2284" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="2138FFDB" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国制药企业对其使用的人脸识别科技进行个人信息安全影响评估。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01980FED" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="0E797A2B" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国制药企业提供关于其在中国建立</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WIFI接入口与网络安全相关的意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FF6D95" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4890C090" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国制药企业对其的便携式医疗器械中涉及的个人保护问题提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B30644" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4CA6954A" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国医药企业提供关于电子签名技术方面的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B12F26" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="11593965" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>研究和撰写中国和诸多国家的人工智能涉及个人信息保护的法律政策的研究报告。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77689761" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="54D13A7C" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06469D0C" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4A1F8F29" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国立大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0442EFAE" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="0DF5BEC1" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E712F16" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="099EEE46" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C84EC8" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="0CC77AE7" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0AD8D4" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="7C4BDC9C" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全球隐私专业人士协会</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(IAPP)认证的隐私保护专业人士（欧洲及亚洲）（CIPP/Europe, CIPP/Asia）、专业隐私管理人员（CIPM）以及资深隐私专业人士（FIP）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782D35F6" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="238B3CDA" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FD33F8" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="2192A4C8" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0482029C" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="59FD30F8" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E0E674" w14:textId="77777777" w:rsidR="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="1A6F4237" w14:textId="77777777" w:rsidR="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3BFEC096" w:rsidR="00A46A04" w:rsidRPr="002C09DC" w:rsidRDefault="002C09DC" w:rsidP="002C09DC">
+    <w:p w14:paraId="4F0A196B" w14:textId="349F8A9F" w:rsidR="00A46A04" w:rsidRPr="00633634" w:rsidRDefault="00633634" w:rsidP="00633634">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张毅律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C09DC">
+      <w:r w:rsidRPr="00633634">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前张毅律师在新加坡工作，是一家美国上市生命科学仪器和医疗器械企业的亚太区法务总监。此外，张律师还在其他两家知名中国律师事务工作多年，曾处理过诸多公司以及合规案件，以及风险投资项目。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002C09DC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00633634" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1933,386 +1933,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="070747AA"/>
+    <w:nsid w:val="01CF0555"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE0C3098"/>
+    <w:tmpl w:val="53F0ABB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095411C1"/>
+    <w:nsid w:val="06E06259"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D38EB0A"/>
+    <w:tmpl w:val="7DA6B262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E66F84"/>
+    <w:nsid w:val="08A563DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A05EDD00"/>
+    <w:tmpl w:val="CF28EAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6E56C9"/>
+    <w:nsid w:val="095C3141"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E5C4822"/>
+    <w:tmpl w:val="CEFE9FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAE56B5"/>
+    <w:nsid w:val="09F658CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="585AE092"/>
+    <w:tmpl w:val="60A29BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D9C5D04"/>
+    <w:nsid w:val="0A2A2F62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C3E3E2C"/>
+    <w:tmpl w:val="B6D48404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14A361C4"/>
+    <w:nsid w:val="12D224A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AF80C96"/>
+    <w:tmpl w:val="BCE057B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15DA7F11"/>
+    <w:nsid w:val="1797233A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CAE95E8"/>
+    <w:tmpl w:val="956A74CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ADD45AA"/>
+    <w:nsid w:val="1AB9588C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F30B77E"/>
+    <w:tmpl w:val="6A50EE86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4672E3"/>
+    <w:nsid w:val="1B69506C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D16D5A4"/>
+    <w:tmpl w:val="4EB633B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23FF20C5"/>
+    <w:nsid w:val="20B73DFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA60B0E0"/>
+    <w:tmpl w:val="6B4EE608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24161882"/>
+    <w:nsid w:val="210275F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FD00F42"/>
+    <w:tmpl w:val="CB3C4552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269F4D86"/>
+    <w:nsid w:val="22320544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41E2FEDA"/>
+    <w:tmpl w:val="68E0E504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28575BCA"/>
+    <w:nsid w:val="23FB1159"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACF84A48"/>
+    <w:tmpl w:val="B78E5D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="286432D6"/>
+    <w:nsid w:val="28312283"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2723944"/>
+    <w:tmpl w:val="868A001C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E193D65"/>
+    <w:nsid w:val="28FC745A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="417CB6AA"/>
+    <w:tmpl w:val="5D981D10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BDB2862"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="266C8662"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2381,867 +2402,846 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F366F8D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="369938EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69DEF244"/>
+    <w:tmpl w:val="0562C7E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38541F02"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C1B26FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B84CE18"/>
+    <w:tmpl w:val="EFB245F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39577CF6"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C443F77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A64069DC"/>
+    <w:tmpl w:val="EB06FC88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F3C2BCD"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E877334"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4C60DF0"/>
+    <w:tmpl w:val="4E4403BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F83A8C"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="464932C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DD0A0EC"/>
+    <w:tmpl w:val="FB62A7BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41410E59"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48C862A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51C8B912"/>
+    <w:tmpl w:val="8A8ED5D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48261F00"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49766BE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22F46CDE"/>
+    <w:tmpl w:val="E5EE9C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48314DE3"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B636234"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20FA5C20"/>
+    <w:tmpl w:val="63A295AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49046CED"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="519A3D85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C6CD912"/>
+    <w:tmpl w:val="B7FA75E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49CA0203"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53687E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E0C0BC6"/>
+    <w:tmpl w:val="8E1C3EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C9F351B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="536C20FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A856899A"/>
+    <w:tmpl w:val="62941C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6F6E2A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B9353B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD46CB2E"/>
+    <w:tmpl w:val="07CA4CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541B4D21"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="594A31DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89BC58C8"/>
+    <w:tmpl w:val="BDFC1952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546866F1"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D415398"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15E8EB18"/>
+    <w:tmpl w:val="BD342E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54702118"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F9F1362"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E452BD2E"/>
+    <w:tmpl w:val="21CAB1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F713426"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61024F9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AEA8F94"/>
+    <w:tmpl w:val="47365B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FBE525A"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62E52569"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E5C4822"/>
+    <w:tmpl w:val="61848CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F40079"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665937E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96B088A0"/>
+    <w:tmpl w:val="CF28EAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67322467"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67334AB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E2A501E"/>
+    <w:tmpl w:val="050E3728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2C586F"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="681E021C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81784042"/>
+    <w:tmpl w:val="AAF04EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED374E2"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69773846"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EA861D4"/>
+    <w:tmpl w:val="4B00A17C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72587AF7"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C8D2308"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBA01C00"/>
+    <w:tmpl w:val="E05820B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751749AF"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F387C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A2AF004"/>
+    <w:tmpl w:val="64B60278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77C17655"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A875649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3F87BDA"/>
+    <w:tmpl w:val="B290CAEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="784A74EB"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6E28FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53EE69A8"/>
+    <w:tmpl w:val="B1D262D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B1C42AC"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FF3524F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02864546"/>
+    <w:tmpl w:val="2F88B95E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
-[...50 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3269,78 +3269,78 @@
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002C09DC"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="00633634"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -4475,61 +4475,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C09DC"/>
+    <w:rsid w:val="00633634"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C09DC"/>
+    <w:rsid w:val="00633634"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4815,51 +4815,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D1B22FD-F444-4C14-A254-2BF3E93707A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CE4483-F160-48A9-B4A9-C475E01C482E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>428</Words>
   <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>