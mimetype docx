--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6829B022" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2392237C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00961AEB">
+            <w:r w:rsidRPr="00FC52FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈昭明</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2256EBB5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+          <w:p w14:paraId="706EB16B" w14:textId="3868085D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00961AEB">
+            <w:r w:rsidRPr="00FC52FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7B9D530C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+          <w:p w14:paraId="6199424A" w14:textId="0A15BA18" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00961AEB">
+            <w:r w:rsidRPr="00FC52FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1152 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5D87DA76" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+          <w:p w14:paraId="4F910ACA" w14:textId="7E90EA2E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00961AEB">
+            <w:r w:rsidRPr="00FC52FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0EF0897D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00961AEB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="078682C4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC52FC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CD742A6" wp14:editId="752CD1BB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E534257" wp14:editId="170C0A05">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3FD4B84F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00961AEB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1874E126" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FC52FC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00961AEB">
+            <w:r w:rsidRPr="00FC52FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈昭明律师是香港办事处的合伙人，他拥有高等法院律师执业资格。陈律师是资本市场事务、并购交易及企业融资交易专家，并参与经办了多宗在香港和伦敦进行的首次公开发行。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12329BE1" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="60920807" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1219 +438,1219 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E301CFE" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="44632F70" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾代表多家中国国有企业在香港的融资项目，在电信业，地产业及零售食品业具有相当丰富的经验。陈律师还是北京市青年联合会成员和香港地区召集人。陈律师经常被邀请作为由香港联交所、香港特许秘书公会和国务院港澳事务办公室主办的各种与上市规则相关的主题研讨会的演讲人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65515217" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="17CE3243" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在国际权威的《钱伯斯与合伙人：钱伯斯亚洲指南排行榜》（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHAMBERS AND PARTNERS: CHAMBERS ASIA GUIDE RANKINGS）及《国际金融法律评论1000佳》（IFLR1000）等主要律师名录中，陈律师被评为香港公司业务 /并购业务及资本市场业务杰出律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540D906B" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="5C5C688B" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A929303" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="177C012C" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7FE452" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="17C3742F" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和美医疗控股有限公司（一家私立妇产科专科医院集团）经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.051亿美元（合15.9亿港元）的全球发行以及在香港联合交易所有限公司主板的首次上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F507FE4" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="18469E02" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为保荐人的中银国际亚洲有限公司及花旗环球金融亚洲有限公司经办伟能集团国际控股有限公司在香港联合交易所有限公司主板约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.08亿美元的第一上市及股份全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B71CBD" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="05952F5A" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为承销商的摩根士丹利、法国巴黎银行证券及联昌国际证券经办高伟电子控股有限公司约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.15亿美元在香港联交所主板进行的第一上市和普通股全球发售的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B700F2" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="0137E260" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表澳门领先的娱乐场及娱乐场博彩设施拥有者之一澳门励骏创建有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.82亿美元股份全球发行及在香港联交所主板上市的有关事宜代表五洲国际控股有限公司经办其2亿美元在香港的首次公开发行事</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A54718C" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="3511898D" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新晨中国动力控股有限公司经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿港元在香港公开发售和全球发行事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3292F8A8" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="2B4A116B" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利经办华油能源集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7千万美元的首次公开发行，以及在香港联合交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E607C96" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="3A21A8B8" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗集团作为独家保荐人经办中国多金属矿业有限公司的根据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>144A规则／S条例进行的1.42亿美元的香港联交所股份首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A7D1E6" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="1EB349EE" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纳斯达克上市的新濠博亚娱乐有限公司经办其以介绍形式在香港联交所主板取得两地第一上市的地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDC262F" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="65873AB6" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国国际金融有限公司、高盛、摩根大通、摩根士丹利、中银国际及瑞信牵头的承销商经办长沙中联重工科技发展股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>17亿美元的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC7E4F3" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="449FEDEB" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表独家保荐人麦格理经办中国动物保健品以介绍形式在香港联合交易所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DE116D" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="7EFB835D" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通集团、中银国际及德意志银行经办</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MI能源控股有限公司11亿元港币的全球发售及其股票在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D15932A" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="6AECE701" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行及美林经办的明发集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的全球发行及其股份在香港联交所主板上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3023D801" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="2D2C46C8" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NIDERA B.V.（一家荷兰粮食贸易商）经办其向中粮集团公司的子公司中粮集团（香港）有限公司出售多数股权的有关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A646F" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="057203E6" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国际金融有限公司经办中国通信服务股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.42亿美元的第二次全球发行及其H股在香港联交所的上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577061EB" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="323E53E1" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商瑞银集团、高盛和法国巴黎银行经办中国旺旺控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14.3亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21953C95" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="4F0CD7FF" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美林集团和德意志银行经办小肥羊集团有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元的全球发行和上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AB5E83" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="502BE6AE" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044D59F7" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="330674C8" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中青芯鑫（江苏工业园区）资产管理有限责任公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.）及芯鼎有限公司（Sino Xing Ding Limited）以9.9亿港元收购紫光控股（港交所股份代号：0365）控股股权并实施香港公司收购，合并及股份回购守则内强制要约收购程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D01EFD" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="584F031F" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华晨中国汽车控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1114）宝马集团出售华晨宝马汽车有限公司25%的股权，总值人民币290亿元，构成香港上市规则项下的一次非常重大的处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073917F5" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="42D5CC4A" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新城发展控股有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1030）的控股股东经办其拟议价值在6.61亿美元私有化要约</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5D2E27" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="2574BB48" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盈德气体公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2168）的董事会独立委员会经办拟对该公司的竞争性收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5C0866" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="38768551" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊利集团经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.8亿美元收购中国圣牧有机奶业有限公司（一家香港上市公司）的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56874B56" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="4D4F1E37" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市的凤凰医疗集团有限公司（现更名为华润凤凰医疗控股有限公司）经办以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.8亿美元向中国保健行业最大型的国有企业之一华润医疗集团有限公司收购其多项医院业务的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC6D583" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="2F5E5E70" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司凤凰医疗集团经办其约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿美元收购中信医疗健康产业集团有限公司医院事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20182C5D" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="0016E4C9" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办阿里健康信息技术有限公司反向收购一个医疗业务及在香港联交所主板上市的事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392C5480" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="6CC2D53B" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复地地产有限公司（一家前香港上市公司），进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14298710" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="1B2D717F" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OCEANIC GOLD GLOBAL LIMITED经办收购GIOCHI PREZIOSI S.P.A.之49%股权的事宜，GIOCHI PREZIOSI S.P.A.是欧洲久负盛名的玩具制造商及分销商，交易总对价为6,150万欧元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770BC4DD" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="6F00A06F" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HAINAN FIRST CAPITAL经办其对赛晶电力电子集团有限公司（港交所股份代号：580）多数股权收购，涉及上市规则第14章</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C116DD4" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="7A3B23C8" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNITED TECHNOLOGY经办其以 2.47亿美元的价格收购海湾控股有限公司（GST HOLDINGS LTD）。该收购要约为自愿作出的全面要约，进行该收购的条件是获得包括中国反垄断申报在内的相关政府批准或同意</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52694F5B" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="6EA7BA24" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿兴印刷集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>450）向CVC Asia Pacific Limited 发行8.65亿港元新股收购该上市公司。该交易涉及一项清洗豁免（Whitewash Waiver），从而使得CVC Asia Pacific Limited在无需提出收购要约的情况下成为了鸿兴印刷集团有限公司的单一最大股东，并完成了鸿兴的控制权变更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7150EC69" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="2F1A495D" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商德意志银行认购在香港上市的中国镍资源的可转换债券，以资助在印尼铁矿之收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FF91BD" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="3879ED36" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185C190A" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="4355D713" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KEBLE学院，法理学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8C7545" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="2325B170" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学，政治学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB67BE3" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="7C045262" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF6A23E" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="561950B0" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54834813" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="186CE1A3" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A24F00" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="7C3F741C" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0D481A" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="09A942D7" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718D4549" w14:textId="77777777" w:rsidR="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="4232EDF3" w14:textId="77777777" w:rsidR="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="53A7FFD9" w:rsidR="00A46A04" w:rsidRPr="00961AEB" w:rsidRDefault="00961AEB" w:rsidP="00961AEB">
+    <w:p w14:paraId="4F0A196B" w14:textId="36DF5014" w:rsidR="00A46A04" w:rsidRPr="00FC52FC" w:rsidRDefault="00FC52FC" w:rsidP="00FC52FC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961AEB">
+      <w:r w:rsidRPr="00FC52FC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00961AEB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FC52FC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1856,365 +1856,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032B2B40"/>
+    <w:nsid w:val="000D22A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A61ACDFA"/>
+    <w:tmpl w:val="1B5A98CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043E6111"/>
+    <w:nsid w:val="00503A89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="888275AE"/>
+    <w:tmpl w:val="E88014C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068C5BB0"/>
+    <w:nsid w:val="022E3B07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD2A0EDC"/>
+    <w:tmpl w:val="886276EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0747706E"/>
+    <w:nsid w:val="04BA0BA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CD80C4E"/>
+    <w:tmpl w:val="601EDCF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096B7A64"/>
+    <w:nsid w:val="0B9629BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F796E856"/>
+    <w:tmpl w:val="CEAE993C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10327B3A"/>
+    <w:nsid w:val="0BC834B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5944698"/>
+    <w:tmpl w:val="A4026860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="110053EF"/>
+    <w:nsid w:val="1188457E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2DA37B4"/>
+    <w:tmpl w:val="FF5CF55C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EBA724F"/>
+    <w:nsid w:val="158707CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="373EC0C2"/>
+    <w:tmpl w:val="87264D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200E61D1"/>
+    <w:nsid w:val="17DC7748"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1CE6E20"/>
+    <w:tmpl w:val="256C0D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20714CDE"/>
+    <w:nsid w:val="18DB4446"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05A616F0"/>
+    <w:tmpl w:val="93187174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D92887"/>
+    <w:nsid w:val="1AE20481"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91BC554A"/>
+    <w:tmpl w:val="DCF64E3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DC3012"/>
+    <w:nsid w:val="1D422B78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45426082"/>
+    <w:tmpl w:val="D768474A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="285A2BDB"/>
+    <w:nsid w:val="20E94E26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39EC7444"/>
+    <w:tmpl w:val="4D0AC88A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B010A3D"/>
+    <w:nsid w:val="21752E46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95E642A6"/>
+    <w:tmpl w:val="A864929C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB30A31"/>
+    <w:nsid w:val="25433044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8278C7B2"/>
+    <w:tmpl w:val="66EAA140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF8291B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E04690C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2283,768 +2304,747 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32337A5A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31A308CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70FAB5B6"/>
+    <w:tmpl w:val="D4BA87E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33144815"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353D11E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB4A7392"/>
+    <w:tmpl w:val="E1AE6688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338B16E5"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375C78A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18B8BA42"/>
+    <w:tmpl w:val="7F4AB208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33B43575"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA67625"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FFA0B7E"/>
+    <w:tmpl w:val="63529842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346B2AD2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F91F87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83F00624"/>
+    <w:tmpl w:val="75EEA978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365A60F1"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B4E32C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD0C985C"/>
+    <w:tmpl w:val="59C8D060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370F6CB2"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DEE5B1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88B06648"/>
+    <w:tmpl w:val="232EED74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3B9B7695"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F106891"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0840BA04"/>
+    <w:tmpl w:val="3D625E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC00428"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53244C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FB60AB0"/>
+    <w:tmpl w:val="601EDCF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DCF70B7"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54F15D37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B80A0116"/>
+    <w:tmpl w:val="9530C9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48436F7E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C196FFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEBA0E7A"/>
+    <w:tmpl w:val="BA501750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A12CAA"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D1E1E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A6E8B24"/>
+    <w:tmpl w:val="B600B82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52E26C15"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC574E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8DA99C0"/>
+    <w:tmpl w:val="A27AD30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5792403C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D324E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68FE69EE"/>
+    <w:tmpl w:val="4A30633A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A067A1"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64171373"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE1C5E5E"/>
+    <w:tmpl w:val="F8440A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0637BC"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E00EEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C1A6A64"/>
+    <w:tmpl w:val="7F066EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B6151B7"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C832FAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE1C5E5E"/>
+    <w:tmpl w:val="AD820342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="692B613D"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74360560"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DB23C22"/>
+    <w:tmpl w:val="4E021BDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71FB06BC"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3E6F18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FE02000"/>
+    <w:tmpl w:val="BF1C0E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74680C71"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CBC19E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="769E27E0"/>
+    <w:tmpl w:val="AAE24360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74D44C68"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D197BE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="621C495C"/>
+    <w:tmpl w:val="44B8BA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F14960"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0132A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="738C4CD0"/>
+    <w:tmpl w:val="7B6A2252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="6">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
-[...11 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="33">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3140,51 +3140,50 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="00961AEB"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
@@ -3192,50 +3191,51 @@
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
+    <w:rsid w:val="00FC52FC"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4278,61 +4278,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00961AEB"/>
+    <w:rsid w:val="00FC52FC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00961AEB"/>
+    <w:rsid w:val="00FC52FC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{546ECEF4-95C6-4448-BC0D-40FE41EF2FC2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D495B4A8-BE6D-4909-9373-AEBFE92A4C1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>383</Words>
   <Characters>2188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>