--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="382065E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2FF12DE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B70745">
+            <w:r w:rsidRPr="00354094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈伟祈</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4DF25B8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+          <w:p w14:paraId="706EB16B" w14:textId="5279F0DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B70745">
+            <w:r w:rsidRPr="00354094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="65AF5477" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+          <w:p w14:paraId="6199424A" w14:textId="2B1A7693" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B70745">
+            <w:r w:rsidRPr="00354094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="12483911" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+          <w:p w14:paraId="4F910ACA" w14:textId="3143BDE5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B70745">
+            <w:r w:rsidRPr="00354094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="112B5B40" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B70745" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="06A4C42A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47586BC9" wp14:editId="0ECC3A87">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A063DAB" wp14:editId="7D285327">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="77C200DD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B70745" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0ED8C187" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B70745">
+            <w:r w:rsidRPr="00354094">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈伟祈律师为本所香港办公室的合伙人。陈律师于跨境并购、私募股权和风险资本交易拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060F4F0D" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="33165B4B" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1163 +438,1163 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F46739F" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="60A5DD53" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33347978" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="6D934C55" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="661BDFDD" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="33864F6E" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以150亿人民币战略入股分众传媒信息技术股份有限公司（深交所股份代号002027），中国最大的电子媒体之一，为梯媒广告的创始者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1E518E" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="65522A40" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由白马户外媒体首席执行官、蚂蚁金服、德高及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Wealth Growth Fund III L.P.组成的财团以38.57亿港元的自愿有条件现金要约收购中国最大的公共汽车候车亭广告牌营运商白马户外媒体有限公司（港交所股份代号100）的所有股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20893F31" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="74582430" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团收购中国最大的的互联网婚介服务公司珍爱网的绝对控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11916866" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="6186C911" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴影业集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060）认购中国第二大院线大地影业（南海控股有限公司（港交所股份代号0680）的子公司）10亿人民币的可换股及可交换债券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B585CD" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="0A06D7D3" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以16亿人民币与江苏康众汽配有限公司，一家领先的汽车配件供应链服务商、汽车超人，一家由浙江金固股份有限公司（深交所002488）全资拥有的领先汽车配套服务平台，以及其他财务投资人，包括华平投资、云峰基金、太盟投资集团，组成的合资公司对中国汽车售后服务市场进行战略投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74458EE1" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="551153C6" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏利对一家中国领先的互联网医疗平台进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141CCA76" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="27E1FFC7" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本与中骏集团控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1966）在中国设立首期规模为8亿美元的长租公寓投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCA8D8D" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="6C873A01" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴香港创业者基金与商汤科技及香港科技园公司设立合资公司营运非牟利项目香港智能实验室（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKAI Lab），提供平台协助香港初创企业研发人工智能发明和技术并将其商业化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8F7AEF" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="4D1E02BB" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦向出售其大中华地区的水净化业务给德尔玛电器，一家中国领先的家电品牌</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5302342C" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="3BD2DBE7" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛对两间重点放在中国的房地产开发商进行上市前投资、以及随后对投资的重组和退出</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069E5865" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="065C1434" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff参与多个拟上市前投资项目（包括一家重点放在中国的房地产开发商和一家太阳能技术公司）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F80865D" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="3F6A110C" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打私募股权对远大中国控股有限公司（一家目前在香港联交所上市的高端建材公司）进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3F20CE" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="1BB942ED" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表帮帮兔就其与顺丰速运设立合资公司提供法律服务，该合资公司将利用帮帮兔的技术优势与顺丰速运的运营专长在香港提供物流解决方案和跑腿服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6768DAF3" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="7FA3DC01" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DDC Enterprise Limited（烹饪网站日日煮的运营商）参与其A轮和A-1轮融资（投资人包括作为阿里巴巴企业家基金经理的Gobi Ventures）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCC1A6B" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="638B3FFE" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RRJ Capital对几家以中国市场为重点的企业进行上市前投资，其中包括一家智能信用卡/借记卡制造商，一家国际连锁酒店在中国的特许经营，和一家果汁饮料和茶饮料生产商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5729014C" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="76C8D09F" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信证券国际就其客户在一个马来西亚的上市公司的潜在结构性股份累积，和其对于一个中国金融服务公司的投资和事先约定的退出机制提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9DD2E5" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="574B0DF8" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗就其私有化后的企业重组及拟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市计划提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3317CBD1" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="2C544005" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为苏格兰皇家银行就其处置其亚洲银行利益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE252A1" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="42CE0D48" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为毕马威作为雷曼兄弟清盘人各投资组合的管理提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69599BB8" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="43D61B74" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff、Forum Partners以及高桥资本管理公司组成的投资者财团重组其于中国新城镇发展（一家于香港联交所和新加坡证券交易所上市的的公司）的投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549A8D98" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="5FB82A10" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在罗祖儒投资管理公司被出售予蒙特利尔银行中代表罗祖儒投资管理公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DF4645" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="1A0ADC31" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在约瑟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(集团)有限公司（一家位于香港的食品包装用品制造商）被出售予Huhtamaki Oyj，一家在芬兰上市的全球包装公司，中代表约瑟(集团)有限公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D774E1" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="710B3061" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗通过出售其全资拥有的香港控股公司出售其北京西环广场的权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124EA365" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="3307786A" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根士丹利亚洲对两家重点放在中国的采矿实体的潜在收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6437E1D6" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="414EF8EC" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Meyer Bergman就其对伦敦贝斯沃特的怀特利斯购物中心的收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2861383C" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="1B850A16" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润置地与某国际主权财富基金建立合资企业，拟以建立一个总值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元，专注于中国房地产的投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543312C1" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="00AA0F69" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Property Group的子公司IDI Gazeley与联想集团子公司Zeny Supply Chain建立合资企业，为某国际零售商于内地设计和建造物流中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1081C2" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="670678F0" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行就与开发商建造和租赁花旗银行其两个未来在东南亚枢纽的地区总部进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7484D110" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="2151FE57" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港置地就其发展中国北京王府井大街的高端商业用地提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E685CC" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="058BE78C" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳能源就其在东南亚某发展中国家拟建设和运营水电站的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2FCD2C" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="4938003E" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国投资者就其与全球最大的其中一家液化天然气供应商及一家俄罗斯大宗商品交易巨头设立合资企业探索向中国买家推广和销售俄罗斯开采的液化天然气的市场的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586FDCBF" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="28460D06" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国招商局就其与吉布提政府于吉布提共和国合资建造及营运基础设施配套提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DEB099" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="47E49444" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D250EF8" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="7EE200D3" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE914CA" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="0460A2BE" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262F113A" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="1FD5E0D6" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，商学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2838F364" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="7EF73081" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEA9471" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="688DBDD1" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0070269A" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="7A7E3721" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AEC0E6" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="7E46061E" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F102C64" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="10F62636" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358CC7F9" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="2EE1BD68" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6FB05B" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="4BB05256" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6460A5A1" w14:textId="77777777" w:rsidR="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="40A744F4" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6ABEF42B" w:rsidR="00A46A04" w:rsidRPr="00B70745" w:rsidRDefault="00B70745" w:rsidP="00B70745">
+    <w:p w14:paraId="4F0A196B" w14:textId="6C0D1184" w:rsidR="00A46A04" w:rsidRPr="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B70745">
+      <w:r w:rsidRPr="00354094">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾于多间国际知名的律师事务所工作，包括年利达、英国博闻律师事务所（香港）以及的近澳大利亚（即现在的诺顿罗氏富布莱特澳大利亚）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B70745" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00354094" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1800,1291 +1800,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E87BD4"/>
+    <w:nsid w:val="002D6DB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="533C7C74"/>
+    <w:tmpl w:val="C9AECEBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DB5967"/>
+    <w:nsid w:val="00B83065"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DE09E68"/>
+    <w:tmpl w:val="BFF24214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C2005F"/>
+    <w:nsid w:val="0185025A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC567674"/>
+    <w:tmpl w:val="A92A45D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08B54105"/>
+    <w:nsid w:val="04A02DA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25A464D4"/>
+    <w:tmpl w:val="8834CC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7668D9"/>
+    <w:nsid w:val="0B09078E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B56F392"/>
+    <w:tmpl w:val="E28CC516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E1208FD"/>
+    <w:nsid w:val="0DC85DFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC865B2A"/>
+    <w:tmpl w:val="70BC403C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121B58E3"/>
+    <w:nsid w:val="0E032957"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7661E20"/>
+    <w:tmpl w:val="1C3A2B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14096215"/>
+    <w:nsid w:val="14292EAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9D82B9E"/>
+    <w:tmpl w:val="11C4E37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1658665B"/>
+    <w:nsid w:val="1625480D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D53AA40C"/>
+    <w:tmpl w:val="A6E64264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166733A3"/>
+    <w:nsid w:val="1CD95C70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="932ECFA6"/>
+    <w:tmpl w:val="DC94DE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F131F9"/>
+    <w:nsid w:val="1CFF2879"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B082B82"/>
+    <w:tmpl w:val="FDD688C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DFD3378"/>
+    <w:nsid w:val="236341F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A6CFC6A"/>
+    <w:tmpl w:val="98CAF5A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1B0DDB"/>
+    <w:nsid w:val="24156033"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF6AF566"/>
+    <w:tmpl w:val="BE380564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D41AD1"/>
+    <w:nsid w:val="24854AD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09D6A554"/>
+    <w:tmpl w:val="C1C2D88A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22E2642A"/>
+    <w:nsid w:val="27C03DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2E2C9D6"/>
+    <w:tmpl w:val="03CE2FE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25377503"/>
+    <w:nsid w:val="29887EB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEBE9D5C"/>
+    <w:tmpl w:val="7262781C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281B468A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F853524"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BECE9DA6"/>
+    <w:tmpl w:val="FA0072EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B773368"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B10057C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84E26EE8"/>
+    <w:tmpl w:val="6AE8C486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C585A78"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9A3E13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2F82998"/>
+    <w:tmpl w:val="A7CCEBC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EB879CB"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EE87856"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FBA4FBC"/>
+    <w:tmpl w:val="E3FA9B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DFC3D69"/>
+    <w:nsid w:val="3F3F1995"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75524B30"/>
+    <w:tmpl w:val="DB40E07E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437515FC"/>
+    <w:nsid w:val="40856C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FF83D96"/>
+    <w:tmpl w:val="79344AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB50E31"/>
+    <w:nsid w:val="429E74CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D584CD48"/>
+    <w:tmpl w:val="7CC87620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF174B1"/>
+    <w:nsid w:val="485358EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2072FB7C"/>
+    <w:tmpl w:val="DAAE01E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50243A36"/>
+    <w:nsid w:val="51BC531E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04F21086"/>
+    <w:tmpl w:val="94A4C36E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5339776F"/>
+    <w:nsid w:val="547A0896"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="856041F4"/>
+    <w:tmpl w:val="A6E4EC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548A74A7"/>
+    <w:nsid w:val="59F25CC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3F4F38C"/>
+    <w:tmpl w:val="64A456A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55752FD9"/>
+    <w:nsid w:val="5A0D63DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BC806F4"/>
+    <w:tmpl w:val="DC8C8130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55ED27BB"/>
+    <w:nsid w:val="5AEC5F4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB9055F0"/>
+    <w:tmpl w:val="2286D4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8C525F"/>
+    <w:nsid w:val="5B0F26C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="676AD428"/>
+    <w:tmpl w:val="98CAF5A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6C3CB7"/>
+    <w:nsid w:val="5D0F49E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13AAAE46"/>
+    <w:tmpl w:val="75E07898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF268E7"/>
+    <w:nsid w:val="6481632D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7674D64C"/>
+    <w:tmpl w:val="834A32C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65B770F9"/>
+    <w:nsid w:val="655779B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F580048"/>
+    <w:tmpl w:val="351E45FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65CD3C3D"/>
+    <w:nsid w:val="657A56DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26BEA344"/>
+    <w:tmpl w:val="6046DFA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67241A4A"/>
+    <w:nsid w:val="6688372F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF8014DA"/>
+    <w:tmpl w:val="07F0C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9C2091"/>
+    <w:nsid w:val="682D603A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6866586"/>
+    <w:tmpl w:val="4D7C26A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C3B65A2"/>
+    <w:nsid w:val="691928E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2D885D8"/>
+    <w:tmpl w:val="D4D81C24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2D0E8F"/>
+    <w:nsid w:val="6B6C578E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01708592"/>
+    <w:tmpl w:val="E7C4F530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71935D03"/>
+    <w:nsid w:val="6C802DFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E66CEA2"/>
+    <w:tmpl w:val="9F16BADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="725C77B3"/>
+    <w:nsid w:val="738347BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1C28BCA"/>
+    <w:tmpl w:val="FA2C2C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ABB3AF0"/>
+    <w:nsid w:val="7B0302BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28324910"/>
+    <w:tmpl w:val="26B09074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F291984"/>
+    <w:nsid w:val="7BBD5C3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75524B30"/>
+    <w:tmpl w:val="AEE4CD4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-[...29 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14">
-[...5 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="17">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="35">
-[...8 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="39">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3117,50 +3117,51 @@
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
+    <w:rsid w:val="00354094"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
@@ -3197,51 +3198,50 @@
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
-    <w:rsid w:val="00B70745"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
@@ -4318,61 +4318,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B70745"/>
+    <w:rsid w:val="00354094"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B70745"/>
+    <w:rsid w:val="00354094"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4658,51 +4658,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{431A467B-E86B-411A-8D5D-AA54A8BAA8E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A3FA511-FE1B-41D1-9A16-380EC29E0878}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>339</Words>
   <Characters>1936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>