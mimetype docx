--- v1 (2026-09-05)
+++ v2 (2026-11-07)
@@ -1,32 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
@@ -36,198 +36,198 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2FF12DE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
+          <w:p w14:paraId="2C4F11E8" w14:textId="17BA90A8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00354094">
+            <w:r w:rsidRPr="00AD2D24">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈伟祈</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5279F0DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
+          <w:p w14:paraId="706EB16B" w14:textId="6B4C2F02" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00354094">
+            <w:r w:rsidRPr="00AD2D24">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2B1A7693" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
+          <w:p w14:paraId="6199424A" w14:textId="64B43F7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00354094">
+            <w:r w:rsidRPr="00AD2D24">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3143BDE5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="00354094">
+          <w:p w14:paraId="4F910ACA" w14:textId="71F45747" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00354094">
+            <w:r w:rsidRPr="00AD2D24">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="06A4C42A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7F817B5F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD2D24" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A063DAB" wp14:editId="7D285327">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2566E45F" wp14:editId="7DE8285F">
+                  <wp:extent cx="1651000" cy="2132476"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1651000" cy="2142519"/>
+                            <a:ext cx="1651000" cy="2132476"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="0049405C" w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009465FB" w:rsidRPr="00187BAA" w14:paraId="6AE27AB3" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="1463"/>
         </w:trPr>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0ED8C187" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00354094" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="45C539D3" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AD2D24" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00354094">
+            <w:r w:rsidRPr="00AD2D24">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈伟祈律师为本所香港办公室的合伙人。陈律师于跨境并购、私募股权和风险资本交易拥有丰富的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33165B4B" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="157FCC5B" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1163 +438,1171 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A5DD53" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="570DE8C4" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D934C55" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="744D91D2" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33864F6E" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="06387F1F" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以150亿人民币战略入股分众传媒信息技术股份有限公司（深交所股份代号002027），中国最大的电子媒体之一，为梯媒广告的创始者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65522A40" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="3912CD0F" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由白马户外媒体首席执行官、蚂蚁金服、德高及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Wealth Growth Fund III L.P.组成的财团以38.57亿港元的自愿有条件现金要约收购中国最大的公共汽车候车亭广告牌营运商白马户外媒体有限公司（港交所股份代号100）的所有股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74582430" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="74A5B9D2" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团收购中国最大的的互联网婚介服务公司珍爱网的绝对控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6186C911" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="123FEDD2" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴影业集团有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060）认购中国第二大院线大地影业（南海控股有限公司（港交所股份代号0680）的子公司）10亿人民币的可换股及可交换债券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A06D7D3" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="1FC53090" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团控股有限公司（纽交所代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BABA，港交所股份代号9988）以16亿人民币与江苏康众汽配有限公司，一家领先的汽车配件供应链服务商、汽车超人，一家由浙江金固股份有限公司（深交所002488）全资拥有的领先汽车配套服务平台，以及其他财务投资人，包括华平投资、云峰基金、太盟投资集团，组成的合资公司对中国汽车售后服务市场进行战略投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551153C6" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="0644EDD0" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏利对一家中国领先的互联网医疗平台进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E1FFC7" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="789E8A5F" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本与中骏集团控股有限公司（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1966）在中国设立首期规模为8亿美元的长租公寓投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C873A01" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="7D5697DC" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表阿里巴巴香港创业者基金与商汤科技及香港科技园公司设立合资公司营运非牟利项目香港智能实验室（</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00354094">
+        <w:t>代表阿里巴巴香港创业者基金与商汤科技及香港科技园公司设立合资公司营运非牟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2D24">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>利项目香港智能实验室（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKAI Lab），提供平台协助香港初创企业研发人工智能发明和技术并将其商业化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1E02BB" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="5B3738EC" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦向出售其大中华地区的水净化业务给德尔玛电器，一家中国领先的家电品牌</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD2DBE7" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="5953173D" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛对两间重点放在中国的房地产开发商进行上市前投资、以及随后对投资的重组和退出</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065C1434" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="35CA2B08" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff参与多个拟上市前投资项目（包括一家重点放在中国的房地产开发商和一家太阳能技术公司）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6A110C" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="552E29F9" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打私募股权对远大中国控股有限公司（一家目前在香港联交所上市的高端建材公司）进行上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB942ED" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="2D3A9C6F" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表帮帮兔就其与顺丰速运设立合资公司提供法律服务，该合资公司将利用帮帮兔的技术优势与顺丰速运的运营专长在香港提供物流解决方案和跑腿服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA3DC01" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="762689E6" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DDC Enterprise Limited（烹饪网站日日煮的运营商）参与其A轮和A-1轮融资（投资人包括作为阿里巴巴企业家基金经理的Gobi Ventures）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638B3FFE" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="243B3B02" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RRJ Capital对几家以中国市场为重点的企业进行上市前投资，其中包括一家智能信用卡/借记卡制造商，一家国际连锁酒店在中国的特许经营，和一家果汁饮料和茶饮料生产商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C8D09F" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="7B1E4A02" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信证券国际就其客户在一个马来西亚的上市公司的潜在结构性股份累积，和其对于一个中国金融服务公司的投资和事先约定的退出机制提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574B0DF8" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="53273715" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗就其私有化后的企业重组及拟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市计划提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C544005" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="50344FEF" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为苏格兰皇家银行就其处置其亚洲银行利益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CE0D48" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="1057810B" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为毕马威作为雷曼兄弟清盘人各投资组合的管理提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D61B74" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="65DB48A3" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Och-Ziff、Forum Partners以及高桥资本管理公司组成的投资者财团重组其于中国新城镇发展（一家于香港联交所和新加坡证券交易所上市的的公司）的投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB82A10" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="7AF072A7" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在罗祖儒投资管理公司被出售予蒙特利尔银行中代表罗祖儒投资管理公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0ADC31" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="263286B0" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在约瑟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(集团)有限公司（一家位于香港的食品包装用品制造商）被出售予Huhtamaki Oyj，一家在芬兰上市的全球包装公司，中代表约瑟(集团)有限公司的股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710B3061" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="5A4D97A5" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗通过出售其全资拥有的香港控股公司出售其北京西环广场的权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3307786A" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="49937615" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根士丹利亚洲对两家重点放在中国的采矿实体的潜在收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414EF8EC" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="18136D62" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Meyer Bergman就其对伦敦贝斯沃特的怀特利斯购物中心的收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B850A16" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="13C43F7E" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润置地与某国际主权财富基金建立合资企业，拟以建立一个总值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元，专注于中国房地产的投资平台</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AA0F69" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="4860D467" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Property Group的子公司IDI Gazeley与联想集团子公司Zeny Supply Chain建立合资企业，为某国际零售商于内地设计和建造物流中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670678F0" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="26087A28" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行就与开发商建造和租赁花旗银行其两个未来在东南亚枢纽的地区总部进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2151FE57" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="5C8B586F" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港置地就其发展中国北京王府井大街的高端商业用地提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058BE78C" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="70B24397" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳能源就其在东南亚某发展中国家拟建设和运营水电站的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4938003E" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="09E92565" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国投资者就其与全球最大的其中一家液化天然气供应商及一家俄罗斯大宗商品交易巨头设立合资企业探索向中国买家推广和销售俄罗斯开采的液化天然气的市场的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28460D06" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="40374B6B" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国招商局就其与吉布提政府于吉布提共和国合资建造及营运基础设施配套提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E49444" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="2E71F315" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE200D3" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="0ED9E692" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0460A2BE" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="1BADA433" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD5E0D6" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="441AFB8E" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，商学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF73081" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="36F4D7A6" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688DBDD1" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="1A62FF23" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7E3721" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="635AB6DA" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E46061E" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="14E58D7F" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F62636" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="689FE13F" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE1BD68" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="16EA2C23" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB05256" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="34AD08E8" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A744F4" w14:textId="77777777" w:rsidR="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="6B59F3CC" w14:textId="77777777" w:rsidR="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6C0D1184" w:rsidR="00A46A04" w:rsidRPr="00354094" w:rsidRDefault="00354094" w:rsidP="00354094">
+    <w:p w14:paraId="4F0A196B" w14:textId="74EAC2C1" w:rsidR="00A46A04" w:rsidRPr="00AD2D24" w:rsidRDefault="00AD2D24" w:rsidP="00AD2D24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354094">
+      <w:r w:rsidRPr="00AD2D24">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾于多间国际知名的律师事务所工作，包括年利达、英国博闻律师事务所（香港）以及的近澳大利亚（即现在的诺顿罗氏富布莱特澳大利亚）。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00354094" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AD2D24" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1800,386 +1808,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="002D6DB3"/>
+    <w:nsid w:val="03F210DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9AECEBA"/>
+    <w:tmpl w:val="A120DD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B83065"/>
+    <w:nsid w:val="05801F6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFF24214"/>
+    <w:tmpl w:val="396EC2D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0185025A"/>
+    <w:nsid w:val="06203C82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A92A45D8"/>
+    <w:tmpl w:val="A4642DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A02DA5"/>
+    <w:nsid w:val="09B511BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8834CC02"/>
+    <w:tmpl w:val="11AC2F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B09078E"/>
+    <w:nsid w:val="0D8B30C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E28CC516"/>
+    <w:tmpl w:val="DA7A1D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC85DFA"/>
+    <w:nsid w:val="0E4766FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70BC403C"/>
+    <w:tmpl w:val="473AD074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E032957"/>
+    <w:nsid w:val="0ECA1878"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C3A2B6E"/>
+    <w:tmpl w:val="6D1A18C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14292EAE"/>
+    <w:nsid w:val="0F2F3083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11C4E37A"/>
+    <w:tmpl w:val="374A9A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1625480D"/>
+    <w:nsid w:val="10CB6B10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E64264"/>
+    <w:tmpl w:val="2C261DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CD95C70"/>
+    <w:nsid w:val="177C1957"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC94DE44"/>
+    <w:tmpl w:val="1532A41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CFF2879"/>
+    <w:nsid w:val="18CC076D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDD688C0"/>
+    <w:tmpl w:val="A1B64E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="236341F2"/>
+    <w:nsid w:val="1D5E4DE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98CAF5A0"/>
+    <w:tmpl w:val="54E08E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24156033"/>
+    <w:nsid w:val="1DEB06F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE380564"/>
+    <w:tmpl w:val="0D803BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24854AD1"/>
+    <w:nsid w:val="1E1F4BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1C2D88A"/>
+    <w:tmpl w:val="A0C065C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27C03DF0"/>
+    <w:nsid w:val="1E49021C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03CE2FE4"/>
+    <w:tmpl w:val="85860A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29887EB8"/>
+    <w:nsid w:val="1E8E77EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7262781C"/>
+    <w:tmpl w:val="F07673CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21E2267A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8C47F54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2248,93 +2277,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F853524"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FC02146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA0072EA"/>
+    <w:tmpl w:val="A7A87BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B10057C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34376729"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AE8C486"/>
+    <w:tmpl w:val="210E87B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36826197"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56AC678C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E5115A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3234574C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2406,685 +2477,622 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B9A3E13"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E2D0640"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7CCEBC2"/>
+    <w:tmpl w:val="2A545504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EE87856"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="442577E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3FA9B6C"/>
+    <w:tmpl w:val="847AA9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3F1995"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44872A8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB40E07E"/>
+    <w:tmpl w:val="2C261670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40856C94"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44BA63FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79344AAC"/>
+    <w:tmpl w:val="F6EE95F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429E74CC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44FE0980"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CC87620"/>
+    <w:tmpl w:val="F9B416E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="485358EC"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DFD198A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAAE01E6"/>
+    <w:tmpl w:val="1F7EB06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51BC531E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FED6C01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94A4C36E"/>
+    <w:tmpl w:val="4BA2DF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547A0896"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54ED4A04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E4EC0A"/>
+    <w:tmpl w:val="0D9A3276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59F25CC9"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559A35F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64A456A0"/>
+    <w:tmpl w:val="25A23A78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A0D63DA"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56693E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC8C8130"/>
+    <w:tmpl w:val="68CE2918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AEC5F4F"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC21177"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2286D4E6"/>
+    <w:tmpl w:val="8910CA78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0F26C2"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDA1CB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98CAF5A0"/>
+    <w:tmpl w:val="C3063272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0F49E2"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626E6466"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75E07898"/>
+    <w:tmpl w:val="CF7A1168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6481632D"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="643C2ACD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="834A32C2"/>
+    <w:tmpl w:val="A776DDFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="655779B2"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6837594B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="351E45FE"/>
+    <w:tmpl w:val="74A4111A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657A56DB"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A22581E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6046DFA0"/>
+    <w:tmpl w:val="98F6C1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6688372F"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4A6852"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07F0C61A"/>
+    <w:tmpl w:val="7BA030D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="682D603A"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EBF6FBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D7C26A8"/>
+    <w:tmpl w:val="59AC7338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="691928E0"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="714E0D43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4D81C24"/>
+    <w:tmpl w:val="DA7A1D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6C578E"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74941092"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7C4F530"/>
+    <w:tmpl w:val="23361CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C802DFF"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779C6A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F16BADA"/>
+    <w:tmpl w:val="C3D8EC98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
-[...74 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3117,51 +3125,50 @@
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
-    <w:rsid w:val="00354094"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
@@ -3194,50 +3201,51 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AD2D24"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4318,80 +4326,80 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00354094"/>
+    <w:rsid w:val="00AD2D24"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00354094"/>
+    <w:rsid w:val="00AD2D24"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4658,62 +4666,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A3FA511-FE1B-41D1-9A16-380EC29E0878}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124E2343-FC3F-40A8-898D-652316D0272C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>339</Words>
   <Characters>1936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>